--- v0 (2026-05-02)
+++ v1 (2026-07-29)
@@ -5,113 +5,113 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="58331607" w14:textId="1C78BC2A" w:rsidR="00C263D3" w:rsidRPr="00834274" w:rsidRDefault="00C263D3" w:rsidP="00C17801">
+    <w:p w:rsidR="00C263D3" w:rsidRPr="00834274" w:rsidRDefault="00C263D3" w:rsidP="00C17801">
       <w:pPr>
         <w:ind w:left="4536" w:right="1134"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00834274">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>УТВЕРЖДЕН</w:t>
       </w:r>
       <w:r w:rsidR="004924B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FF1A3E" w14:textId="169C3F9E" w:rsidR="00C263D3" w:rsidRPr="00834274" w:rsidRDefault="00C17801" w:rsidP="00C17801">
+    <w:p w:rsidR="00C263D3" w:rsidRPr="00834274" w:rsidRDefault="00C17801" w:rsidP="00C17801">
       <w:pPr>
         <w:ind w:left="4536"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
-      <w:r w:rsidR="00FE6428">
+      <w:r w:rsidR="00FB7799">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Приказом </w:t>
+        <w:t xml:space="preserve">Приказами </w:t>
       </w:r>
       <w:r w:rsidR="00C263D3" w:rsidRPr="00834274">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ПАО Московская Биржа</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3511BBE5" w14:textId="7F591BE5" w:rsidR="00C263D3" w:rsidRDefault="002D3F0A" w:rsidP="002D3F0A">
+    <w:p w:rsidR="00C263D3" w:rsidRDefault="002D3F0A" w:rsidP="002D3F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9180"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidR="00C17801">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -167,839 +167,938 @@
       </w:r>
       <w:r w:rsidR="007325EE" w:rsidRPr="002D3F0A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC6EEA" w:rsidRPr="002D3F0A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>от</w:t>
       </w:r>
       <w:r w:rsidR="00B44198">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="007325EE" w:rsidRPr="002D3F0A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CF50F2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>03</w:t>
       </w:r>
       <w:r w:rsidR="007325EE" w:rsidRPr="002D3F0A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00767242" w:rsidRPr="002D3F0A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00767242">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD70A47" w14:textId="77777777" w:rsidR="004A5697" w:rsidRDefault="004A5697" w:rsidP="002D3F0A">
+    <w:p w:rsidR="00FB7799" w:rsidRDefault="006111AE" w:rsidP="002D3F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9180"/>
         </w:tabs>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7799" w:rsidRPr="002D3F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№МБ-П-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7799">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7799" w:rsidRPr="002D3F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2038</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7799" w:rsidRPr="002D3F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7799">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7799" w:rsidRPr="002D3F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7799">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7799" w:rsidRPr="002D3F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7799">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="046204E8" w14:textId="77777777" w:rsidR="00C263D3" w:rsidRPr="00834274" w:rsidRDefault="00C263D3" w:rsidP="00C263D3">
+    <w:p w:rsidR="004A5697" w:rsidRDefault="004A5697" w:rsidP="002D3F0A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9180"/>
+        </w:tabs>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C263D3" w:rsidRPr="00834274" w:rsidRDefault="00C263D3" w:rsidP="00C263D3">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="360"/>
         <w:ind w:right="3958"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F62DB0C" w14:textId="77777777" w:rsidR="00C263D3" w:rsidRPr="00834274" w:rsidRDefault="00C263D3" w:rsidP="005876D1">
+    <w:p w:rsidR="00C263D3" w:rsidRPr="00834274" w:rsidRDefault="00C263D3" w:rsidP="005876D1">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="360"/>
         <w:ind w:right="3958"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E7A3FFD" w14:textId="77777777" w:rsidR="00C263D3" w:rsidRPr="00834274" w:rsidRDefault="00C263D3" w:rsidP="00C263D3">
+    <w:p w:rsidR="00C263D3" w:rsidRPr="00834274" w:rsidRDefault="00C263D3" w:rsidP="00C263D3">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="357" w:right="3958" w:firstLine="6"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42F5A494" w14:textId="77777777" w:rsidR="00C263D3" w:rsidRPr="00834274" w:rsidRDefault="00C263D3" w:rsidP="00C263D3">
+    <w:p w:rsidR="00C263D3" w:rsidRPr="00834274" w:rsidRDefault="00C263D3" w:rsidP="00C263D3">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="2127" w:right="1819" w:firstLine="6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk32500763"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk32500763"/>
       <w:r w:rsidRPr="00834274">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Дополнительные условия проведения торгов на фондовом рынке</w:t>
       </w:r>
       <w:r w:rsidR="00E20B23">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЫНКЕ ДЕПОЗИТОВ </w:t>
       </w:r>
       <w:r w:rsidR="00E20B23">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">и рынке кредитов </w:t>
       </w:r>
       <w:r w:rsidRPr="00834274">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ПАО Московская Биржа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="64B7892C" w14:textId="77777777" w:rsidR="00C263D3" w:rsidRPr="00834274" w:rsidRDefault="00C263D3" w:rsidP="00C263D3">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00C263D3" w:rsidRPr="00834274" w:rsidRDefault="00C263D3" w:rsidP="00C263D3">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:right="3958"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70163ACB" w14:textId="77777777" w:rsidR="00C263D3" w:rsidRPr="00834274" w:rsidRDefault="00C263D3" w:rsidP="00C263D3">
+    <w:p w:rsidR="00C263D3" w:rsidRPr="00834274" w:rsidRDefault="00C263D3" w:rsidP="00C263D3">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:right="3958"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FDA6779" w14:textId="77777777" w:rsidR="00C263D3" w:rsidRDefault="00C263D3" w:rsidP="00C263D3">
+    <w:p w:rsidR="00C263D3" w:rsidRDefault="00C263D3" w:rsidP="00C263D3">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:right="3958"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18C04BD3" w14:textId="77777777" w:rsidR="0091405B" w:rsidRDefault="0091405B" w:rsidP="00C263D3">
+    <w:p w:rsidR="0091405B" w:rsidRDefault="0091405B" w:rsidP="00C263D3">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:right="3958"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2429A057" w14:textId="77777777" w:rsidR="0091405B" w:rsidRPr="00D677E1" w:rsidRDefault="0091405B" w:rsidP="00C263D3">
+    <w:p w:rsidR="0091405B" w:rsidRPr="00D677E1" w:rsidRDefault="0091405B" w:rsidP="00C263D3">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:right="3958"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0864064F" w14:textId="7AB47982" w:rsidR="00ED5B6B" w:rsidRDefault="00ED5B6B" w:rsidP="00BA6108">
+    <w:p w:rsidR="00ED5B6B" w:rsidRDefault="00ED5B6B" w:rsidP="00BA6108">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="360" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk89339226"/>
-      <w:bookmarkStart w:id="3" w:name="_Hlk51833611"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk89339226"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk51833611"/>
       <w:r w:rsidRPr="005C5A27">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
       <w:r w:rsidR="00767242" w:rsidRPr="005C5A27">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Частью I. Общая часть</w:t>
       </w:r>
       <w:r w:rsidR="00767242" w:rsidRPr="00D2721B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00767242" w:rsidRPr="005C5A27">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Правил проведения торгов на фондовом </w:t>
       </w:r>
       <w:r w:rsidR="00767242" w:rsidRPr="00C624EC">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">рынке и рынке депозитов Публичного акционерного общества «Московская Биржа ММВБ-РТС», утвержденных решением Наблюдательного совета </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk122595341"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk122595341"/>
       <w:r w:rsidR="00767242" w:rsidRPr="00750B15">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">23 января 2026 года (Протокол № </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="00767242" w:rsidRPr="00750B15">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11)</w:t>
+      </w:r>
+      <w:r w:rsidR="00767242" w:rsidRPr="00C624EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (далее – Часть I Правил торгов),</w:t>
+      </w:r>
+      <w:r w:rsidR="00767242" w:rsidRPr="00750B15">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Частью II. Секция фондового рынка Правил проведения торгов на фондовом рынке и рынке депозитов Публичного акционерного общества «Московская Биржа ММВБ-РТС», утвержденных решением Наблюдательного совета 23 января 2026 года (Протокол № 11)</w:t>
+      </w:r>
+      <w:r w:rsidR="008B103D" w:rsidRPr="005C5A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(далее – Часть II Правил торгов)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3778" w:rsidRPr="005C5A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Частью III. Секция рынка РЕПО</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3778" w:rsidRPr="00222BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3778" w:rsidRPr="005C5A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правил проведения торгов на фондовом рынке и рынке депозитов Публичного акционерного общества «Московская Биржа ММВБ-РТС», утвержденных решением Наблюдательного совета </w:t>
+      </w:r>
+      <w:r w:rsidR="00423909">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>27 октября</w:t>
+      </w:r>
+      <w:r w:rsidR="00423909" w:rsidRPr="00543219">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00423909">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00423909" w:rsidRPr="00543219">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года (Протокол № </w:t>
+      </w:r>
+      <w:r w:rsidR="00423909">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00423909" w:rsidRPr="00543219">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3778" w:rsidRPr="005C5A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Часть III Правил торгов)</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3778" w:rsidRPr="00BA6108">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Частью </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk204847651"/>
+      <w:r w:rsidR="004E3778" w:rsidRPr="00BA6108">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IV. Секция рынка депозитов</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="00767242" w:rsidRPr="00750B15">
-[...23 lines deleted...]
-      <w:r w:rsidR="008B103D" w:rsidRPr="005C5A27">
+      <w:r w:rsidR="004E3778" w:rsidRPr="00222BC9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="004E3778" w:rsidRPr="005C5A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правил проведения торгов на фондовом рынке и рынке депозитов Публичного акционерного общества «Московская Биржа ММВБ-РТС», утвержденных решением Наблюдательного совета </w:t>
+      </w:r>
+      <w:r w:rsidR="003A244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidR="003A244F" w:rsidRPr="007C281D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27AA4" w:rsidRPr="007C281D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">августа </w:t>
+      </w:r>
+      <w:r w:rsidR="003A244F" w:rsidRPr="007C281D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="003A244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="003A244F" w:rsidRPr="007C281D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27AA4" w:rsidRPr="00543219">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">года (Протокол № </w:t>
+      </w:r>
+      <w:r w:rsidR="0042745D" w:rsidRPr="00B171F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27AA4" w:rsidRPr="00543219">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3778" w:rsidRPr="00BA6108">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3778" w:rsidRPr="005C5A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(далее – Часть </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3778" w:rsidRPr="00BA6108">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3778" w:rsidRPr="005C5A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил торгов) </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3778" w:rsidRPr="00BA6108">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Частью V. Секция рынка кредитов </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3778" w:rsidRPr="005C5A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(далее – Часть </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3778" w:rsidRPr="00BA6108">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3778" w:rsidRPr="005C5A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил торгов) Правил проведения торгов на фондовом рынке и рынке депозитов Публичного акционерного общества «Московская Биржа ММВБ-РТС», утвержденных решением Наблюдательного совета </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk130543843"/>
+      <w:r w:rsidR="00C27AA4" w:rsidRPr="007C281D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22 августа 2023 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27AA4" w:rsidRPr="00543219">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">года (Протокол № </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27AA4" w:rsidRPr="00543219">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3778" w:rsidRPr="005C5A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3778" w:rsidRPr="005C5A27" w:rsidDel="004E3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="005C5A27">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(далее – Часть II Правил торгов)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>(далее – Правила торгов)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="005C5A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с </w:t>
+      </w:r>
+      <w:r w:rsidR="00767242">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23 марта 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="00423909">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>года</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0439E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00705559">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>устанавливаются</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5A27">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнительные условия проведения торгов </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF320D" w:rsidRPr="00F5645E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ценными бумагами на </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk172122388"/>
+      <w:r w:rsidR="00EF320D" w:rsidRPr="00F5645E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>фондовом рынке</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF320D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="004E3778" w:rsidRPr="005C5A27">
-[...7 lines deleted...]
-      <w:r w:rsidR="004E3778" w:rsidRPr="00222BC9">
+      <w:r w:rsidR="00EF320D" w:rsidRPr="00F5645E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>рынке депозит</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF320D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ов и рынке кредитов</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF320D" w:rsidRPr="00F5645E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E3778" w:rsidRPr="005C5A27">
-[...297 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="005C5A27">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(далее – Правила торгов)</w:t>
+        <w:t>ПАО Московская Биржа</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="005C5A27">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> с </w:t>
-[...104 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (далее – Условия).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2FF400" w14:textId="125CAEB7" w:rsidR="00ED5B6B" w:rsidRPr="005C5A27" w:rsidRDefault="00ED5B6B" w:rsidP="00BA6108">
+    <w:p w:rsidR="00ED5B6B" w:rsidRPr="005C5A27" w:rsidRDefault="00ED5B6B" w:rsidP="00BA6108">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5A27">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
       <w:r w:rsidRPr="00A01106">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1355,51 +1454,50 @@
         <w:t>. 1.6.3.2 (1.6.3.2.5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5A27">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00050FBE">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>пп</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00050FBE">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. 1.6.4.4 и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00050FBE">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>пп</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00050FBE">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
@@ -1556,79 +1654,79 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ов и рынке кредитов</w:t>
       </w:r>
       <w:r w:rsidRPr="00F5645E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПАО Московская Биржа</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5A27">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> устанавливаются следующие особенности: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4911D497" w14:textId="77777777" w:rsidR="00572BF7" w:rsidRPr="002B0694" w:rsidRDefault="00572BF7" w:rsidP="00A01106">
+    <w:p w:rsidR="00572BF7" w:rsidRPr="002B0694" w:rsidRDefault="00572BF7" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk89270460"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk89270460"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Для адресных заявок РЕПО устанавливаются следующие возможные предельные значения (включая точность указания):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C157268" w14:textId="20BDB85C" w:rsidR="00572BF7" w:rsidRPr="002B0694" w:rsidRDefault="00572BF7" w:rsidP="00572BF7">
+    <w:p w:rsidR="00572BF7" w:rsidRPr="002B0694" w:rsidRDefault="00572BF7" w:rsidP="00572BF7">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ставка РЕПО</w:t>
       </w:r>
       <w:r w:rsidR="008A02CD">
         <w:rPr>
@@ -1715,77 +1813,77 @@
       <w:r w:rsidR="00A12BD5" w:rsidRPr="00BA6108">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>+/-</w:t>
       </w:r>
       <w:r w:rsidR="00A12BD5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>999%</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="6DD2D98B" w14:textId="77777777" w:rsidR="00572BF7" w:rsidRPr="002B0694" w:rsidRDefault="00572BF7" w:rsidP="00572BF7">
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w:rsidR="00572BF7" w:rsidRPr="002B0694" w:rsidRDefault="00572BF7" w:rsidP="00572BF7">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Сумма РЕПО может принимать только положительные значения;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF09A90" w14:textId="00A3155F" w:rsidR="00572BF7" w:rsidRDefault="00572BF7" w:rsidP="00572BF7">
+    <w:p w:rsidR="00572BF7" w:rsidRDefault="00572BF7" w:rsidP="00572BF7">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Срок </w:t>
       </w:r>
       <w:r w:rsidR="00C320F6">
         <w:rPr>
@@ -1915,51 +2013,51 @@
       </w:r>
       <w:r w:rsidR="00C320F6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">до </w:t>
       </w:r>
       <w:r w:rsidR="008A02CD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>380</w:t>
       </w:r>
       <w:r w:rsidR="00C320F6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Hlk210147459"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk210147459"/>
       <w:r w:rsidR="00C320F6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Срок сделки РЕПО в </w:t>
       </w:r>
       <w:r w:rsidR="00211C7B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Режиме </w:t>
       </w:r>
       <w:r w:rsidR="00C320F6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>торгов «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -1967,77 +2065,77 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Междилерское</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C320F6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕПО» может принимать одно из целых значений от 0 до 1095</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:p w14:paraId="7CFE4C99" w14:textId="44EA6598" w:rsidR="002449AE" w:rsidRDefault="002449AE" w:rsidP="002449AE">
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w:rsidR="002449AE" w:rsidRDefault="002449AE" w:rsidP="002449AE">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Значение максимального возможного срока сделки РЕПО с открытой датой может быть не более 360 календарных дней;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F485D12" w14:textId="3FA9FBDC" w:rsidR="00D91311" w:rsidRPr="00D91311" w:rsidRDefault="00D91311" w:rsidP="002449AE">
+    <w:p w:rsidR="00D91311" w:rsidRPr="00D91311" w:rsidRDefault="00D91311" w:rsidP="002449AE">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023365A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Период до исполнения 2й части сделк</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2162,126 +2260,160 @@
       <w:r w:rsidRPr="002670D0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>с открытой датой</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A1972">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>равен 1;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456663E6" w14:textId="77777777" w:rsidR="00572BF7" w:rsidRPr="002B0694" w:rsidRDefault="00572BF7" w:rsidP="00BD6F8C">
+    <w:p w:rsidR="00572BF7" w:rsidRPr="002B0694" w:rsidRDefault="00FB7799" w:rsidP="00BD6F8C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B0694">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Начальный дисконт может принимать отрицательное, нулевое или положительное значения (при этом значение Начального дисконта не может превышать величины 100%);    </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Начальный дисконт может принимать отрицательное, нулевое или положительное </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>значения.  В Режиме торгов «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B0A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Междилерское</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B0A57">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РЕПО» значение Начального дисконта не может быть меньше -999% и больше 100%</w:t>
+      </w:r>
+      <w:r w:rsidR="00572BF7" w:rsidRPr="002B0694">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04134361" w14:textId="77777777" w:rsidR="00572BF7" w:rsidRPr="002B0694" w:rsidRDefault="00572BF7" w:rsidP="00BD6F8C">
+    <w:p w:rsidR="00572BF7" w:rsidRPr="002B0694" w:rsidRDefault="00572BF7" w:rsidP="00BD6F8C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Максимальное предельное значение дисконта может принимать отрицательное, нулевое или положительное значения (при этом его значение не может превышать величины 100%);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720C8506" w14:textId="77777777" w:rsidR="00BD6F8C" w:rsidRPr="00BD6F8C" w:rsidRDefault="00572BF7" w:rsidP="00BD6F8C">
+    <w:p w:rsidR="00BD6F8C" w:rsidRPr="00BD6F8C" w:rsidRDefault="00572BF7" w:rsidP="00BD6F8C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6F8C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Минимальное предельное значение дисконта может принимать отрицательное, нулевое или положительное значения (при этом его значение не может превышать величины 100%). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65583E80" w14:textId="0547087C" w:rsidR="00B06855" w:rsidRPr="002B0694" w:rsidRDefault="00B06855" w:rsidP="00A01106">
+    <w:p w:rsidR="00B06855" w:rsidRPr="002B0694" w:rsidRDefault="00B06855" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Расчетная цена ценной бумаги в Режимах торгов «РЕПО с Банком России: Аукцион РЕПО»</w:t>
       </w:r>
       <w:r w:rsidR="008A02CD">
         <w:rPr>
@@ -2374,51 +2506,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>доп.механизм</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A24003" w:rsidRPr="00D826C8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)»</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> устанавливается следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05629024" w14:textId="5E073639" w:rsidR="00B06855" w:rsidRDefault="00B06855" w:rsidP="00A01106">
+    <w:p w:rsidR="00B06855" w:rsidRDefault="00B06855" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284" w:hanging="657"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C6182">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Для облигаций внутренних облигационных займов Российской Федерации (далее – ОФЗ)</w:t>
       </w:r>
       <w:r w:rsidR="005731C4">
         <w:rPr>
@@ -2436,343 +2568,334 @@
         </w:rPr>
         <w:t>облигаций внешних облигационных займов Российской Федерации (далее – ГОВОЗ)</w:t>
       </w:r>
       <w:r w:rsidRPr="006C6182">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчетной ценой ценной бумаги является,. рыночная цена, рассчитанная </w:t>
       </w:r>
       <w:r w:rsidR="00FB1AE1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>за</w:t>
       </w:r>
       <w:r w:rsidRPr="006C6182">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> предшествующий день в соответствии с Порядком определения рыночной цены ценных бумаг, </w:t>
+        <w:t xml:space="preserve"> предшествующий день в соответствии с Порядком определения рыночной цены ценных бумаг, расчетной цены ценных бумаг, а также предельной границы колебаний рыночной цены ценных бумаг в целях 23 главы Налогового кодекса Российской Федерации,</w:t>
+      </w:r>
+      <w:r w:rsidR="00417147">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C6182">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>расчетной цены ценных бумаг, а также предельной границы колебаний рыночной цены ценных бумаг в целях 23 главы Налогового кодекса Российской Федерации,</w:t>
+        <w:t xml:space="preserve">утвержденным Приказом Федеральной службы по финансовым рынкам от </w:t>
       </w:r>
       <w:r w:rsidR="00417147">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C6182">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 ноября 2010 г. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B41C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidR="00417147">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C6182">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">утвержденным Приказом Федеральной службы по финансовым рынкам от </w:t>
-[...7 lines deleted...]
-        <w:t>0</w:t>
+        <w:t xml:space="preserve">10-65/пз-н (далее – </w:t>
+      </w:r>
+      <w:r w:rsidR="000F462D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Рыночная цена</w:t>
       </w:r>
       <w:r w:rsidRPr="006C6182">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">9 ноября 2010 г. </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00417147">
+        <w:t xml:space="preserve">). В случае отсутствия </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рыночной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C6182">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>цены</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6C36">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C6182">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">10-65/пз-н (далее – </w:t>
-[...7 lines deleted...]
-        <w:t>Рыночная цена</w:t>
+        <w:t>расчетной ценой ценной бумаги является индикативная</w:t>
+      </w:r>
+      <w:r w:rsidR="009A33EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A33EF" w:rsidRPr="006C6182">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>цена</w:t>
+      </w:r>
+      <w:r w:rsidR="009A33EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009A33EF" w:rsidRPr="006C6182">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A33EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>формируемая</w:t>
+      </w:r>
+      <w:r w:rsidR="00125162">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A33EF" w:rsidRPr="009A33EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Саморегулируемой организацией «Национальная финансовая ассоциация»</w:t>
+      </w:r>
+      <w:r w:rsidR="009A33EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее </w:t>
+      </w:r>
+      <w:r w:rsidR="009A33EF" w:rsidRPr="006C6182">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="009A33EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00125162">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>СРО НФА</w:t>
+      </w:r>
+      <w:r w:rsidR="009A33EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00125162">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за предшествующий день (далее – цена </w:t>
       </w:r>
       <w:r w:rsidRPr="006C6182">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">). В случае отсутствия </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Рыночной </w:t>
+        <w:t>MIRP</w:t>
+      </w:r>
+      <w:r w:rsidR="00125162">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006C6182">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>цены</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. В случае отсутствия цены MIRP расчетной ценой </w:t>
+      </w:r>
+      <w:r w:rsidR="00D72375">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ценной бумаги</w:t>
       </w:r>
       <w:r w:rsidRPr="006C6182">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>расчетной ценой ценной бумаги является индикативная</w:t>
+        <w:t xml:space="preserve"> является последняя </w:t>
       </w:r>
       <w:r w:rsidR="009A33EF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> за предшествующий день (далее – цена </w:t>
+        <w:t xml:space="preserve">известная </w:t>
       </w:r>
       <w:r w:rsidRPr="006C6182">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MIRP</w:t>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>расчетная цена.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9EC075" w14:textId="269FD543" w:rsidR="00B3189A" w:rsidRPr="006C6182" w:rsidRDefault="00B3189A" w:rsidP="00A01106">
+    <w:p w:rsidR="00B3189A" w:rsidRPr="006C6182" w:rsidRDefault="00B3189A" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284" w:hanging="657"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Hlk104471123"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk104471123"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для купонных облигаций Банка России (далее – КОБР) </w:t>
       </w:r>
       <w:r w:rsidRPr="006C6182">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">расчетной ценой ценной бумаги является </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Рыночная цена. </w:t>
       </w:r>
       <w:r w:rsidRPr="006C6182">
@@ -2818,52 +2941,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3189A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>редневзвешенная цена, сформированная по итогам последнего из состоявшихся аукционов по размещению облигаций Банка России</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:p w14:paraId="252A802B" w14:textId="486744F6" w:rsidR="00B06855" w:rsidRPr="002B0694" w:rsidRDefault="00B06855" w:rsidP="00A01106">
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w:rsidR="00B06855" w:rsidRPr="002B0694" w:rsidRDefault="00B06855" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284" w:hanging="657"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для ценных бумаг, не указанных выше, расчетной ценой </w:t>
       </w:r>
       <w:r w:rsidR="00CF669E" w:rsidRPr="002B0694">
         <w:rPr>
@@ -2892,51 +3015,51 @@
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. В случае отсутствия </w:t>
       </w:r>
       <w:r w:rsidR="00D931CC">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Р</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ыночной цены расчетной ценой ценной бумаги является цена MIRP. В случае отсутствия цены MIRP расчетная цена ценной бумаги не определяется.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A83B594" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRDefault="002065C6" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRDefault="002065C6" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="788" w:right="284" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA53BC" w:rsidRPr="00F61996">
         <w:rPr>
@@ -2983,51 +3106,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Междилерское</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008A78D6" w:rsidRPr="00F61996">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA53BC" w:rsidRPr="00F61996">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>РЕПО» устанавливается следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D9E54D" w14:textId="24A9D09C" w:rsidR="00F61996" w:rsidRDefault="00F61996" w:rsidP="00A01106">
+    <w:p w:rsidR="00F61996" w:rsidRDefault="00F61996" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="657"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61996">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для ОФЗ расчетной ценой </w:t>
       </w:r>
       <w:r w:rsidR="00CF669E" w:rsidRPr="002B0694">
         <w:rPr>
@@ -3064,76 +3187,76 @@
       <w:r w:rsidRPr="00F61996">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ценной бумаги </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>является</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61996">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> цена MIRP. В случае отсутствия цены MIRP расчетной ценой ценной бумаги является последняя известная расчетная цена.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D14E6E" w14:textId="7BB66B27" w:rsidR="00B3189A" w:rsidRPr="00073941" w:rsidRDefault="00B3189A" w:rsidP="00073941">
+    <w:p w:rsidR="00B3189A" w:rsidRPr="00073941" w:rsidRDefault="00B3189A" w:rsidP="00073941">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="657"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3189A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Для КОБР расчетной ценой ценной бумаги является Рыночная цена. В случае отсутствия Рыночной цены расчетной ценой ценной бумаги является Средневзвешенная цена, сформированная по итогам последнего из состоявшихся аукционов по размещению облигаций Банка России.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173EA274" w14:textId="77777777" w:rsidR="00857CCF" w:rsidRDefault="00857CCF" w:rsidP="00A01106">
+    <w:p w:rsidR="00857CCF" w:rsidRDefault="00857CCF" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="657"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61996">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3274,51 +3397,51 @@
       <w:r w:rsidR="00231C5E" w:rsidRPr="00F61996">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F61996">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>расчетной ценой ценной бумаги является последняя известная расчетная цена.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58EAE9B2" w14:textId="77777777" w:rsidR="005B6600" w:rsidRPr="00191A2E" w:rsidRDefault="005B6600" w:rsidP="00A01106">
+    <w:p w:rsidR="005B6600" w:rsidRPr="00191A2E" w:rsidRDefault="005B6600" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="657"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00191A2E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для ценных бумаг, ISIN которых начинается с символов RU, за исключением ОФЗ и КОБР, расчетной ценой </w:t>
       </w:r>
       <w:r w:rsidR="00CF669E" w:rsidRPr="002B0694">
         <w:rPr>
@@ -3483,51 +3606,51 @@
       <w:r w:rsidRPr="00191A2E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ценной бумаги </w:t>
       </w:r>
       <w:r w:rsidR="00DB4DC8" w:rsidRPr="00F61996">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>является последняя известная расчетная цена.</w:t>
       </w:r>
       <w:r w:rsidRPr="00191A2E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47143C49" w14:textId="77777777" w:rsidR="00857CCF" w:rsidRPr="00F61996" w:rsidRDefault="00CF669E" w:rsidP="00A01106">
+    <w:p w:rsidR="00857CCF" w:rsidRPr="00F61996" w:rsidRDefault="00CF669E" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="657"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Для ценных бумаг, не указанных выше, расчетной ценой ценной бумаги является</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3577,287 +3700,278 @@
         </w:rPr>
         <w:t xml:space="preserve"> MIRP</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61996">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчетной цен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ой</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61996">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> ценной бумаги </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>является цена НРД</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. В случае отсутствия цены </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">НРД </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>расчетной ценой ценной бумаги является</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Рыночная цена. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F61996">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ценной бумаги </w:t>
+        <w:t xml:space="preserve">В случае отсутствия </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>является цена НРД</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Рыночная цена. </w:t>
+        <w:t>Рыночной цены</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61996">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">В случае отсутствия </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> расчетной ценой ценной бумаги является последняя известная расчетная цена.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E59A890" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В Режимах торгов «Размещение: Адресные заявки» и «Выкуп: Адресные заявки» заключение сделок в Системе торгов Биржи осуществляется при совпадении следующих условий, указанных в двух допустимых встречных адресных заявках:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A499AC" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1512"/>
         </w:tabs>
         <w:ind w:left="1512"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>вид заявки;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A80A9D" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1512"/>
         </w:tabs>
         <w:ind w:left="1512"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>наименование ценной бумаги;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AAC0C8A" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1512"/>
         </w:tabs>
         <w:ind w:left="1512"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>цена за одну ценную бумагу;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1569F7D5" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1512"/>
         </w:tabs>
         <w:ind w:left="1512"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>код расчетов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5556DC" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1512" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ссылка. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF1FD67" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При подаче адресных заявок с указанием кодов расчетов </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002B0694">
@@ -3996,225 +4110,225 @@
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> реквизит</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ов</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> заявок:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77933D32" w14:textId="5DF3ED65" w:rsidR="00AA53BC" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1512"/>
         </w:tabs>
         <w:ind w:left="1512"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>минимальное значение суммы РЕПО: 1 рубль;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E72AE2" w14:textId="0709CFA6" w:rsidR="007A5DF5" w:rsidRDefault="007A5DF5" w:rsidP="00A01106">
+    <w:p w:rsidR="007A5DF5" w:rsidRDefault="007A5DF5" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1512"/>
         </w:tabs>
         <w:ind w:left="1512"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>минимальное значение суммы РЕПО: 1 юань;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D915BD8" w14:textId="77777777" w:rsidR="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="00485A1C">
+    <w:p w:rsidR="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="00485A1C">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1512"/>
         </w:tabs>
         <w:ind w:left="1512"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>минимальное значение суммы РЕПО: 1 Казахстанский тенге;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6FC86E" w14:textId="06F0AF0C" w:rsidR="00485A1C" w:rsidRPr="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="00485A1C">
+    <w:p w:rsidR="00485A1C" w:rsidRPr="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="00485A1C">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1512"/>
         </w:tabs>
         <w:ind w:left="1512"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>минимальное значение суммы РЕПО: 1 Белорусский рубль;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669F8CD7" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1512"/>
         </w:tabs>
         <w:ind w:left="1512"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">минимальное значение суммы РЕПО: 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>евро;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EB00AE" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1512"/>
         </w:tabs>
         <w:ind w:left="1512"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>минимальное значение суммы РЕПО: 1 доллар США.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F85CE40" w14:textId="77777777" w:rsidR="00A05426" w:rsidRPr="00A05426" w:rsidRDefault="00A05426" w:rsidP="00A05426">
+    <w:p w:rsidR="00A05426" w:rsidRPr="00A05426" w:rsidRDefault="00A05426" w:rsidP="00A05426">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B46728C" w14:textId="3A041CB7" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00CF669E">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00CF669E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008D4150">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При подаче адресных заявок в Режимах торгов «РЕПО с Банком России: Аукцион РЕПО»</w:t>
       </w:r>
       <w:r w:rsidR="008A02CD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008A02CD" w:rsidRPr="008A02CD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A02CD" w:rsidRPr="008A02CD">
@@ -4290,92 +4404,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>доп.механизм</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A24003" w:rsidRPr="00D826C8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)»</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4150">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> возможное предельное значение реквизита заявки «минимальное значение суммы РЕПО» определяется в соответствии с минимальным лотом, равным указанному эмиссионными документами размеру минимальной деноминации, в пересчете в рубли РФ по официальному курсу рубля, установленному Банком России на дату подачи заявки. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A54417" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При подаче адресных заявок для заключения сделок с ценными бумагами в Системе торгов Биржи устан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>авливаются</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> следующие возможные предельные значения максимального объема заявки:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27322164" w14:textId="035997B9" w:rsidR="00AA53BC" w:rsidRPr="003B1DBA" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="003B1DBA" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284" w:hanging="657"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1DBA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в Режимах торгов «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004B7D9C">
@@ -4562,234 +4676,233 @@
       <w:r w:rsidR="00D7782F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(также в ходе проведения ДСВД)</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1DBA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">и Режиме переговорных сделок (РПС) </w:t>
       </w:r>
       <w:r w:rsidR="00E42C41">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(также в ходе проведения ДСВД)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4937B68B" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="003B1DBA" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="003B1DBA" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1DBA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10 000 000 000 рублей; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7962DBB1" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="003B1DBA" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="003B1DBA" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1DBA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>350 000 000 долларов США;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60931667" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="003B1DBA" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="003B1DBA" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1DBA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>350 000 000 евро;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CF4610" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="003B1DBA" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="003B1DBA" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1DBA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>350 000 000 швейцарских франков;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBF82B7" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1DBA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 000 000 000 юаней.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D069B71" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00AA53BC">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00AA53BC">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:ind w:left="765" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33F2D1BC" w14:textId="77777777" w:rsidR="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="00073941">
+    <w:p w:rsidR="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="00073941">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1DBA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в Режимах торгов «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Междилерское</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1DBA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>РЕПО»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0564E4C1" w14:textId="4135FE41" w:rsidR="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="00073941">
+    <w:p w:rsidR="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="00073941">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="003D2AC7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -4817,104 +4930,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>х</w:t>
       </w:r>
       <w:r w:rsidRPr="0068729D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> тенге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA87039" w14:textId="4F67EC10" w:rsidR="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="00073941">
+    <w:p w:rsidR="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="00073941">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="003D2AC7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>000 000 000 Белорусских рублей.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B18DBD" w14:textId="77777777" w:rsidR="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="0074637D">
+    <w:p w:rsidR="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="0074637D">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1944" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="679EBCE3" w14:textId="77777777" w:rsidR="00485A1C" w:rsidRPr="002B0694" w:rsidRDefault="00485A1C" w:rsidP="00485A1C">
+    <w:p w:rsidR="00485A1C" w:rsidRPr="002B0694" w:rsidRDefault="00485A1C" w:rsidP="00485A1C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в Режимах торгов «РЕПО с ЦК – Адресные заявки»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4967,209 +5080,209 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в Режиме торгов </w:t>
       </w:r>
       <w:r w:rsidRPr="00224971">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«РЕПО с ЦК – Симметричный аукцион»</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC130F9" w14:textId="77777777" w:rsidR="00485A1C" w:rsidRPr="002B0694" w:rsidRDefault="00485A1C" w:rsidP="00485A1C">
+    <w:p w:rsidR="00485A1C" w:rsidRPr="002B0694" w:rsidRDefault="00485A1C" w:rsidP="00485A1C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5 000 000 000 рублей; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4180987F" w14:textId="77777777" w:rsidR="00485A1C" w:rsidRPr="002B0694" w:rsidRDefault="00485A1C" w:rsidP="00485A1C">
+    <w:p w:rsidR="00485A1C" w:rsidRPr="002B0694" w:rsidRDefault="00485A1C" w:rsidP="00485A1C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>100 000 000 долларов США;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D672A62" w14:textId="77777777" w:rsidR="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="00485A1C">
+    <w:p w:rsidR="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="00485A1C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>100 000 000 евро</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D1E12B" w14:textId="32AAA370" w:rsidR="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="00485A1C">
+    <w:p w:rsidR="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="00485A1C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1775" w:right="284" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>500 000 000 юаней.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574CCCF0" w14:textId="77777777" w:rsidR="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="0074637D">
+    <w:p w:rsidR="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="0074637D">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1775" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FDC900E" w14:textId="77777777" w:rsidR="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="00073941">
+    <w:p w:rsidR="00485A1C" w:rsidRDefault="00485A1C" w:rsidP="00073941">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в Режимах торгов «РЕПО с ЦК – Адресные заявки»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«РЕПО с ЦК – Безадресные заявки»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8F3B0F" w14:textId="0EF85DB3" w:rsidR="00485A1C" w:rsidRDefault="003D2AC7" w:rsidP="00073941">
+    <w:p w:rsidR="00485A1C" w:rsidRDefault="003D2AC7" w:rsidP="00073941">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00485A1C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -5189,83 +5302,83 @@
       <w:r w:rsidR="00485A1C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>х</w:t>
       </w:r>
       <w:r w:rsidR="00485A1C" w:rsidRPr="00153CD2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> тенге</w:t>
       </w:r>
       <w:r w:rsidR="00485A1C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D97D5A" w14:textId="3D514DE5" w:rsidR="00485A1C" w:rsidRDefault="003D2AC7" w:rsidP="00073941">
+    <w:p w:rsidR="00485A1C" w:rsidRDefault="003D2AC7" w:rsidP="00073941">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00485A1C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>00 000 000 Белорусских рублей.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5201C1" w14:textId="42041513" w:rsidR="00B95B80" w:rsidRPr="00B95B80" w:rsidRDefault="00B95B80" w:rsidP="00C92069">
+    <w:p w:rsidR="00B95B80" w:rsidRPr="00B95B80" w:rsidRDefault="00B95B80" w:rsidP="00C92069">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00423909">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Продолжительность процентного периода (Процентный период)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5278,51 +5391,51 @@
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«РЕПО с ЦК – Адресные заявки</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>» может принимать значение от 1 до 90 календарных дней</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E980A9" w14:textId="4DA179B5" w:rsidR="003706C1" w:rsidRPr="002B0694" w:rsidRDefault="003706C1" w:rsidP="00A01106">
+    <w:p w:rsidR="003706C1" w:rsidRPr="002B0694" w:rsidRDefault="003706C1" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Перечень ценных бумаг, сделки с которыми могут заключаться на условиях централизованного клиринга, составляют ценные бумаги, включенные в Список ценных бумаг, допущенных к торгам в ПАО Московская </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5831,69 +5944,68 @@
       <w:r w:rsidR="00627D27" w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> д</w:t>
       </w:r>
       <w:r w:rsidR="00627D27">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ень</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> с даты заключения сделки РЕПО, соответственно. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F9A286" w14:textId="77777777" w:rsidR="003706C1" w:rsidRDefault="003706C1" w:rsidP="003706C1">
+    <w:p w:rsidR="003706C1" w:rsidRDefault="003706C1" w:rsidP="003706C1">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="360" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Если </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> имеет значение до 1M (не включая), и дата исполнения попадает на нерасчетный день</w:t>
       </w:r>
       <w:r w:rsidRPr="003C65A8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5918,72 +6030,72 @@
       <w:r w:rsidRPr="003C65A8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>торговый рабочий</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчетный день. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DC9AF6" w14:textId="77777777" w:rsidR="00204B30" w:rsidRDefault="00627D27" w:rsidP="003706C1">
+    <w:p w:rsidR="00204B30" w:rsidRDefault="00627D27" w:rsidP="003706C1">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="360" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627D27">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Если n имеет значение 1Dt, и дата исполнения попадает на нерасчетный день, то Датой исполнения является ближайший следующий расчетный день.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5231B69E" w14:textId="77777777" w:rsidR="003706C1" w:rsidRDefault="003706C1" w:rsidP="003706C1">
+    <w:p w:rsidR="003706C1" w:rsidRDefault="003706C1" w:rsidP="003706C1">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="360" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Если </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -6025,64 +6137,64 @@
       <w:r w:rsidRPr="003C65A8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>торговый рабочий</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчетный день в этом же календарном месяце, а если данный расчетный день приходится на следующий календарный месяц, то Датой исполнения является ближайший расчетный день, предшествующий начальной Дате исполнения.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5837B0C6" w14:textId="77777777" w:rsidR="003706C1" w:rsidRDefault="003706C1" w:rsidP="00441B2D">
+    <w:p w:rsidR="003706C1" w:rsidRDefault="003706C1" w:rsidP="00441B2D">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B8592EA" w14:textId="26C1B709" w:rsidR="00820E74" w:rsidRDefault="00820E74" w:rsidP="00820E74">
+    <w:p w:rsidR="00820E74" w:rsidRDefault="00820E74" w:rsidP="00820E74">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="360" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Если </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -6165,101 +6277,101 @@
       <w:r w:rsidRPr="003C65A8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>торговый рабочий</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчетный день. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19807711" w14:textId="38773F75" w:rsidR="00AA7518" w:rsidRPr="0023365A" w:rsidRDefault="00AA7518" w:rsidP="0023365A">
+    <w:p w:rsidR="00AA7518" w:rsidRPr="0023365A" w:rsidRDefault="00AA7518" w:rsidP="0023365A">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="360" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023365A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Если n имеет значение ODN или признак сделки РЕПО с открытой датой, и дата исполнения с учетом периода до исполнения 2й части сделок РЕПО с открытой датой попадает на нерасчетный день, то Датой исполнения является ближайший следующий расчетный день, но не позднее даты исполнения второй части РЕПО</w:t>
       </w:r>
       <w:r w:rsidR="002B6C44">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> с открытой датой</w:t>
       </w:r>
       <w:r w:rsidRPr="0023365A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> определенной при заключении.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70979BD3" w14:textId="77777777" w:rsidR="00AA7518" w:rsidRDefault="00AA7518" w:rsidP="00820E74">
+    <w:p w:rsidR="00AA7518" w:rsidRDefault="00AA7518" w:rsidP="00820E74">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="360" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E6205ED" w14:textId="06FB241E" w:rsidR="003706C1" w:rsidRPr="003C65A8" w:rsidRDefault="003706C1" w:rsidP="003706C1">
+    <w:p w:rsidR="003706C1" w:rsidRPr="003C65A8" w:rsidRDefault="003706C1" w:rsidP="003706C1">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="360" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73B41">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для целей применения предложения 2 абзаца </w:t>
       </w:r>
       <w:r w:rsidR="00A73B41" w:rsidRPr="00A73B41">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6340,51 +6452,51 @@
       <w:r w:rsidR="002C6D1F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidR="002C6D1F" w:rsidRPr="00A73B41">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A73B41">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>РЕПО, у которой разница между датой заключения сделки РЕПО и датой возврата по сделке РЕПО, не превышает 30 и 90 календарных дней соответственно.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118A5D18" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00AA53BC">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00AA53BC">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Вышеуказанные ценные бумаги должны быть также </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6393,333 +6505,333 @@
       <w:r w:rsidR="00584FEF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">одном </w:t>
       </w:r>
       <w:r w:rsidR="007C55C1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">или нескольких из </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">следующих Режимах торгов: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04222F46" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1151" w:hanging="431"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режим основных торгов Т+;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7C43D5" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1151" w:hanging="431"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режим торгов «РПС с ЦК»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70430D14" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1151" w:hanging="431"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режим торгов «РЕПО с ЦК – Адресные заявки»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5759BC23" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1151" w:hanging="431"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режим торгов «РЕПО с ЦК – Безадресные заявки»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28937EEE" w14:textId="77777777" w:rsidR="00042127" w:rsidRDefault="00042127" w:rsidP="00A01106">
+    <w:p w:rsidR="00042127" w:rsidRDefault="00042127" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1151" w:hanging="431"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режим торгов «РЕПО с ЦК – Аукцион»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D793FBC" w14:textId="77777777" w:rsidR="00224971" w:rsidRPr="002B0694" w:rsidRDefault="00224971" w:rsidP="00A01106">
+    <w:p w:rsidR="00224971" w:rsidRPr="002B0694" w:rsidRDefault="00224971" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1151" w:hanging="431"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Режим торгов </w:t>
       </w:r>
       <w:r w:rsidRPr="00224971">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«РЕПО с ЦК – Симметричный аукцион»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599569BF" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1151" w:hanging="431"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Режим торгов </w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Hlk120641665"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk120641665"/>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«Неполные лоты»</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5406AA83" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1151" w:hanging="431"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режим торгов «Облигации Д - Режим основных торгов»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0639707C" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1151" w:hanging="431"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режим торгов «Облигации Д - РПС»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649D03FC" w14:textId="77777777" w:rsidR="00EE3FA7" w:rsidRPr="00E96A51" w:rsidRDefault="00EE3FA7" w:rsidP="00E96A51">
+    <w:p w:rsidR="00EE3FA7" w:rsidRPr="00E96A51" w:rsidRDefault="00EE3FA7" w:rsidP="00E96A51">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1151" w:hanging="431"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Режим торгов «Облигации Д </w:t>
@@ -6731,124 +6843,115 @@
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> РПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> с ЦК</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0674B565" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1151" w:hanging="431"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режим переговорных сделок (РПС);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465F954B" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRDefault="00AA53BC" w:rsidP="0091405B">
+    <w:p w:rsidR="00AA53BC" w:rsidRDefault="00AA53BC" w:rsidP="0091405B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В Режим</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ах</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> торгов «РЕПО с ЦК – Адресные заявки» в реквизитах заявки может быть указан только код расчетов, предусматривающий исполнение сделки в период, не выходящий за пределы даты, предшествующей дате окончания последнего купонного </w:t>
-[...8 lines deleted...]
-        <w:t>периода с известной ставкой купона, и/или за пределы даты, предшествующей дате досрочного погашения ценных бумаг или приобретения их эмитентом, (для облигаций, за исключением облигаций с индексируемым номиналом) или предусматривающий исполнение сделки в период, не выходящий за пределы даты, предшествующей дате окончания текущего купонного периода (для облигаций с индексируемым номиналом). Не допускается заключение сделок с облигациями (за исключением облигаций с индексируемым номиналом) в дату окончания последнего купонного периода с известной ставкой купона, и/или в дату досрочного погашения ценных бумаг или приобретения их эмитентом. Не допускается заключение сделок с облигациями с индексируемым номиналом в дату окончания текущего купонного периода.</w:t>
+        <w:t xml:space="preserve"> торгов «РЕПО с ЦК – Адресные заявки» в реквизитах заявки может быть указан только код расчетов, предусматривающий исполнение сделки в период, не выходящий за пределы даты, предшествующей дате окончания последнего купонного периода с известной ставкой купона, и/или за пределы даты, предшествующей дате досрочного погашения ценных бумаг или приобретения их эмитентом, (для облигаций, за исключением облигаций с индексируемым номиналом) или предусматривающий исполнение сделки в период, не выходящий за пределы даты, предшествующей дате окончания текущего купонного периода (для облигаций с индексируемым номиналом). Не допускается заключение сделок с облигациями (за исключением облигаций с индексируемым номиналом) в дату окончания последнего купонного периода с известной ставкой купона, и/или в дату досрочного погашения ценных бумаг или приобретения их эмитентом. Не допускается заключение сделок с облигациями с индексируемым номиналом в дату окончания текущего купонного периода.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEF4186" w14:textId="31B54362" w:rsidR="00AA53BC" w:rsidRDefault="00AA53BC" w:rsidP="00110F3A">
+    <w:p w:rsidR="00AA53BC" w:rsidRDefault="00AA53BC" w:rsidP="00110F3A">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В </w:t>
       </w:r>
       <w:r w:rsidR="00897F64">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Режиме </w:t>
       </w:r>
@@ -6881,60 +6984,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>РЕПО»</w:t>
       </w:r>
       <w:r w:rsidR="00042127">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">не допускается подача заявок и заключение сделок, в которых дата исполнения второй части приходится на неторговый день. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B1A55F" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="005A5C04" w:rsidRDefault="00AA53BC" w:rsidP="00AA53BC">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="005A5C04" w:rsidRDefault="00AA53BC" w:rsidP="00AA53BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E21F25F" w14:textId="77777777" w:rsidR="001F5184" w:rsidRPr="002B0694" w:rsidRDefault="001F5184" w:rsidP="00A01106">
+    <w:p w:rsidR="001F5184" w:rsidRPr="002B0694" w:rsidRDefault="001F5184" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Торги в Режим</w:t>
       </w:r>
       <w:r w:rsidR="005B17FE">
         <w:rPr>
@@ -7003,51 +7106,51 @@
       <w:r w:rsidR="005B17FE" w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="005B17FE">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>проводятся с учетом следующих особенностей:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675BFD94" w14:textId="49A4E5BD" w:rsidR="001F5184" w:rsidRPr="002B0694" w:rsidRDefault="00FD3E83" w:rsidP="00A01106">
+    <w:p w:rsidR="001F5184" w:rsidRPr="002B0694" w:rsidRDefault="00FD3E83" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3640">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Допустимыми кодами расчетов при заключении сделок в Режиме торгов «РЕПО с ЦК – Безадресные заявки» с расчетами в рублях РФ</w:t>
       </w:r>
       <w:r w:rsidR="007A5DF5">
         <w:rPr>
@@ -7109,51 +7212,51 @@
       <w:r w:rsidRPr="004F3640">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. При заключении сделок РЕПО с ЦК с КСУ с расчетами в</w:t>
       </w:r>
       <w:r w:rsidR="00782851">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Казахстанских тенге, Белорусских рублях,</w:t>
       </w:r>
       <w:r w:rsidRPr="004F3640">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> долларах США и евро допустимым кодом расчетов является Y0/Y1D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1BF327" w14:textId="644BCFF3" w:rsidR="001F5184" w:rsidRDefault="001F5184" w:rsidP="00A01106">
+    <w:p w:rsidR="001F5184" w:rsidRDefault="001F5184" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003638B6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> При подаче безадресных заявок на заключение сделок в Режиме торгов «РЕПО с ЦК – Безадресные заявки» установить возможные минимальные предельные значения суммы РЕПО в заявках: 100 000 рублей РФ (для сделок РЕПО с расчетами в рублях РФ) и 1 000 долларов США/евро/юаней (для сделок РЕПО с расчетами в долларах США/евро/юанях</w:t>
       </w:r>
       <w:r w:rsidR="00782851" w:rsidRPr="0074637D">
         <w:rPr>
@@ -7166,51 +7269,51 @@
       <w:r w:rsidR="00782851" w:rsidRPr="00782851">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00782851">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Казахстанских тенге, Белорусских рублях</w:t>
       </w:r>
       <w:r w:rsidRPr="003638B6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4BF794" w14:textId="77777777" w:rsidR="002E6C03" w:rsidRPr="002E6C03" w:rsidRDefault="002E6C03" w:rsidP="00073941">
+    <w:p w:rsidR="002E6C03" w:rsidRPr="002E6C03" w:rsidRDefault="002E6C03" w:rsidP="00073941">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В </w:t>
       </w:r>
       <w:r w:rsidR="009879D4">
         <w:rPr>
@@ -7255,51 +7358,51 @@
       <w:r w:rsidR="009879D4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>и «РЕПО с ЦК – Аукцион»</w:t>
       </w:r>
       <w:r w:rsidRPr="003638B6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>допускается подача только лимитных заявок;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4365F5DB" w14:textId="77777777" w:rsidR="005B17FE" w:rsidRPr="002B0694" w:rsidRDefault="00394B5E" w:rsidP="00A01106">
+    <w:p w:rsidR="005B17FE" w:rsidRPr="002B0694" w:rsidRDefault="00394B5E" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В </w:t>
       </w:r>
       <w:r w:rsidR="00AF1F3B">
         <w:rPr>
@@ -7412,73 +7515,72 @@
       <w:r w:rsidR="00CC6AC3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">которых </w:t>
       </w:r>
       <w:r w:rsidR="00AF1F3B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>включены только клиринговые сертификаты участия</w:t>
       </w:r>
       <w:r w:rsidR="005B17FE" w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3995AD99" w14:textId="77777777" w:rsidR="005B17FE" w:rsidRPr="002B0694" w:rsidRDefault="005B17FE" w:rsidP="00A01106">
+    <w:p w:rsidR="005B17FE" w:rsidRPr="002B0694" w:rsidRDefault="005B17FE" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Допустимыми кодами расчетов при заключении сделок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в Режиме торгов</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
@@ -7614,51 +7716,51 @@
       <w:r w:rsidR="00A515D5" w:rsidRPr="00A515D5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E5921">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Y1/Y3M; Y1</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Y6M; Y0/Y12M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3194A8" w14:textId="7AB02112" w:rsidR="005B17FE" w:rsidRDefault="007C4C5C" w:rsidP="00A01106">
+    <w:p w:rsidR="005B17FE" w:rsidRDefault="007C4C5C" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741537">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При подаче безадресных заявок на заключение сделок в Режиме торгов «РЕПО с ЦК – Аукцион» установить возможным минимальным предельным значением суммы РЕПО в заявках 100 000 000 рублей РФ для Корзин «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00741537">
@@ -7683,51 +7785,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>КорзФК</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00741537">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЕКС» и «Корзина СП»</w:t>
       </w:r>
       <w:r w:rsidR="00012F6F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F20D537" w14:textId="276C9B36" w:rsidR="00AA53BC" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заявки, не удовлетворенные в ходе торгового периода, либо удовлетворенные не полностью, снимаются с торгов по окончании торгового периода.</w:t>
       </w:r>
       <w:r w:rsidR="001174C2">
         <w:rPr>
@@ -7892,51 +7994,51 @@
       <w:r w:rsidR="009879D4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ов по наступлению времени активации встречной заявки </w:t>
       </w:r>
       <w:r w:rsidR="00923F09" w:rsidRPr="00923F09">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>участника торгов категории «К»</w:t>
       </w:r>
       <w:r w:rsidR="009879D4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A04CD5" w14:textId="53C33D30" w:rsidR="00AA53BC" w:rsidRDefault="00E01DBE" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRDefault="00E01DBE" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Допускается подача лимитных заявок в режиме торгов</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
@@ -8013,51 +8115,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> с указанием</w:t>
       </w:r>
       <w:r w:rsidRPr="006C6BA7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнительного реквизита</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «видимая часть заявки» (айсберг-заявок).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B08DE1" w14:textId="77777777" w:rsidR="001174C2" w:rsidRDefault="001174C2" w:rsidP="00A01106">
+    <w:p w:rsidR="001174C2" w:rsidRDefault="001174C2" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1225" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В Режиме торгов «</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
@@ -8070,51 +8172,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Аукцион» разрешено подавать заявки только на привлечение денежных средств по первой</w:t>
       </w:r>
       <w:r w:rsidR="00EA0F0B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> части сделки РЕПО, п</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>одача заявок на размещение денежных средств по первой части сделки РЕПО не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313FA603" w14:textId="77777777" w:rsidR="00E96A51" w:rsidRDefault="00E96A51" w:rsidP="00E96A51">
+    <w:p w:rsidR="00E96A51" w:rsidRDefault="00E96A51" w:rsidP="00E96A51">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Допустимыми кодами расчетов при заключении сделок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8373,51 +8475,51 @@
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Y0/Y1M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Y0/Y3M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D4D3EB" w14:textId="4FF6ADAF" w:rsidR="007D36CD" w:rsidRDefault="00E96A51" w:rsidP="00E96A51">
+    <w:p w:rsidR="007D36CD" w:rsidRDefault="00E96A51" w:rsidP="00E96A51">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В </w:t>
       </w:r>
       <w:r w:rsidR="00E5510A" w:rsidRPr="00E5510A">
         <w:rPr>
@@ -8490,180 +8592,179 @@
       <w:r w:rsidR="00A95424">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЕКС»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, в состав которых включены</w:t>
       </w:r>
       <w:r w:rsidR="007D36CD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FAE9F5B" w14:textId="2C31D058" w:rsidR="007D36CD" w:rsidRDefault="00E96A51" w:rsidP="00F20E32">
+    <w:p w:rsidR="007D36CD" w:rsidRDefault="00E96A51" w:rsidP="00F20E32">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1843" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ОФЗ</w:t>
       </w:r>
       <w:r w:rsidR="007D36CD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EA1F9B" w14:textId="795342DD" w:rsidR="007D36CD" w:rsidRDefault="00E96A51" w:rsidP="00F20E32">
+    <w:p w:rsidR="007D36CD" w:rsidRDefault="00E96A51" w:rsidP="00F20E32">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1843" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ГОВОЗ</w:t>
       </w:r>
       <w:r w:rsidR="007D36CD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB9C7EF" w14:textId="0C8B2676" w:rsidR="007D36CD" w:rsidRDefault="007D36CD" w:rsidP="007D36CD">
+    <w:p w:rsidR="007D36CD" w:rsidRDefault="007D36CD" w:rsidP="007D36CD">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1843" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r w:rsidR="006B3B02">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>блигации с ипотечным покрытием, обеспеченные поручительством акционерного общества «ДОМ.РФ», по которым одно ипотечное покрытие обеспечивает только один выпуск таких ценных бумаг и их эмитентом является ипотечный агент, 100 процентов акций (долей) уставного капитала которого принадлежат акционерному обществу «ДОМ.РФ», включенные в список первого (высшего) уровня</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D0A08C" w14:textId="60C47ED2" w:rsidR="00E96A51" w:rsidRDefault="007D36CD" w:rsidP="00F20E32">
+    <w:p w:rsidR="00E96A51" w:rsidRDefault="007D36CD" w:rsidP="00F20E32">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1843" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Облигации, выпущенные от имени субъектов РФ, включенные в котировальный список первого уровня, и кредитным рейтингом по национальной рейтинговой шкале для РФ не ниже уровня «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00F20E32">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>+(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -8692,121 +8793,121 @@
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ruA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F20E32">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>» кредитного рейтингового агентства Акционерное общество «Рейтинговое агентство «Эксперт РА»».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D421EB8" w14:textId="0152F29B" w:rsidR="00517E5A" w:rsidRDefault="00C53B75" w:rsidP="00F20E32">
+    <w:p w:rsidR="00517E5A" w:rsidRDefault="00C53B75" w:rsidP="00F20E32">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1843" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Клиринговые сертификаты участия</w:t>
       </w:r>
       <w:r w:rsidR="008A2C11">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (КСУ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4113F2D3" w14:textId="077B924B" w:rsidR="00E5510A" w:rsidRDefault="00E5510A" w:rsidP="00E5510A">
+    <w:p w:rsidR="00E5510A" w:rsidRDefault="00E5510A" w:rsidP="00E5510A">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1339" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В </w:t>
       </w:r>
       <w:r w:rsidRPr="00E5510A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>случае привлечения денежных средств участником торгов категории «К» в Режиме торгов «РЕПО с ЦК – Симметричный аукцион» допускается подача заявок только</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> с ценными бумагами, перечисленными в настоящем пункте, без указания наименования (кодов) Корзин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BAC046E" w14:textId="77777777" w:rsidR="00E96A51" w:rsidRDefault="009879D4" w:rsidP="009879D4">
+    <w:p w:rsidR="00E96A51" w:rsidRDefault="009879D4" w:rsidP="009879D4">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003638B6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При подаче безадресных заявок на заключение сделок в Режиме торгов</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8843,51 +8944,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>00 0</w:t>
       </w:r>
       <w:r w:rsidRPr="003638B6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>00 000 рублей РФ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4132ED9E" w14:textId="77777777" w:rsidR="00830670" w:rsidRDefault="00830670" w:rsidP="00830670">
+    <w:p w:rsidR="00830670" w:rsidRDefault="00830670" w:rsidP="00830670">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815786">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Процентная ставка в заявк</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8940,92 +9041,92 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00815786">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-х знаков после запятой</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCC2F39" w14:textId="77777777" w:rsidR="0088356F" w:rsidRDefault="007D743E" w:rsidP="008012B5">
+    <w:p w:rsidR="0088356F" w:rsidRDefault="007D743E" w:rsidP="008012B5">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D743E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Участникам торгов категории «К» (как они определены в Правилах допуска к участию в организованных торгах на фондовом рынке и рынке депозитов ПАО Московская Биржа) разрешается </w:t>
       </w:r>
       <w:r w:rsidR="00DC2CD6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>подавать</w:t>
       </w:r>
       <w:r w:rsidR="0088356F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09922EC4" w14:textId="05AA10BE" w:rsidR="0088356F" w:rsidRDefault="0088356F" w:rsidP="0088356F">
+    <w:p w:rsidR="0088356F" w:rsidRDefault="0088356F" w:rsidP="0088356F">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1224" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.8.14.1.</w:t>
       </w:r>
       <w:r w:rsidR="00DC2CD6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9352,51 +9453,51 @@
       <w:r w:rsidR="007D743E" w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Y0/Y3M</w:t>
       </w:r>
       <w:r w:rsidR="007D743E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EA21DB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E20EF6F" w14:textId="6424D813" w:rsidR="00830670" w:rsidRPr="008012B5" w:rsidRDefault="0088356F" w:rsidP="0088356F">
+    <w:p w:rsidR="00830670" w:rsidRPr="008012B5" w:rsidRDefault="0088356F" w:rsidP="0088356F">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1224" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.8.14.2. в</w:t>
       </w:r>
       <w:r w:rsidR="00EA21DB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9544,92 +9645,92 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«Облигации Д – РПС с ЦК»</w:t>
       </w:r>
       <w:r w:rsidR="00334BE4" w:rsidRPr="00334BE4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF57C5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">и «Выкуп: Адресные заявки» </w:t>
       </w:r>
       <w:r w:rsidR="00672C85">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Участник торгов категории «К» может подавать заявки только на продажу ценных бумаг, подача заявок на покупку ценных бумаг не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508E7F6B" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="00B36E69" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="00B36E69" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36E69">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Торги в </w:t>
       </w:r>
       <w:r w:rsidR="00EF1B98">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режимах торгов</w:t>
       </w:r>
       <w:r w:rsidRPr="00B36E69">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Исполнение обязательств по Сделкам Т+: РПС» и «Исполнение обязательств по Сделкам Т+: РЕПО» проводятся с учетом следующих особенностей:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BAFCB9" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Торги в Режиме торгов «Исполнение обязательств по Сделкам Т+:</w:t>
       </w:r>
       <w:r w:rsidR="00EF1B98">
         <w:rPr>
@@ -9682,51 +9783,51 @@
       <w:r w:rsidR="0063290D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и/или </w:t>
       </w:r>
       <w:r w:rsidR="0063290D" w:rsidRPr="0063290D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«РЕПО с ЦК – Симметричный аукцион»</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и/или «РЕПО с ЦК – Безадресные заявки» (за исключением клиринговых сертификатов участия).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717DF84E" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Торги в Режиме торгов «Исполнение обязательств по Сделкам Т+:</w:t>
       </w:r>
       <w:r w:rsidR="00EF1B98">
         <w:rPr>
@@ -9752,87 +9853,78 @@
         </w:rPr>
         <w:t>по ценным</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> бумагам, </w:t>
       </w:r>
       <w:r w:rsidR="00C62EBA" w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>допущенным к</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> торгам в Режимах торгов «Режим основных торгов Т+» и/или «РПС с ЦК» и/или </w:t>
+        <w:t xml:space="preserve"> торгам в Режимах торгов «Режим основных торгов Т+» и/или «РПС с ЦК» и/или «РЕПО с ЦК – Адресные заявки»</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4334">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и/или </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4334" w:rsidRPr="00DA4334">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«РЕПО с ЦК – Симметричный аукцион»</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> и/или «РЕПО с ЦК – Безадресные заявки».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08ABC3E5" w14:textId="4A6930DB" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В Режиме торгов «Исполнение обязательств по сделкам Т+: РПС» не допускается заключение Сделок Т+ в соответствии с порядком, изложенным в </w:t>
       </w:r>
       <w:r w:rsidR="008E0FAC">
         <w:rPr>
@@ -9869,51 +9961,51 @@
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008E0FAC" w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Порядок проведения торгов в Режиме торгов «РПС с ЦК» Части II Правил торгов.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4086EFE6" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В Режиме торгов «Исполнение обязательств по сделкам Т+: РЕПО» не допускается заключение Сделок Т+, на основании адресных заявок, в соответствии с порядком, изложенным в </w:t>
       </w:r>
       <w:r w:rsidR="008E0FAC">
         <w:rPr>
@@ -9942,51 +10034,51 @@
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заключение сделок РЕПО с Центральным контрагентом</w:t>
       </w:r>
       <w:r w:rsidR="008E0FAC" w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Части III Правил торгов.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AE1DE1" w14:textId="77777777" w:rsidR="001F5184" w:rsidRPr="008071A0" w:rsidRDefault="001F5184" w:rsidP="00A01106">
+    <w:p w:rsidR="001F5184" w:rsidRPr="008071A0" w:rsidRDefault="001F5184" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Торги в Режимах торгов «Депозиты с ЦК – Безадресные заявки»</w:t>
       </w:r>
       <w:r w:rsidR="00BA1C45">
         <w:rPr>
@@ -10007,51 +10099,51 @@
       <w:r w:rsidR="00BA1C45">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>позиты с ЦК – Аукцион</w:t>
       </w:r>
       <w:r w:rsidR="00BA1C45" w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и «Депозиты с ЦК – Адресные заявки» проводятся с учетом следующих особенностей:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BCF39E" w14:textId="717A4498" w:rsidR="001F5184" w:rsidRPr="002B0694" w:rsidRDefault="00FD3E83" w:rsidP="00A01106">
+    <w:p w:rsidR="001F5184" w:rsidRPr="002B0694" w:rsidRDefault="00FD3E83" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3640">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Сделки в Режимах торгов «Депозиты с ЦК – Аукцион»</w:t>
       </w:r>
       <w:r w:rsidR="007A5DF5">
         <w:rPr>
@@ -10080,51 +10172,51 @@
       <w:r w:rsidRPr="004F3640">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Депозиты с ЦК – Безадресные заявки» и «Депозиты с ЦК – Адресные заявки» заключаются в рублях РФ</w:t>
       </w:r>
       <w:r w:rsidR="007A5DF5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и юанях</w:t>
       </w:r>
       <w:r w:rsidR="001F5184" w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DAB4B1" w14:textId="77777777" w:rsidR="001F5184" w:rsidRPr="002B0694" w:rsidRDefault="001F5184" w:rsidP="00A01106">
+    <w:p w:rsidR="001F5184" w:rsidRPr="002B0694" w:rsidRDefault="001F5184" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Допустимой встречной заявкой для Заявки в Режимах торгов «Депозиты с ЦК – Безадресные заявки»</w:t>
       </w:r>
       <w:r w:rsidR="00164613">
         <w:rPr>
@@ -10169,67 +10261,67 @@
       <w:r w:rsidR="00164613">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, «РЕПО с ЦК – Аукцион</w:t>
       </w:r>
       <w:r w:rsidR="00164613" w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и «РЕПО с ЦК – Адресные заявки» соответственно;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615297EE" w14:textId="6C942D8F" w:rsidR="001F5184" w:rsidRPr="002B0694" w:rsidRDefault="001F5184" w:rsidP="00A01106">
+    <w:p w:rsidR="001F5184" w:rsidRPr="002B0694" w:rsidRDefault="001F5184" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Hlk32407722"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk32407722"/>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Процентная ставка в заявке Депозиты (ЦК)</w:t>
       </w:r>
       <w:r w:rsidR="00A20047">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A20047" w:rsidRPr="00E52CC3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в Режиме торгов «Депозиты с ЦК – Безадресные заявки»</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
@@ -10462,52 +10554,52 @@
       <w:r w:rsidR="00CB5BFC">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidR="008E00E2" w:rsidRPr="00E52CC3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> после запятой</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:p w14:paraId="389B770E" w14:textId="6C1AA90F" w:rsidR="001F5184" w:rsidRDefault="001F5184" w:rsidP="00A01106">
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w:rsidR="001F5184" w:rsidRDefault="001F5184" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Максимальная сумма депозита (объем денежных средств, указанных в заявке Депозиты (ЦК)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10608,73 +10700,72 @@
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(для депозитов в </w:t>
       </w:r>
       <w:r w:rsidR="007A5DF5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>юанях</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278A24E3" w14:textId="0F46D36D" w:rsidR="001F5184" w:rsidRDefault="001F5184" w:rsidP="00A01106">
+    <w:p w:rsidR="001F5184" w:rsidRDefault="001F5184" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Участникам торгов категории «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>И</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00D00BD8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -11053,51 +11144,51 @@
       <w:r w:rsidR="001708AD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Y0/Y2M; Y1/Y3M; Y1</w:t>
       </w:r>
       <w:r w:rsidR="001708AD" w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Y6M; Y0/Y12M</w:t>
       </w:r>
       <w:r w:rsidR="00164613">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B5D9A6" w14:textId="77777777" w:rsidR="002E6C03" w:rsidRDefault="002E6C03" w:rsidP="00A01106">
+    <w:p w:rsidR="002E6C03" w:rsidRDefault="002E6C03" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В Режиме торгов </w:t>
       </w:r>
       <w:r w:rsidRPr="003638B6">
         <w:rPr>
@@ -11110,51 +11201,51 @@
       <w:r w:rsidRPr="002E6C03">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003638B6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Безадресные заявки» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>допускается подача только лимитных заявок;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506BB68E" w14:textId="55D4A27A" w:rsidR="001F5184" w:rsidRDefault="00E01DBE" w:rsidP="00A01106">
+    <w:p w:rsidR="001F5184" w:rsidRDefault="00E01DBE" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Допускается подача л</w:t>
       </w:r>
       <w:r w:rsidRPr="00363036">
         <w:rPr>
@@ -11215,51 +11306,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> с расчетами в рублях РФ</w:t>
       </w:r>
       <w:r w:rsidR="00546440">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и юанях </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>с указанием дополнительного реквизита «видимая часть заявки» (айсберг-заявок);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F474C2A" w14:textId="77777777" w:rsidR="00E01DBE" w:rsidRDefault="00E01DBE" w:rsidP="00A01106">
+    <w:p w:rsidR="00E01DBE" w:rsidRDefault="00E01DBE" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
@@ -11280,51 +11371,51 @@
       <w:r w:rsidR="003E643A" w:rsidRPr="003638B6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ежиме торгов «Депозиты с ЦК – Безадресные заявки»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>устанавливаются следующие дополнительные условия:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D41B448" w14:textId="77777777" w:rsidR="00E01DBE" w:rsidRDefault="003E643A" w:rsidP="00A01106">
+    <w:p w:rsidR="00E01DBE" w:rsidRDefault="003E643A" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Подача </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
@@ -11353,117 +11444,117 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="003638B6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> торгов «Депозиты с ЦК – Безадресные заявки»</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CAE23DE" w14:textId="77777777" w:rsidR="003E643A" w:rsidRDefault="003E643A" w:rsidP="00A01106">
+    <w:p w:rsidR="003E643A" w:rsidRDefault="003E643A" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При </w:t>
       </w:r>
       <w:r w:rsidRPr="00590873">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>подаче айсберг-заявки указывается реквизит «видимая часть заявки» с точностью до 2-х знаков после запятой.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA2E347" w14:textId="77777777" w:rsidR="003E643A" w:rsidRDefault="003E643A" w:rsidP="00A01106">
+    <w:p w:rsidR="003E643A" w:rsidRDefault="003E643A" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD26B6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>подаче айсберг-заявки осуществляется отклонение заявки, в которой нарушено хотя бы одно из следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F5D649" w14:textId="77777777" w:rsidR="003E643A" w:rsidRDefault="003E643A" w:rsidP="00A01106">
+    <w:p w:rsidR="003E643A" w:rsidRDefault="003E643A" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Минимальное </w:t>
       </w:r>
       <w:r w:rsidRPr="0091269D">
         <w:rPr>
@@ -11492,51 +11583,51 @@
       <w:r w:rsidRPr="0091269D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">процентов от Суммы </w:t>
       </w:r>
       <w:r w:rsidR="00F9472C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>депозита</w:t>
       </w:r>
       <w:r w:rsidRPr="0091269D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602A90E6" w14:textId="77777777" w:rsidR="003E643A" w:rsidRDefault="003E643A" w:rsidP="00A01106">
+    <w:p w:rsidR="003E643A" w:rsidRDefault="003E643A" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Максимальное </w:t>
       </w:r>
       <w:r w:rsidRPr="0091269D">
         <w:rPr>
@@ -11581,51 +11672,51 @@
       <w:r w:rsidRPr="0091269D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">процентов от Суммы </w:t>
       </w:r>
       <w:r w:rsidR="00F9472C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>депозита</w:t>
       </w:r>
       <w:r w:rsidRPr="0091269D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C05B459" w14:textId="77777777" w:rsidR="003E643A" w:rsidRDefault="003E643A" w:rsidP="00A01106">
+    <w:p w:rsidR="003E643A" w:rsidRDefault="003E643A" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Минимальная </w:t>
       </w:r>
       <w:r w:rsidRPr="0091269D">
         <w:rPr>
@@ -11662,176 +11753,176 @@
       <w:r w:rsidR="00F9472C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
       <w:r w:rsidR="00F9472C" w:rsidRPr="003638B6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ежиме торгов «Депозиты с ЦК – Безадресные заявки»</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77CE2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E4B0A4" w14:textId="77777777" w:rsidR="003E643A" w:rsidRDefault="003E643A" w:rsidP="00A01106">
+    <w:p w:rsidR="003E643A" w:rsidRDefault="003E643A" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">с </w:t>
       </w:r>
       <w:r w:rsidRPr="0091269D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>расчетами в российских рублях составляет 500 000 000 (пятьсот миллионов) рублей</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77CE2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D597C84" w14:textId="77777777" w:rsidR="003E643A" w:rsidRDefault="003E643A" w:rsidP="00A01106">
+    <w:p w:rsidR="003E643A" w:rsidRDefault="003E643A" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">с </w:t>
       </w:r>
       <w:r w:rsidRPr="0091269D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в иностранной валюте составляет 10 000 000 (десять миллионов) единиц валюты.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0A8DE0" w14:textId="77777777" w:rsidR="001179C4" w:rsidRDefault="001179C4" w:rsidP="00A01106">
+    <w:p w:rsidR="001179C4" w:rsidRDefault="001179C4" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Подача </w:t>
       </w:r>
       <w:r w:rsidRPr="00C8424B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">айсберг-заявок с указанием дополнительного реквизита «Заявка </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C8424B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>маркет-мейкера</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C8424B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>» не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F18D82" w14:textId="596A103D" w:rsidR="001F5184" w:rsidRDefault="001F5184" w:rsidP="00A01106">
+    <w:p w:rsidR="001F5184" w:rsidRDefault="001F5184" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003638B6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В Режиме торгов «Депозиты с ЦК – Безадресные заявки» минимальная сумма депозита (объем денежных средств, указанный в заявке Депозиты (ЦК)) составляет 100 000 рублей (для депозитов в рублях РФ) и 1</w:t>
       </w:r>
       <w:r w:rsidR="007A5DF5">
         <w:rPr>
@@ -11852,113 +11943,112 @@
       <w:r w:rsidR="007A5DF5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB3848">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>единиц иностранной валюты (для депозитов в иностранной валюте)</w:t>
       </w:r>
       <w:r w:rsidR="000F3D38">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15CEAAD7" w14:textId="77777777" w:rsidR="000F3D38" w:rsidRDefault="007C4C5C" w:rsidP="00A01106">
+    <w:p w:rsidR="000F3D38" w:rsidRDefault="007C4C5C" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741537">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>В Режиме торгов «Депозиты с ЦК – Аукцион» минимальная сумма депозита (объем денежных средств, указанный в заявке Депозиты (ЦК)) составляет 100 000 000 рублей для Корзин «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00741537">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>КорзФК</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00741537">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ФБ», «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00741537">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>КорзФК</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00741537">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЕКС» и «Корзина СП».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347CC230" w14:textId="77777777" w:rsidR="00CE4A04" w:rsidRDefault="00CE4A04" w:rsidP="00A01106">
+    <w:p w:rsidR="00CE4A04" w:rsidRDefault="00CE4A04" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В Режиме торгов </w:t>
       </w:r>
       <w:r w:rsidRPr="003638B6">
         <w:rPr>
@@ -12055,51 +12145,51 @@
       <w:r w:rsidR="00242D3E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЕКС»</w:t>
       </w:r>
       <w:r w:rsidR="002211CB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и «Корзина СП»</w:t>
       </w:r>
       <w:r w:rsidR="00FC5A21">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31327B3D" w14:textId="77777777" w:rsidR="00A95424" w:rsidRDefault="009B5904" w:rsidP="00EF3469">
+    <w:p w:rsidR="00A95424" w:rsidRDefault="009B5904" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830670">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Подача заявок за счет средств, находящихся в доверительном управлении (осуществление деятельности по управлению ценными бумагами и/или в качестве управляющей компании при управлении средствами инвестиционного фонда, паевого инвестиционного фонда), допускается только </w:t>
       </w:r>
       <w:r w:rsidR="00830670" w:rsidRPr="00A72938">
         <w:rPr>
@@ -12152,51 +12242,51 @@
       <w:r w:rsidR="00B25ED3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">при их регистрации (изменении регистрации) на Бирже </w:t>
       </w:r>
       <w:r w:rsidR="00141919">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>был определен тип закрытого или биржевого паевого инвестиционного фонда</w:t>
       </w:r>
       <w:r w:rsidR="00A95424">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78AE97CB" w14:textId="77777777" w:rsidR="006C40F7" w:rsidRPr="00830670" w:rsidRDefault="006C40F7" w:rsidP="00EF3469">
+    <w:p w:rsidR="006C40F7" w:rsidRPr="00830670" w:rsidRDefault="006C40F7" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830670">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Допустимыми кодами расчетов установлены T0/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00830670">
@@ -12364,51 +12454,51 @@
       <w:r w:rsidRPr="00830670">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  календарных дней, 1, 2, 3, 6, 9, 12 месяцев с даты </w:t>
       </w:r>
       <w:r w:rsidR="00DC67DC" w:rsidRPr="00830670">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>внесения в реестр предложений записи по заявке на заключение депозитного договора</w:t>
       </w:r>
       <w:r w:rsidRPr="00830670">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, соответственно. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D022F45" w14:textId="77777777" w:rsidR="006C40F7" w:rsidRDefault="006C40F7" w:rsidP="00C72A73">
+    <w:p w:rsidR="006C40F7" w:rsidRDefault="006C40F7" w:rsidP="00C72A73">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="360" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Если </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -12450,51 +12540,51 @@
       <w:r w:rsidRPr="001D1A61">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>торговый рабочий</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчетный день. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DC52E4" w14:textId="77777777" w:rsidR="006C40F7" w:rsidRDefault="006C40F7" w:rsidP="00C72A73">
+    <w:p w:rsidR="006C40F7" w:rsidRDefault="006C40F7" w:rsidP="00C72A73">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="360" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Если </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -12536,51 +12626,51 @@
       <w:r w:rsidRPr="001D1A61">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>торговый рабочий</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчетный день в этом же календарном месяце, а если данный расчетный день приходится на следующий календарный месяц, то Датой исполнения является ближайший расчетный день, предшествующий начальной Дате исполнения.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A64D317" w14:textId="77777777" w:rsidR="00820E74" w:rsidRDefault="00820E74" w:rsidP="00820E74">
+    <w:p w:rsidR="00820E74" w:rsidRDefault="00820E74" w:rsidP="00820E74">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="360" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Если </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -12679,70 +12769,69 @@
       <w:r w:rsidRPr="001D1A61">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>торговый рабочий</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчетный день. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2902E02A" w14:textId="0BA3949B" w:rsidR="006C40F7" w:rsidRPr="003C65A8" w:rsidRDefault="006C40F7" w:rsidP="00C72A73">
+    <w:p w:rsidR="006C40F7" w:rsidRPr="003C65A8" w:rsidRDefault="006C40F7" w:rsidP="00C72A73">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="360" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Hlk191468731"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk191468731"/>
       <w:r w:rsidRPr="00A73B41">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Для целей применения предложения 2 абзаца </w:t>
       </w:r>
       <w:r w:rsidR="00A73B41" w:rsidRPr="00A73B41">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A73B41">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">буллита </w:t>
       </w:r>
       <w:r w:rsidR="002C6D1F" w:rsidRPr="00A73B41">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
@@ -12798,142 +12887,142 @@
       <w:r w:rsidRPr="00A73B41">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">при расчете последнего расчетного дня для определения срока учитывать последний расчетный день, соответствующий сроку депозитного договора, у которой разница между датой </w:t>
       </w:r>
       <w:r w:rsidR="00DC67DC" w:rsidRPr="00A73B41">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">внесения в реестр предложений записи по заявке на заключение депозитного договора </w:t>
       </w:r>
       <w:r w:rsidRPr="00A73B41">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>и датой возврата депозита, не превышает 30 и 90 календарных дней соответственно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:p w14:paraId="6E5E77AF" w14:textId="77777777" w:rsidR="009629B8" w:rsidRPr="00260C28" w:rsidRDefault="009629B8" w:rsidP="009629B8">
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w:rsidR="009629B8" w:rsidRPr="00260C28" w:rsidRDefault="009629B8" w:rsidP="009629B8">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Торги </w:t>
       </w:r>
       <w:r w:rsidR="005D0173" w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
       <w:r w:rsidR="005D0173" w:rsidRPr="00F1449F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режиме торгов «Кредит – Адресные заявки»</w:t>
       </w:r>
       <w:r w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> проводятся с учетом следующих особенностей:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392258E7" w14:textId="66635A74" w:rsidR="009629B8" w:rsidRPr="00260C28" w:rsidRDefault="009629B8" w:rsidP="009629B8">
+    <w:p w:rsidR="009629B8" w:rsidRPr="00260C28" w:rsidRDefault="009629B8" w:rsidP="009629B8">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Сделки заключаются в рублях РФ,</w:t>
       </w:r>
       <w:r w:rsidR="007A5DF5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> юанях,</w:t>
       </w:r>
       <w:r w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> долларах США и евро;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B97825" w14:textId="77777777" w:rsidR="009D62F4" w:rsidRPr="00260C28" w:rsidRDefault="009D62F4" w:rsidP="009D62F4">
+    <w:p w:rsidR="009D62F4" w:rsidRPr="00260C28" w:rsidRDefault="009D62F4" w:rsidP="009D62F4">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Допустимыми кодами расчетов для сделок в Режиме торгов «Кредит – Адресные заявки» являются коды расчетов </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00260C28">
@@ -12950,51 +13039,51 @@
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674328A9" w14:textId="77777777" w:rsidR="009D62F4" w:rsidRPr="00260C28" w:rsidRDefault="009D62F4" w:rsidP="009D62F4">
+    <w:p w:rsidR="009D62F4" w:rsidRPr="00260C28" w:rsidRDefault="009D62F4" w:rsidP="009D62F4">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Срок кредитного договора может </w:t>
       </w:r>
       <w:r w:rsidR="00260C28" w:rsidRPr="00260C28">
         <w:rPr>
@@ -13007,133 +13096,133 @@
       <w:r w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> от 1 до </w:t>
       </w:r>
       <w:r w:rsidR="00FD3A84">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1095</w:t>
       </w:r>
       <w:r w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дней.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167BDA1A" w14:textId="77777777" w:rsidR="005D0173" w:rsidRPr="00260C28" w:rsidRDefault="005D0173" w:rsidP="00073941">
+    <w:p w:rsidR="005D0173" w:rsidRPr="00260C28" w:rsidRDefault="005D0173" w:rsidP="00073941">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При подаче адресных заявок для заключения сделок в Системе торгов Биржи устанавливаются следующие возможные предельные значения </w:t>
       </w:r>
       <w:r w:rsidR="009D62F4" w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Суммы кредита</w:t>
       </w:r>
       <w:r w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286AD0D8" w14:textId="77777777" w:rsidR="00451FEF" w:rsidRPr="00260C28" w:rsidRDefault="00451FEF" w:rsidP="00F1449F">
+    <w:p w:rsidR="00451FEF" w:rsidRPr="00260C28" w:rsidRDefault="00451FEF" w:rsidP="00F1449F">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Максимальный объем </w:t>
       </w:r>
       <w:r w:rsidR="009D62F4" w:rsidRPr="00F1449F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>денежных средств, указанных в заявке</w:t>
       </w:r>
       <w:r w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DAA731" w14:textId="470304BB" w:rsidR="005D0173" w:rsidRDefault="00FD3A84" w:rsidP="005D0173">
+    <w:p w:rsidR="005D0173" w:rsidRDefault="00FD3A84" w:rsidP="005D0173">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00C5070D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -13169,51 +13258,51 @@
       <w:r w:rsidR="00C5070D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D0173" w:rsidRPr="00F1449F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">000 </w:t>
       </w:r>
       <w:r w:rsidR="005D0173" w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">рублей; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C7F7D1" w14:textId="02DCB42E" w:rsidR="007A5DF5" w:rsidRPr="00260C28" w:rsidRDefault="00040DD4" w:rsidP="005D0173">
+    <w:p w:rsidR="007A5DF5" w:rsidRPr="00260C28" w:rsidRDefault="00040DD4" w:rsidP="005D0173">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C5070D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -13249,51 +13338,51 @@
       <w:r w:rsidR="00426665">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
       <w:r w:rsidR="00C5070D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426665">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>000 юаней;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734CC988" w14:textId="57EC5838" w:rsidR="005D0173" w:rsidRPr="00260C28" w:rsidRDefault="00FD3A84" w:rsidP="005D0173">
+    <w:p w:rsidR="005D0173" w:rsidRPr="00260C28" w:rsidRDefault="00FD3A84" w:rsidP="005D0173">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidR="005D0173" w:rsidRPr="00F1449F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -13321,51 +13410,51 @@
       <w:r w:rsidR="00C5070D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D0173" w:rsidRPr="00F1449F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">000 </w:t>
       </w:r>
       <w:r w:rsidR="005D0173" w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>долларов США;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63DC523A" w14:textId="49D594B9" w:rsidR="005D0173" w:rsidRPr="00260C28" w:rsidRDefault="00FD3A84" w:rsidP="005D0173">
+    <w:p w:rsidR="005D0173" w:rsidRPr="00260C28" w:rsidRDefault="00FD3A84" w:rsidP="005D0173">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidR="005D0173" w:rsidRPr="00F1449F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -13393,112 +13482,112 @@
       <w:r w:rsidR="00C5070D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D0173" w:rsidRPr="00F1449F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">000 </w:t>
       </w:r>
       <w:r w:rsidR="005D0173" w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>евро.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164B6399" w14:textId="77777777" w:rsidR="000164E4" w:rsidRPr="00260C28" w:rsidRDefault="000164E4" w:rsidP="00F1449F">
+    <w:p w:rsidR="000164E4" w:rsidRPr="00260C28" w:rsidRDefault="000164E4" w:rsidP="00F1449F">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:ind w:left="1776" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6538A6F7" w14:textId="77777777" w:rsidR="00044A2A" w:rsidRPr="00F1449F" w:rsidRDefault="009D62F4" w:rsidP="00044A2A">
+    <w:p w:rsidR="00044A2A" w:rsidRPr="00F1449F" w:rsidRDefault="009D62F4" w:rsidP="00044A2A">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Минимальный</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80A42">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> объем </w:t>
       </w:r>
       <w:r w:rsidRPr="00F1449F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>денежных средств, указанных в заявке</w:t>
       </w:r>
       <w:r w:rsidR="00044A2A" w:rsidRPr="00F1449F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496A4F63" w14:textId="21B766A2" w:rsidR="00044A2A" w:rsidRDefault="00044A2A" w:rsidP="00F1449F">
+    <w:p w:rsidR="00044A2A" w:rsidRDefault="00044A2A" w:rsidP="00F1449F">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1723" w:right="284" w:hanging="646"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1449F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
       <w:r w:rsidR="00C5070D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -13510,183 +13599,183 @@
       <w:r w:rsidRPr="00F1449F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">000 </w:t>
       </w:r>
       <w:r w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>рублей</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1449F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27AEE00E" w14:textId="13E91E22" w:rsidR="00426665" w:rsidRPr="00F1449F" w:rsidRDefault="00426665" w:rsidP="00F1449F">
+    <w:p w:rsidR="00426665" w:rsidRPr="00F1449F" w:rsidRDefault="00426665" w:rsidP="00F1449F">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1723" w:right="284" w:hanging="646"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C5070D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>000 юаней;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7453E6" w14:textId="7135CA8D" w:rsidR="00044A2A" w:rsidRPr="00F1449F" w:rsidRDefault="00044A2A" w:rsidP="00F1449F">
+    <w:p w:rsidR="00044A2A" w:rsidRPr="00F1449F" w:rsidRDefault="00044A2A" w:rsidP="00F1449F">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1723" w:right="284" w:hanging="646"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1449F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C5070D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F1449F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>000 долларов США;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC3443F" w14:textId="37A87903" w:rsidR="00044A2A" w:rsidRPr="00F1449F" w:rsidRDefault="00044A2A" w:rsidP="00F1449F">
+    <w:p w:rsidR="00044A2A" w:rsidRPr="00F1449F" w:rsidRDefault="00044A2A" w:rsidP="00F1449F">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1723" w:right="284" w:hanging="646"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1449F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C5070D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F1449F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>000 евро.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211DE660" w14:textId="77777777" w:rsidR="005D0173" w:rsidRPr="00260C28" w:rsidRDefault="005D0173" w:rsidP="00F1449F">
+    <w:p w:rsidR="005D0173" w:rsidRPr="00260C28" w:rsidRDefault="005D0173" w:rsidP="00F1449F">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="131BC147" w14:textId="0A8332C8" w:rsidR="00451FEF" w:rsidRPr="00F1449F" w:rsidRDefault="00044A2A" w:rsidP="00F1449F">
+    <w:p w:rsidR="00451FEF" w:rsidRPr="00F1449F" w:rsidRDefault="00044A2A" w:rsidP="00F1449F">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284" w:hanging="657"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260C28">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ставка </w:t>
       </w:r>
       <w:r w:rsidR="009D62F4" w:rsidRPr="00260C28">
         <w:rPr>
@@ -13771,64 +13860,64 @@
       <w:r w:rsidR="009D62F4" w:rsidRPr="00E20B23">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ного договора</w:t>
       </w:r>
       <w:r w:rsidR="000164E4" w:rsidRPr="00E20B23">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> составляет 100%</w:t>
       </w:r>
       <w:r w:rsidR="009D62F4" w:rsidRPr="00E20B23">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD27073" w14:textId="77777777" w:rsidR="006C40F7" w:rsidRPr="00B62253" w:rsidRDefault="006C40F7" w:rsidP="00C72A73">
+    <w:p w:rsidR="006C40F7" w:rsidRPr="00B62253" w:rsidRDefault="006C40F7" w:rsidP="00C72A73">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6630B355" w14:textId="27A1FDD7" w:rsidR="00AA53BC" w:rsidRDefault="00DC7C0B" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRDefault="00DC7C0B" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В</w:t>
       </w:r>
       <w:r w:rsidR="00AA53BC" w:rsidRPr="002B0694">
         <w:rPr>
@@ -13841,206 +13930,205 @@
       <w:r w:rsidR="00E72343">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E72343" w:rsidRPr="005A13F0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Допуск ценных бумаг к Режиму торгов «Исполнение обязательств по срочным контрактам» осуществляется не ранее даты начала торгов срочным контрактом, но не позднее дня, предшествующего дате исполнения поставочного Срочного контракта, базисным активом которого являются ценные бумаги</w:t>
       </w:r>
       <w:r w:rsidR="00E72343">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755CAF9F" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="992" w:right="284" w:hanging="635"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Участник торгов, использующий программный компонент Gateway, имеет доступ к информации о заявках данного Участника торгов (собственных заявках) и заявках с сорока лучшими ценами (двадцать заявок на покупку и двадцать заявок на продажу, находящихся в очереди заявок в Системе торгов Биржи) в следующих Режимах торгов (периодах):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCA6E9A" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в аукционе открытия, торговом периоде и аукционе закрытия Режима основных торгов Т+;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1402164A" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в торговом периоде Режима основных торгов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1DD09A" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в Режиме торгов «Облигации Д </w:t>
       </w:r>
       <w:r w:rsidR="009C5788" w:rsidRPr="003638B6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Режим основных торгов»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D874DF" w14:textId="29CA25A0" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C084914" w14:textId="77777777" w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
+    <w:p w:rsidR="00AA53BC" w:rsidRPr="002B0694" w:rsidRDefault="00AA53BC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1723" w:right="284" w:hanging="646"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в Режиме торгов «Неполные лоты».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E87BB3" w14:textId="4AC0320D" w:rsidR="000C04B0" w:rsidRDefault="000C04B0" w:rsidP="00A01106">
+    <w:p w:rsidR="000C04B0" w:rsidRDefault="000C04B0" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При подаче адресной заявки РПС в Режиме переговорных сделок (РПС</w:t>
       </w:r>
       <w:r w:rsidR="00810CEC">
         <w:rPr>
@@ -14053,101 +14141,101 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Режиме торгов «Облигации Д </w:t>
       </w:r>
       <w:r w:rsidR="009C5788" w:rsidRPr="003638B6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> РПС» не допускается подача заявок со сроком исполнения, в соответствии с которым дата расчетов приходится на нерасчетный день.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DE708C" w14:textId="77777777" w:rsidR="000C04B0" w:rsidRDefault="000C04B0" w:rsidP="00A01106">
+    <w:p w:rsidR="000C04B0" w:rsidRDefault="000C04B0" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Подача заявок на заключение сделок в режимах торгов «Размещение: Адресные заявки» и «Выкуп: Адресные заявки» с указанием реквизита «Дата активации» на условиях «Частичное обеспечение/отступное» возможна только с указанием в заявке Торгово-клиринговых счетов Т+.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019081A1" w14:textId="77777777" w:rsidR="006F4292" w:rsidRDefault="006F4292" w:rsidP="00A01106">
+    <w:p w:rsidR="006F4292" w:rsidRDefault="006F4292" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00072952">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В случае, если Участником торгов для определенного Идентификатора спонсируемого доступа установлено ограничение на возможное отклонение цены в поручении от текущей цены ценной бумаги, в %, до момента определения текущей цены соответствующее отклонение рассчитывается от цены последней сделки с данной ценной бумагой текущего торгового дня, а в случае её отсутствия от цены последней сделки с данной ценной бумагой предыдущего торгового дня.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC9BE01" w14:textId="77777777" w:rsidR="000C04B0" w:rsidRPr="002B0694" w:rsidRDefault="000C04B0" w:rsidP="00A01106">
+    <w:p w:rsidR="000C04B0" w:rsidRPr="002B0694" w:rsidRDefault="000C04B0" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF701E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
@@ -14168,213 +14256,204 @@
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">иржа вправе приостановить возможность подачи, изменения и снятия заявок с использованием отдельного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Торгового </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>идентификатора Участника торгов. Приостановка допускается в торговый день, в течение которого на протяжении установленного периода времени превышалось:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198AEEE7" w14:textId="77777777" w:rsidR="000C04B0" w:rsidRDefault="000C04B0" w:rsidP="00A01106">
+    <w:p w:rsidR="000C04B0" w:rsidRDefault="000C04B0" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">среднее допустимое количество действий в секунду, выполняемых в Системе торгов с использованием соответствующего </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Торгового</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> идентификатора Участника торгов, равное 150 на протяжении 5 минут.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FBDE4A" w14:textId="77777777" w:rsidR="00B77E63" w:rsidRPr="00B77E63" w:rsidRDefault="00B77E63" w:rsidP="00B77E63">
+    <w:p w:rsidR="00B77E63" w:rsidRPr="00B77E63" w:rsidRDefault="00B77E63" w:rsidP="00B77E63">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:ind w:left="1728" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="368B67DB" w14:textId="77777777" w:rsidR="000C04B0" w:rsidRDefault="000C04B0" w:rsidP="00A01106">
+    <w:p w:rsidR="000C04B0" w:rsidRDefault="000C04B0" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">среднее допустимое количество сообщений об ошибке в секунду, формируемых в Системе торгов вследствие ошибочных действий, выполняемых с использованием соответствующего </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Торгового</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> идентификатора Участника торгов, равное 10 на протяжении 5 минут.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1C09C7" w14:textId="77777777" w:rsidR="00AE25C7" w:rsidRDefault="00AE25C7" w:rsidP="00A01106">
+    <w:p w:rsidR="00AE25C7" w:rsidRDefault="00AE25C7" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Подача заявок на заключение сделок с кодом расчета Z0 не допускается с </w:t>
       </w:r>
       <w:r w:rsidRPr="00571929">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:29 до получения информации от </w:t>
       </w:r>
       <w:r w:rsidR="00516635" w:rsidRPr="00516635">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Небанковской кредитной организации-центрального контрагента «Национальный Клиринговый Центр» </w:t>
-[...8 lines deleted...]
-        <w:t>(Акционерное общество)</w:t>
+        <w:t>Небанковской кредитной организации-центрального контрагента «Национальный Клиринговый Центр» (Акционерное общество)</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, об окончании обработки отчета о сводном поручении ДЕПО.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AFD57B" w14:textId="11E6D6C7" w:rsidR="00B06855" w:rsidRDefault="00B06855" w:rsidP="00A01106">
+    <w:p w:rsidR="00B06855" w:rsidRDefault="00B06855" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
       <w:r w:rsidR="00DB68F6">
         <w:rPr>
@@ -14657,51 +14736,51 @@
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FA457B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Части III Правил торгов.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9DC6BF" w14:textId="0730D5A6" w:rsidR="00296528" w:rsidRDefault="00296528" w:rsidP="00A01106">
+    <w:p w:rsidR="00296528" w:rsidRDefault="00296528" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В Режиме торгов </w:t>
       </w:r>
       <w:r w:rsidRPr="00296528">
         <w:rPr>
@@ -14784,51 +14863,51 @@
       <w:r w:rsidR="00DA775F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00DA775F" w:rsidRPr="00DA775F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RREFKEYR</w:t>
       </w:r>
       <w:r w:rsidR="00DA775F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1552BEC9" w14:textId="6D22431D" w:rsidR="00B22A7A" w:rsidRDefault="005C0BEA" w:rsidP="00A01106">
+    <w:p w:rsidR="00B22A7A" w:rsidRDefault="005C0BEA" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В Режимах торгов</w:t>
       </w:r>
       <w:r w:rsidR="00422EB6">
         <w:rPr>
@@ -14886,564 +14965,554 @@
         </w:rPr>
         <w:t xml:space="preserve"> в качестве индикативной ставки могут использоваться нижеперечисленные индикаторы с учетом указанных особенностей</w:t>
       </w:r>
       <w:r w:rsidR="005740A0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="afa"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="993" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2059"/>
         <w:gridCol w:w="2246"/>
         <w:gridCol w:w="2190"/>
         <w:gridCol w:w="2248"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B26D55" w14:paraId="36003DAA" w14:textId="77777777" w:rsidTr="00C308CC">
+      <w:tr w:rsidR="00B26D55" w:rsidTr="00C308CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C89277D" w14:textId="24223718" w:rsidR="00B26D55" w:rsidRPr="004E3778" w:rsidRDefault="00B26D55" w:rsidP="00B26D55">
+          <w:p w:rsidR="00B26D55" w:rsidRPr="004E3778" w:rsidRDefault="00B26D55" w:rsidP="00B26D55">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3778">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Индикатор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14BCC08D" w14:textId="7D50CD71" w:rsidR="00B26D55" w:rsidRPr="004E3778" w:rsidRDefault="00B26D55" w:rsidP="00B26D55">
+          <w:p w:rsidR="00B26D55" w:rsidRPr="004E3778" w:rsidRDefault="00B26D55" w:rsidP="00B26D55">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3778">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Кодовое обозначение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2833A868" w14:textId="0CC3AD5E" w:rsidR="00B26D55" w:rsidRPr="004E3778" w:rsidRDefault="00B26D55" w:rsidP="00B26D55">
+          <w:p w:rsidR="00B26D55" w:rsidRPr="004E3778" w:rsidRDefault="00B26D55" w:rsidP="00B26D55">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3778">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Допустимая валюта заключения сделок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60D066AF" w14:textId="71CBA5EA" w:rsidR="00B26D55" w:rsidRPr="004E3778" w:rsidRDefault="001E5A5F" w:rsidP="00B26D55">
+          <w:p w:rsidR="00B26D55" w:rsidRPr="004E3778" w:rsidRDefault="001E5A5F" w:rsidP="00B26D55">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3778">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Особенности применения значений индикатора для начисления процентов по сделкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B26D55" w14:paraId="32A943DE" w14:textId="77777777" w:rsidTr="00C308CC">
+      <w:tr w:rsidR="00B26D55" w:rsidTr="00C308CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="424A606D" w14:textId="0986ADB5" w:rsidR="00B26D55" w:rsidRDefault="005E4B8B" w:rsidP="00B26D55">
+          <w:p w:rsidR="00B26D55" w:rsidRDefault="005E4B8B" w:rsidP="00B26D55">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E4B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUSFAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A61FBE2" w14:textId="10DCA68E" w:rsidR="00B26D55" w:rsidRDefault="005E4B8B" w:rsidP="00B26D55">
+          <w:p w:rsidR="00B26D55" w:rsidRDefault="005E4B8B" w:rsidP="00B26D55">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E4B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUSFAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C08CF1D" w14:textId="13380B9B" w:rsidR="00B26D55" w:rsidRDefault="005E4B8B" w:rsidP="00B26D55">
+          <w:p w:rsidR="00B26D55" w:rsidRDefault="005E4B8B" w:rsidP="00B26D55">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рубли РФ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58FE6659" w14:textId="785F9C02" w:rsidR="00B26D55" w:rsidRDefault="001E5A5F" w:rsidP="00B26D55">
+          <w:p w:rsidR="00B26D55" w:rsidRDefault="001E5A5F" w:rsidP="00B26D55">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Применяется ежедневное обновление значения индикатора</w:t>
             </w:r>
             <w:r w:rsidR="003F2416">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> с даты исполнения сделки</w:t>
             </w:r>
             <w:r w:rsidR="000F5F58">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002441B4" w14:paraId="3AE3583F" w14:textId="77777777" w:rsidTr="002441B4">
+      <w:tr w:rsidR="002441B4" w:rsidTr="002441B4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2292" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64DDC24E" w14:textId="77777777" w:rsidR="002441B4" w:rsidRDefault="002441B4">
+          <w:p w:rsidR="002441B4" w:rsidRDefault="002441B4">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ключевая ставка Банка России</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A7414B3" w14:textId="77777777" w:rsidR="002441B4" w:rsidRDefault="002441B4">
+          <w:p w:rsidR="002441B4" w:rsidRDefault="002441B4">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RREFKEYR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F137788" w14:textId="77777777" w:rsidR="002441B4" w:rsidRDefault="002441B4">
+          <w:p w:rsidR="002441B4" w:rsidRDefault="002441B4">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рубли РФ.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="424AD777" w14:textId="0EF4139D" w:rsidR="002441B4" w:rsidRDefault="002441B4">
+          <w:p w:rsidR="002441B4" w:rsidRDefault="002441B4">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Только для сделок со сроками 1 и 3 месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2402" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C38D229" w14:textId="77777777" w:rsidR="002441B4" w:rsidRDefault="002441B4">
+          <w:p w:rsidR="002441B4" w:rsidRDefault="002441B4">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Применяется ежедневное обновление значения индикатора с даты </w:t>
+              <w:t>Применяется ежедневное обновление значения индикатора с даты исполнения сделки.</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B26D55" w14:paraId="79F6B0A0" w14:textId="77777777" w:rsidTr="00C308CC">
+      <w:tr w:rsidR="00B26D55" w:rsidTr="00C308CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="229D65D4" w14:textId="021A2285" w:rsidR="00B26D55" w:rsidRDefault="005E4B8B" w:rsidP="00B26D55">
+          <w:p w:rsidR="00B26D55" w:rsidRDefault="005E4B8B" w:rsidP="00B26D55">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E4B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>RUSFARCNY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B58491D" w14:textId="37F41689" w:rsidR="00B26D55" w:rsidRDefault="005E4B8B" w:rsidP="00B26D55">
+          <w:p w:rsidR="00B26D55" w:rsidRDefault="005E4B8B" w:rsidP="00B26D55">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E4B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUSFARCNY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54F9A1DE" w14:textId="45E6D848" w:rsidR="00B26D55" w:rsidRDefault="005E4B8B" w:rsidP="00B26D55">
+          <w:p w:rsidR="00B26D55" w:rsidRDefault="005E4B8B" w:rsidP="00B26D55">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Юани</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07C3B4AB" w14:textId="06F0E2FB" w:rsidR="00B26D55" w:rsidRDefault="001E5A5F" w:rsidP="00B26D55">
+          <w:p w:rsidR="00B26D55" w:rsidRDefault="001E5A5F" w:rsidP="00B26D55">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Применяется ежедневное обновление значения индикатора</w:t>
             </w:r>
             <w:r w:rsidR="003F2416">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> с даты исполнения сделки</w:t>
             </w:r>
             <w:r w:rsidR="000F5F58">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72DD46D4" w14:textId="77777777" w:rsidR="00B26D55" w:rsidRDefault="00B26D55" w:rsidP="004E3778">
+    <w:p w:rsidR="00B26D55" w:rsidRDefault="00B26D55" w:rsidP="004E3778">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4610D124" w14:textId="5675B1AF" w:rsidR="00DA2B98" w:rsidRDefault="00DA2B98" w:rsidP="00A01106">
+    <w:p w:rsidR="00DA2B98" w:rsidRDefault="00DA2B98" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В Режимах торгов </w:t>
       </w:r>
       <w:r w:rsidR="00940FF1">
         <w:rPr>
@@ -15527,379 +15596,379 @@
         </w:rPr>
         <w:t xml:space="preserve"> в качестве индикативной ставки могут использоваться нижеперечисленные индикаторы с учетом указанных особенностей</w:t>
       </w:r>
       <w:r w:rsidR="005740A0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="afa"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="993" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2123"/>
         <w:gridCol w:w="2118"/>
         <w:gridCol w:w="2042"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005740A0" w14:paraId="766D8443" w14:textId="77777777" w:rsidTr="004E3778">
+      <w:tr w:rsidR="005740A0" w:rsidTr="004E3778">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C709E48" w14:textId="77777777" w:rsidR="005740A0" w:rsidRPr="004E3778" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRPr="004E3778" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3778">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Индикатор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07753528" w14:textId="77777777" w:rsidR="005740A0" w:rsidRPr="004E3778" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRPr="004E3778" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3778">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Кодовое обозначение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="368502E5" w14:textId="77777777" w:rsidR="005740A0" w:rsidRPr="004E3778" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRPr="004E3778" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3778">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Допустимая валюта заключения сделок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27CCC9FC" w14:textId="3577D915" w:rsidR="005740A0" w:rsidRPr="004E3778" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRPr="004E3778" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3778">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Особенности применения значений индикатора</w:t>
             </w:r>
             <w:r w:rsidR="00F0724B" w:rsidRPr="004E3778">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> для начисления процентов по сделкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005740A0" w14:paraId="55D0EE44" w14:textId="77777777" w:rsidTr="004E3778">
+      <w:tr w:rsidR="005740A0" w:rsidTr="004E3778">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6277F5A0" w14:textId="77777777" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E4B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUSFAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F16DB8F" w14:textId="77777777" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E4B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUSFAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF1CE06" w14:textId="77777777" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рубли РФ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4979842F" w14:textId="3DA0FF90" w:rsidR="005740A0" w:rsidRDefault="00F0724B" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="00F0724B" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Применяется ежедневное обновление значения индикатора</w:t>
             </w:r>
             <w:r w:rsidR="003F2416">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> с даты исполнения сделки</w:t>
             </w:r>
             <w:r w:rsidR="00651A40">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F2416" w14:paraId="25D81611" w14:textId="77777777" w:rsidTr="00F0724B">
+      <w:tr w:rsidR="003F2416" w:rsidTr="00F0724B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2E740B" w14:textId="617C1092" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005740A0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUSFAR 1 неделя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D26B24C" w14:textId="3C5E6423" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005740A0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUSFAR1W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7092E174" w14:textId="3EBC36FB" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рубли РФ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE002CB" w14:textId="59C5EA6D" w:rsidR="005740A0" w:rsidRPr="00651A40" w:rsidRDefault="00F0724B" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRPr="00651A40" w:rsidRDefault="00F0724B" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Применяется обновление значения индикатора раз в 1 неделю</w:t>
             </w:r>
             <w:r w:rsidR="001A20C9">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -15961,135 +16030,134 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00651A40">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>п.п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00651A40">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. 1.7).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F2416" w14:paraId="1A168CB3" w14:textId="77777777" w:rsidTr="00F0724B">
+      <w:tr w:rsidR="003F2416" w:rsidTr="00F0724B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD3485D" w14:textId="56A6B266" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005740A0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>RUSFAR 2 недели</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8C0ED8" w14:textId="6FCCB680" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005740A0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUSFAR2W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6122666F" w14:textId="77777777" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рубли РФ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC094B9" w14:textId="0E0A5664" w:rsidR="005740A0" w:rsidRDefault="00F0724B" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="00F0724B" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Применяется обновление значения индикатора раз в 2 недели</w:t>
             </w:r>
             <w:r w:rsidR="001A20C9">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -16135,171 +16203,171 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00651A40">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>п.п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00651A40">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. 1.7).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F2416" w14:paraId="03502748" w14:textId="77777777" w:rsidTr="00F0724B">
+      <w:tr w:rsidR="003F2416" w:rsidTr="00F0724B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E205C82" w14:textId="5B8462BF" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005740A0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUSFAR 1 месяц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A89CAE1" w14:textId="04A6F19E" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005740A0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUSFAR1M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43390A0E" w14:textId="734E47A0" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рубли РФ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="645A34DA" w14:textId="77777777" w:rsidR="005740A0" w:rsidRDefault="00F0724B" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="00F0724B" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Применяется обновление значения индикатора раз в 1 месяц</w:t>
             </w:r>
             <w:r w:rsidR="007E49A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> с даты исполнения сделки</w:t>
             </w:r>
             <w:r w:rsidR="00651A40">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E439FA3" w14:textId="365C5191" w:rsidR="00651A40" w:rsidRPr="00651A40" w:rsidRDefault="00651A40" w:rsidP="00EF3469">
+          <w:p w:rsidR="00651A40" w:rsidRPr="00651A40" w:rsidRDefault="00651A40" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1 месяц определяется в соответствии с кодом расчетов 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
@@ -16321,134 +16389,134 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>п.п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. 1.7).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005740A0" w14:paraId="21E519FA" w14:textId="77777777" w:rsidTr="004E3778">
+      <w:tr w:rsidR="005740A0" w:rsidTr="004E3778">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5195D2" w14:textId="6EC8A8B5" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005740A0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUSFAR 3 месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13ED8171" w14:textId="61F3B89C" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005740A0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUSFAR3M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="198B91F6" w14:textId="5B22B0BD" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рубли РФ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6B4FE7" w14:textId="657AB640" w:rsidR="005740A0" w:rsidRDefault="00F0724B" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="00F0724B" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Применяется обновление значения индикатора раз в 3 месяца</w:t>
             </w:r>
             <w:r w:rsidR="007E49A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -16486,300 +16554,291 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00651A40">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>п.п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00651A40">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. 1.7).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005740A0" w14:paraId="44533270" w14:textId="77777777" w:rsidTr="004E3778">
+      <w:tr w:rsidR="005740A0" w:rsidTr="004E3778">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23AA5FB4" w14:textId="66EB5836" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="005740A0">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="005740A0">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E4B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUSFARCNY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A2632A3" w14:textId="45E3AC4B" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="005740A0">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="005740A0">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E4B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUSFARCNY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0671848A" w14:textId="3EEECE17" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="005740A0">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="005740A0">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Юани</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF65622" w14:textId="04251B3A" w:rsidR="005740A0" w:rsidRDefault="00F0724B" w:rsidP="005740A0">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="00F0724B" w:rsidP="005740A0">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Применяется ежедневное обновление значения индикатора</w:t>
             </w:r>
             <w:r w:rsidR="003F2416">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> с даты исполнения сделки</w:t>
             </w:r>
             <w:r w:rsidR="000F5F58">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB3152" w14:paraId="1EF812C5" w14:textId="77777777" w:rsidTr="004E3778">
+      <w:tr w:rsidR="00AB3152" w:rsidTr="004E3778">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="075D556F" w14:textId="6A2CEFB9" w:rsidR="00AB3152" w:rsidRPr="00AB3152" w:rsidRDefault="00AB3152" w:rsidP="005740A0">
+          <w:p w:rsidR="00AB3152" w:rsidRPr="00AB3152" w:rsidRDefault="00AB3152" w:rsidP="005740A0">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E4B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUSFARCNY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>неделя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22A335C1" w14:textId="6353DA62" w:rsidR="00AB3152" w:rsidRPr="005E4B8B" w:rsidRDefault="00AB3152" w:rsidP="005740A0">
+          <w:p w:rsidR="00AB3152" w:rsidRPr="005E4B8B" w:rsidRDefault="00AB3152" w:rsidP="005740A0">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB3152">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUSFARCN1W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A51E9F4" w14:textId="400AD7C7" w:rsidR="00AB3152" w:rsidRDefault="00AB3152" w:rsidP="005740A0">
+          <w:p w:rsidR="00AB3152" w:rsidRDefault="00AB3152" w:rsidP="005740A0">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Юани</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6389225C" w14:textId="240D9849" w:rsidR="00AB3152" w:rsidRDefault="00AB3152" w:rsidP="005740A0">
+          <w:p w:rsidR="00AB3152" w:rsidRDefault="00AB3152" w:rsidP="005740A0">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Применяется обновление значения </w:t>
-[...8 lines deleted...]
-              <w:t>индикатора раз в 1 неделю с даты исполнения сделки. 1 неделя определяется в соответствии с кодом расчетов 1</w:t>
+              <w:t>Применяется обновление значения индикатора раз в 1 неделю с даты исполнения сделки. 1 неделя определяется в соответствии с кодом расчетов 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidR="00A57DCB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> для сделок с расчетами в юанях</w:t>
             </w:r>
             <w:r w:rsidRPr="004E3778">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -16791,343 +16850,342 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>п.п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. 1.7).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005740A0" w14:paraId="640D658F" w14:textId="77777777" w:rsidTr="004E3778">
+      <w:tr w:rsidR="005740A0" w:rsidTr="004E3778">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46C2D598" w14:textId="4F2A72F8" w:rsidR="005740A0" w:rsidRDefault="00F04288" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="00F04288" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04288">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ключевая ставка Банка России</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B88F911" w14:textId="63BF5AC4" w:rsidR="005740A0" w:rsidRDefault="00F04288" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="00F04288" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04288">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RREFKEYR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10C7DAA5" w14:textId="77777777" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рубли РФ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1B9AC5" w14:textId="1E9229CF" w:rsidR="005740A0" w:rsidRDefault="00F0724B" w:rsidP="00EF3469">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="00F0724B" w:rsidP="00EF3469">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Применяется ежедневное обновление значения индикатора</w:t>
             </w:r>
             <w:r w:rsidR="003F2416">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> с даты исполнения сделки</w:t>
             </w:r>
             <w:r w:rsidR="000F5F58">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005740A0" w14:paraId="7229D3E6" w14:textId="77777777" w:rsidTr="004E3778">
+      <w:tr w:rsidR="005740A0" w:rsidTr="004E3778">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70FE11A9" w14:textId="63B389F4" w:rsidR="005740A0" w:rsidRDefault="00F04288" w:rsidP="005740A0">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="00F04288" w:rsidP="005740A0">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04288">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUONIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF8841E" w14:textId="0282CEC0" w:rsidR="005740A0" w:rsidRDefault="00F04288" w:rsidP="005740A0">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="00F04288" w:rsidP="005740A0">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04288">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUONIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21F15954" w14:textId="5CCC4747" w:rsidR="005740A0" w:rsidRDefault="00F04288" w:rsidP="005740A0">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="00F04288" w:rsidP="005740A0">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рубли РФ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42FCAA9B" w14:textId="685AA457" w:rsidR="005740A0" w:rsidRDefault="00F0724B" w:rsidP="005740A0">
+          <w:p w:rsidR="005740A0" w:rsidRDefault="00F0724B" w:rsidP="005740A0">
             <w:pPr>
               <w:pStyle w:val="Iauiue"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Применяется ежедневное обновление значения индикатора</w:t>
             </w:r>
             <w:r w:rsidR="003F2416">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> с даты исполнения сделки</w:t>
             </w:r>
             <w:r w:rsidR="000F5F58">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="369B3C9A" w14:textId="77777777" w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="004E3778">
+    <w:p w:rsidR="005740A0" w:rsidRDefault="005740A0" w:rsidP="004E3778">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74B64219" w14:textId="2CA8E776" w:rsidR="00F0724B" w:rsidRDefault="00F0724B" w:rsidP="00A01106">
+    <w:p w:rsidR="00F0724B" w:rsidRDefault="00F0724B" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В целях применения значений индикаторов, указанных в пунктах 1.21 и 1.22, используются актуальные значения индикаторов на начало Основной торговой сессии. </w:t>
       </w:r>
       <w:r w:rsidR="001E5A5F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В случае отсутствия актуального значения индикатора используется предыдущее известное значение.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C4719B" w14:textId="4689033F" w:rsidR="001E5A5F" w:rsidRDefault="001E5A5F" w:rsidP="00A01106">
+    <w:p w:rsidR="001E5A5F" w:rsidRDefault="001E5A5F" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Срок заключаемых сделок с Плавающими ставками в Режимах торгов, указанных в пунктах 1.21 и 1.22, должен превышать срок обновления (периодичность применения новых значений</w:t>
       </w:r>
       <w:r w:rsidR="009C73E7">
         <w:rPr>
@@ -17140,51 +17198,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) индикаторов, с которыми заключаются</w:t>
       </w:r>
       <w:r w:rsidR="009C73E7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> данные</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> сделки.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114E7429" w14:textId="1AEB871E" w:rsidR="006D729D" w:rsidRPr="004E3778" w:rsidRDefault="006D729D" w:rsidP="00A01106">
+    <w:p w:rsidR="006D729D" w:rsidRPr="004E3778" w:rsidRDefault="006D729D" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В Режимах торгов </w:t>
       </w:r>
       <w:r w:rsidRPr="00422EB6">
         <w:rPr>
@@ -17293,204 +17351,194 @@
       <w:r w:rsidR="00F76E1C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, в случае если текущая сумма значений индикативной ставки и спреда меньше или равна 0%, то на данную дату в качестве</w:t>
       </w:r>
       <w:r w:rsidR="000F5F58">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> значения</w:t>
       </w:r>
       <w:r w:rsidR="00F76E1C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> процентной ставки по сделке принимается значение 0,01%.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DE58EA" w14:textId="5FFC7F8E" w:rsidR="007C55C1" w:rsidRPr="00DF30BF" w:rsidRDefault="00FA1C72" w:rsidP="00A01106">
+    <w:p w:rsidR="007C55C1" w:rsidRPr="00DF30BF" w:rsidRDefault="00FA1C72" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7C0B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>При подаче в Систему торгов Биржи заявок на заключение сделок с ценными бумагами в Режиме торгов «Урегулирование с ЦК» устанавливаются допустимые коды расчетов – Y0, Y1.</w:t>
       </w:r>
       <w:r w:rsidRPr="003C65A8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7C0B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">При подаче в Систему </w:t>
+        <w:t>При подаче в Систему торгов Биржи заявок на заключение сделок с ценными бумагами в Режиме торгов «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1BDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>РЕПО с ЦК – Урегулирование</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7C0B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005D1BDE">
+        <w:t>» устанавлива</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>РЕПО с ЦК – Урегулирование</w:t>
+        <w:t>е</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7C0B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>» устанавлива</w:t>
+        <w:t>тся допустимы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>е</w:t>
+        <w:t>й</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7C0B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>тся допустимы</w:t>
+        <w:t xml:space="preserve"> код расчетов – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>й</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C65A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7C0B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> код расчетов – </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Y1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2077">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724C0D2A" w14:textId="3933207A" w:rsidR="005D7CA7" w:rsidRDefault="005D7CA7" w:rsidP="00E07051">
+    <w:p w:rsidR="005D7CA7" w:rsidRDefault="005D7CA7" w:rsidP="00E07051">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF30BF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При подаче заявок с указанием Торгово-клирингового счета нерезидента (в т.ч. 2 и 3 уровня)</w:t>
       </w:r>
       <w:r>
@@ -17506,51 +17554,51 @@
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">во всех режимах торгов </w:t>
       </w:r>
       <w:r w:rsidR="00262765">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>нет допустимых кодов расчетов</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF30BF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D494406" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Допускается подача котировок </w:t>
       </w:r>
       <w:r w:rsidRPr="00001B32">
@@ -17646,51 +17694,51 @@
       <w:r w:rsidRPr="00422EB6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«Кредит – Адресные заявки»</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> с расчетами в рублях РФ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, долларах США, евро и юанях.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC36389" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRPr="003E11BB" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRPr="003E11BB" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Допускается подача котировок </w:t>
       </w:r>
       <w:r w:rsidRPr="003E11BB">
@@ -17728,77 +17776,77 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>с расчетами в рублях РФ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и юанях.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CE51F1" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41FF4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При подаче котировок РЕПО/Депозита/Кредита устанавливаются следующие дополнительные условия:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2A55DB" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="00073941">
+    <w:p w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="00073941">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Минимальная </w:t>
       </w:r>
       <w:r w:rsidRPr="0091269D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -17834,99 +17882,99 @@
       <w:r w:rsidRPr="00B41FF4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Кредит</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ов</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77CE2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292C7B17" w14:textId="5F0C6FC6" w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="00073941">
+    <w:p w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="00073941">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091269D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в российских рублях составляет 50 000 000 (пятьс</w:t>
       </w:r>
       <w:r w:rsidR="00551D65">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidRPr="0091269D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>т миллионов) рублей</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77CE2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7AF49A" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="00073941">
+    <w:p w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="00073941">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidRPr="0091269D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -17954,238 +18002,238 @@
       <w:r w:rsidRPr="0091269D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>составляет 1 000 000 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>один</w:t>
       </w:r>
       <w:r w:rsidRPr="0091269D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> миллион) единиц валюты.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A068A37" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001B32">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Предельные значения максимального объема </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">котировки </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41FF4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>РЕПО/Депозита/Кредита</w:t>
       </w:r>
       <w:r w:rsidRPr="00001B32">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F14AC0" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:ind w:left="1776" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При указании режима «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00001B32">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Междилерское</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00001B32">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕПО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECDA1BB" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001B32">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10 000 000 000 рублей;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C2780C" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001B32">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 000 000 000 юаней.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A01EEB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C843A9B" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E27CA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>350 000 000 долларов США, евро;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C90268" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:ind w:left="1776" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="056E2F2B" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:ind w:left="1776" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При указании режима «</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>РЕПО с ЦК</w:t>
@@ -18193,368 +18241,368 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00422EB6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Адресные заявки</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1440DC" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001B32">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 000 000 000 рублей;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709399F" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001B32">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>500 000 000 юаней.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A01EEB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F472C9" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRPr="00A01EEB" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRPr="00A01EEB" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E11BB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>100 000 000 долларов США, евро;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E463C2" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:ind w:left="1776" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FD3E20B" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRPr="003E11BB" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRPr="003E11BB" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:ind w:left="1776" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При указании режима «</w:t>
       </w:r>
       <w:r w:rsidRPr="00422EB6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Депозиты с ЦК – Адресные заявки</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E938E4D" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRPr="003E11BB" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRPr="003E11BB" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E11BB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 000 000 000 рублей;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC6CC54" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E11BB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>500 000 000 юаней.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E99A0BC" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:ind w:left="1776" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46B82D8E" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:ind w:left="1776" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При указании режима «</w:t>
       </w:r>
       <w:r w:rsidRPr="00422EB6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Кредит – Адресные заявки</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B87196" w14:textId="3FECEECE" w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00001B32">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 000 000 000 рублей;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EA4888" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001B32">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 000 000 000 юаней;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EED565B" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001B32">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>350 000 000 долларов США, евро;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2216CFCE" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRPr="00001B32" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:ind w:left="1776" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="602ED74B" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При указании в котировке режимов торгов «</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
@@ -18609,73 +18657,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RFQBasketGCC</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, в состав которой включены только клиринговые сертификаты участия</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000640B3" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>При указании в котировке режима торгов «</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>РЕПО с ЦК</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00422EB6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Адресные заявки</w:t>
@@ -18725,51 +18772,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>за исключением</w:t>
       </w:r>
       <w:r w:rsidRPr="00430FFB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> КСУ</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AECCE73" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
+    <w:p w:rsidR="001B7F94" w:rsidRDefault="001B7F94" w:rsidP="001B7F94">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При выставлении котировки </w:t>
       </w:r>
       <w:r w:rsidRPr="003E11BB">
         <w:rPr>
@@ -18814,51 +18861,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Кредита,</w:t>
       </w:r>
       <w:r w:rsidRPr="00001B32">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>устанавливается по выбору участника: 5, 10, 15, 20, 25 или 30 минут.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F61A82" w14:textId="22768AA7" w:rsidR="00141A46" w:rsidRPr="00141A46" w:rsidRDefault="001B7F94" w:rsidP="00141A46">
+    <w:p w:rsidR="00141A46" w:rsidRPr="00141A46" w:rsidRDefault="001B7F94" w:rsidP="00141A46">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">При выставлении котировки </w:t>
       </w:r>
       <w:r w:rsidRPr="003E11BB">
         <w:rPr>
@@ -18919,106 +18966,106 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Кредита,</w:t>
       </w:r>
       <w:r w:rsidRPr="003E11BB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>устанавливается равным 10 минут.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7971C96D" w14:textId="77777777" w:rsidR="001B7F94" w:rsidRPr="00DF30BF" w:rsidRDefault="001B7F94" w:rsidP="00B71D5B">
+    <w:p w:rsidR="001B7F94" w:rsidRPr="00DF30BF" w:rsidRDefault="001B7F94" w:rsidP="00B71D5B">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ED51563" w14:textId="042614CD" w:rsidR="00141A46" w:rsidRPr="00141A46" w:rsidRDefault="00141A46" w:rsidP="00141A46">
+    <w:p w:rsidR="00141A46" w:rsidRPr="00141A46" w:rsidRDefault="00141A46" w:rsidP="00141A46">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A13F0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Для заявок с признаком «По одной цене», подаваемых  в течение торгового периода торгового дня в Режимах торгов «Режим основных торгов Т+» и Режим торгов «Облигации Д - Режим основных торгов», при проведении аукциона открытия, дискретного аукциона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ( в случае его проведения)</w:t>
       </w:r>
       <w:r w:rsidRPr="005A13F0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и аукциона закрытия признак «По одной цене» не применяется.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1705E672" w14:textId="6ECF92D2" w:rsidR="008E0FAC" w:rsidRDefault="008E0FAC" w:rsidP="00A01106">
+    <w:p w:rsidR="008E0FAC" w:rsidRDefault="008E0FAC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="993" w:right="284" w:hanging="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00185B47">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В соответствии с пункт</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -19095,51 +19142,51 @@
       <w:r w:rsidRPr="00185B47">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Части I Правил торгов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">устанавливается, что </w:t>
       </w:r>
       <w:r w:rsidRPr="00185B47">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в случае:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58666A4C" w14:textId="77777777" w:rsidR="008E0FAC" w:rsidRPr="00D02291" w:rsidRDefault="008E0FAC" w:rsidP="00A01106">
+    <w:p w:rsidR="008E0FAC" w:rsidRPr="00D02291" w:rsidRDefault="008E0FAC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D02291">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>внесения изменений в решения о выпуске ценных бумаг в части изменения наименования Эмитента ценных бумаг или наименования ценных бумаг, соответствующие изменения подлежат внесению в Приложени</w:t>
       </w:r>
@@ -19182,51 +19229,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidRPr="00752237">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D02291">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, содержащие соответствующие сведения об Эмитенте/ценных бумагах. Данные изменения вносятся с даты, следующей за датой получения уведомления от Небанковской кредитной организации акционерного общества «Национальный расчетный депозитарий»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C08B901" w14:textId="77777777" w:rsidR="008E0FAC" w:rsidRPr="002B0694" w:rsidRDefault="008E0FAC" w:rsidP="00A01106">
+    <w:p w:rsidR="008E0FAC" w:rsidRPr="002B0694" w:rsidRDefault="008E0FAC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00752237">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>прекращения торгов определенными ценными бумагами в ПАО Московская Биржа, соответствующие изменения подлежат внесению в Приложени</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -19263,371 +19310,362 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidRPr="00752237">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в дату прекращения торгов ценными бумагами, указанную в приказе о прекращении торгов</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0694">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25AE3B93" w14:textId="44496EE8" w:rsidR="00C263D3" w:rsidRPr="0098398D" w:rsidRDefault="008E0FAC" w:rsidP="00A01106">
+    <w:p w:rsidR="00C263D3" w:rsidRPr="0098398D" w:rsidRDefault="008E0FAC" w:rsidP="00A01106">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D02291">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">приостановки и возобновления торгов ценными бумагами и связанных с приостановкой ограничений допустимых кодов расчетов при заключении сделок  с этими ценными бумагами при поступлении эмитенту требования о выкупе эмиссионных ценных бумаг эмитента (в соответствии со </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00D02291">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>статьей 84.8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D02291">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Федерального закона от 26.12.1995 N 208-ФЗ «Об акционерных обществах») ограничения на допустимые коды расчетов при заключении сделок  с ценными бумагами снимаются с даты возобновления торгов.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5030911F" w14:textId="52C81AAA" w:rsidR="00DE7FEE" w:rsidRDefault="000E6C28" w:rsidP="00F73F9E">
+    <w:p w:rsidR="00DE7FEE" w:rsidRDefault="000E6C28" w:rsidP="00F73F9E">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">В целях поддержания Участником торгов цен на ценные бумаги в связи с размещением и обращением ценных бумаг или в связи с осуществлением выкупа, приобретения акций, погашения инвестиционных паев закрытых </w:t>
-[...8 lines deleted...]
-        <w:t>паевых инвестиционных фондов в соответствии с договором, заключенным между Участником и эмитентом ценных бумаг (далее – Договор с эмитентом), Биржей предоставляется право Участнику торгов подавать безадресные заявки на совершение сделки от своего имени и за свой счет либо от своего имени и за счет клиента при наличии соответствующих поручений клиента, содержащие указание о том, что они подана во исполнение обязательств по Договору с эмитентом (лицом, обязанным по ценным бумагам, управляющей компанией паевого инвестиционного фонда) без раскрытия соответствующей информации остальным Участникам торгов (далее – заявка «Поддержание цен») в случае подачи таким Участником торгов в адрес Биржи уведомления о заключении Договора с эмитентом, содержащее информацию по Договору с эмитентом в объеме, требуемым в соответствии с законодательством, не позднее трех рабочих дней до предусмотренного указанным договором дня начала поддержания цен или спроса на ценные бумаги. В случае нарушения указанного срока в предоставлении уведомления вышеуказанное право на выставление заявки «Поддержание цен» предоставляется с даты на усмотрение Биржи.</w:t>
+        <w:t>В целях поддержания Участником торгов цен на ценные бумаги в связи с размещением и обращением ценных бумаг или в связи с осуществлением выкупа, приобретения акций, погашения инвестиционных паев закрытых паевых инвестиционных фондов в соответствии с договором, заключенным между Участником и эмитентом ценных бумаг (далее – Договор с эмитентом), Биржей предоставляется право Участнику торгов подавать безадресные заявки на совершение сделки от своего имени и за свой счет либо от своего имени и за счет клиента при наличии соответствующих поручений клиента, содержащие указание о том, что они подана во исполнение обязательств по Договору с эмитентом (лицом, обязанным по ценным бумагам, управляющей компанией паевого инвестиционного фонда) без раскрытия соответствующей информации остальным Участникам торгов (далее – заявка «Поддержание цен») в случае подачи таким Участником торгов в адрес Биржи уведомления о заключении Договора с эмитентом, содержащее информацию по Договору с эмитентом в объеме, требуемым в соответствии с законодательством, не позднее трех рабочих дней до предусмотренного указанным договором дня начала поддержания цен или спроса на ценные бумаги. В случае нарушения указанного срока в предоставлении уведомления вышеуказанное право на выставление заявки «Поддержание цен» предоставляется с даты на усмотрение Биржи.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AFC4E15" w14:textId="77777777" w:rsidR="007C0C05" w:rsidRPr="00D64333" w:rsidRDefault="007C0C05" w:rsidP="007C0C05">
+    <w:p w:rsidR="007C0C05" w:rsidRPr="00D64333" w:rsidRDefault="007C0C05" w:rsidP="007C0C05">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Торги в Режиме торгов «Аукцион РЕПО» проводятся с учетом следующих особенностей:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4C5564" w14:textId="77777777" w:rsidR="007C0C05" w:rsidRPr="00D64333" w:rsidRDefault="007C0C05" w:rsidP="00D22B4B">
+    <w:p w:rsidR="007C0C05" w:rsidRPr="00D64333" w:rsidRDefault="007C0C05" w:rsidP="00D22B4B">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="1225" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Допускается подача заявок только в рублях РФ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1774CE66" w14:textId="77777777" w:rsidR="007C0C05" w:rsidRDefault="007C0C05" w:rsidP="00D22B4B">
+    <w:p w:rsidR="007C0C05" w:rsidRDefault="007C0C05" w:rsidP="00D22B4B">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="1225" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Заявки подаются с указанием списка доступных ценных бумаг с кодом </w:t>
       </w:r>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DFMOSBASKET</w:t>
       </w:r>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771ED646" w14:textId="77777777" w:rsidR="007C0C05" w:rsidRDefault="007C0C05" w:rsidP="00D22B4B">
+    <w:p w:rsidR="007C0C05" w:rsidRDefault="007C0C05" w:rsidP="00D22B4B">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="1225" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Минимальное значение Суммы РЕПО в заявке участника Торгов – 1 рубль. Максимальное значение Суммы РЕПО в заявке участника Торгов – 5 000 000 000 рублей.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750F369C" w14:textId="77777777" w:rsidR="007C0C05" w:rsidRDefault="007C0C05" w:rsidP="00D22B4B">
+    <w:p w:rsidR="007C0C05" w:rsidRDefault="007C0C05" w:rsidP="00D22B4B">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="1225" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заявки подаются с точностью ставки РЕПО – до 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> знаков после запятой.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AEF030" w14:textId="77777777" w:rsidR="007C0C05" w:rsidRPr="00AA0B7F" w:rsidRDefault="007C0C05" w:rsidP="007C0C05">
+    <w:p w:rsidR="007C0C05" w:rsidRPr="00AA0B7F" w:rsidRDefault="007C0C05" w:rsidP="007C0C05">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Участник торгов, выступающи</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>й</w:t>
       </w:r>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> за счет Заявителя,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> для каждого аукциона может устанавливать следующие особенности:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49414278" w14:textId="13286E51" w:rsidR="007C0C05" w:rsidRPr="00D64333" w:rsidRDefault="007C0C05" w:rsidP="007C0C05">
+    <w:p w:rsidR="007C0C05" w:rsidRPr="00D64333" w:rsidRDefault="007C0C05" w:rsidP="007C0C05">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Минимальная возможная ставка РЕПО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679FD80C" w14:textId="111CDD17" w:rsidR="007C0C05" w:rsidRDefault="007C0C05" w:rsidP="007C0C05">
+    <w:p w:rsidR="007C0C05" w:rsidRDefault="007C0C05" w:rsidP="007C0C05">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Максимальное к</w:t>
       </w:r>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
@@ -19648,51 +19686,51 @@
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>заявок Участника торгов и их совокупный объем</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A30381F" w14:textId="1B5A6FA8" w:rsidR="007C0C05" w:rsidRPr="00AA0B7F" w:rsidRDefault="007C0C05" w:rsidP="007C0C05">
+    <w:p w:rsidR="007C0C05" w:rsidRPr="00AA0B7F" w:rsidRDefault="007C0C05" w:rsidP="007C0C05">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
@@ -19723,92 +19761,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DVP</w:t>
       </w:r>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E5EF74" w14:textId="777A51A0" w:rsidR="007C0C05" w:rsidRPr="00D64333" w:rsidRDefault="007C0C05" w:rsidP="007C0C05">
+    <w:p w:rsidR="007C0C05" w:rsidRPr="00D64333" w:rsidRDefault="007C0C05" w:rsidP="007C0C05">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ополнительные ограничения для значений Суммы РЕПО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E200816" w14:textId="77777777" w:rsidR="007C0C05" w:rsidRPr="00D64333" w:rsidRDefault="007C0C05" w:rsidP="007C0C05">
+    <w:p w:rsidR="007C0C05" w:rsidRPr="00D64333" w:rsidRDefault="007C0C05" w:rsidP="007C0C05">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Период сбора заявок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -19837,51 +19875,51 @@
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения торгов в Режиме торгов «Аукцион РЕПО», установленного Биржей</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE310C2" w14:textId="01CD6C4C" w:rsidR="007C0C05" w:rsidRDefault="007C0C05" w:rsidP="007C0C05">
+    <w:p w:rsidR="007C0C05" w:rsidRDefault="007C0C05" w:rsidP="007C0C05">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1224" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Информация об устанавливаемых параметрах и ограничениях в Режиме торгов «Аукцион РЕПО» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -19922,293 +19960,293 @@
       <w:r w:rsidRPr="00D64333">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (формат документов в Приложении к настоящим Условиям) не позднее чем за 30 минут до начала периода сбора заявок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA7946">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Информацию о способе передачи указанных электронных документов Биржа сообщает Участнику торгов, выступающему за счет Заявителя, в виде уведомления в свободной форме на бумажном носителе.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E818E5" w14:textId="77777777" w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
+    <w:p w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="792" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DB491A6" w14:textId="77777777" w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
+    <w:p w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заявки на заключение сделок с российскими ценными бумагами, определёнными в Указе Президента Российской Федерации от 01.07.2025 № 436 «О дополнительных гарантиях прав иностранных инвесторов», поданные с указанием Торгово-клирингового счета иностранного инвестора, определенного в статье 2 Части I. Общая часть Правил клиринга, регистрируются только в следующих режимах торгов:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23446E30" w14:textId="77777777" w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
+    <w:p w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1225" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режим торгов «Размещение: Аукцион» (при первичном размещении);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1343FBF6" w14:textId="77777777" w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
+    <w:p w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1225" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режим торгов «Размещение: Адресные заявки» (при первичном размещении);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3225BBA6" w14:textId="77777777" w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
+    <w:p w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1225" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режим торгов «Режим основных торгов T+»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9C9A61" w14:textId="77777777" w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
+    <w:p w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1225" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Режим торгов «Неполные лоты»; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDB7B97" w14:textId="77777777" w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
+    <w:p w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1225" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режим торгов «Облигации Д - Режим основных торгов»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55212F8A" w14:textId="77777777" w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
+    <w:p w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1225" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режим торгов «Урегулирование с ЦК»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7529993F" w14:textId="77777777" w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
+    <w:p w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1225" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режим торгов «РЕПО с ЦК – Безадресные заявки»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E8F71A" w14:textId="1F5C8BF8" w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
+    <w:p w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1225" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режим торгов «РЕПО с ЦК – Урегулирование».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7275AC" w14:textId="77777777" w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
+    <w:p w:rsidR="0067146C" w:rsidRDefault="0067146C" w:rsidP="0067146C">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:ind w:left="1225" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01313E68" w14:textId="040B102B" w:rsidR="008C171B" w:rsidRDefault="00660041" w:rsidP="008C171B">
+    <w:p w:rsidR="008C171B" w:rsidRDefault="00660041" w:rsidP="008C171B">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F6B6E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В Режимах торгов Секции фондового рынка, торги в которых проводятся на основании безадресных заявок, ценными бумагами, с которыми допускается заключение сделок в ходе вечерней Дополнительной торговой сессии, по окончании Основной торговой сессии неудовлетворенные лимитные заявки с сохранением в котировках не снимаются Биржей (для облигаций применимо с </w:t>
       </w:r>
       <w:r w:rsidR="00D76E57">
         <w:rPr>
@@ -20261,586 +20299,586 @@
       <w:r w:rsidR="00D76E57" w:rsidRPr="005F6B6E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005F6B6E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>сентября 2024 года, если более поздний срок не будет установлен решением Биржи</w:t>
       </w:r>
       <w:r w:rsidR="008C171B" w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF1A98E" w14:textId="77777777" w:rsidR="00767242" w:rsidRPr="00140DDF" w:rsidRDefault="00767242" w:rsidP="00767242">
+    <w:p w:rsidR="00767242" w:rsidRPr="00140DDF" w:rsidRDefault="00767242" w:rsidP="00767242">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140DDF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Перечень режимов торгов, в которых допускается заключение сделок, указанных в подпункте 1.3.8.5 пункта 1.3.8 Части II Правил торгов, ограничивается следующими режимами торгов:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0256A0" w14:textId="77777777" w:rsidR="00767242" w:rsidRPr="00140DDF" w:rsidRDefault="00767242" w:rsidP="00767242">
+    <w:p w:rsidR="00767242" w:rsidRPr="00140DDF" w:rsidRDefault="00767242" w:rsidP="00767242">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1225" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140DDF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режим торгов «Режим основных торгов T+»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C1E7C7" w14:textId="77777777" w:rsidR="00767242" w:rsidRPr="00140DDF" w:rsidRDefault="00767242" w:rsidP="00767242">
+    <w:p w:rsidR="00767242" w:rsidRPr="00140DDF" w:rsidRDefault="00767242" w:rsidP="00767242">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1225" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140DDF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Режим торгов «Неполные лоты»; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E5AB36" w14:textId="77777777" w:rsidR="00767242" w:rsidRPr="00D64333" w:rsidRDefault="00767242" w:rsidP="00767242">
+    <w:p w:rsidR="00767242" w:rsidRPr="00D64333" w:rsidRDefault="00767242" w:rsidP="00767242">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1225" w:right="284" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140DDF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Режим торгов «Облигации Д - Режим основных торгов».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3777E750" w14:textId="77777777" w:rsidR="00767242" w:rsidRPr="00093967" w:rsidRDefault="00767242" w:rsidP="00662F2B">
+    <w:p w:rsidR="00767242" w:rsidRPr="00093967" w:rsidRDefault="00767242" w:rsidP="00662F2B">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="792" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40C04453" w14:textId="77777777" w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="007C0C05">
+    <w:p w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="007C0C05">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1224" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="260511AF" w14:textId="77777777" w:rsidR="00D22B4B" w:rsidRPr="00D64333" w:rsidRDefault="00D22B4B" w:rsidP="007C0C05">
+    <w:p w:rsidR="00D22B4B" w:rsidRPr="00D64333" w:rsidRDefault="00D22B4B" w:rsidP="007C0C05">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1224" w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C4A42EB" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FAF669F" w14:textId="6700D8F8" w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2690A1EC" w14:textId="15A0AFEE" w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="508A0517" w14:textId="59F23612" w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C112DE6" w14:textId="7A1AB6D4" w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DE4E0E5" w14:textId="00949107" w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E8C794E" w14:textId="4E169548" w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5369B855" w14:textId="19D1722B" w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13159492" w14:textId="3DF15A50" w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F228E85" w14:textId="1BC26DE5" w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CFE9B1F" w14:textId="1E91BF31" w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="586086DA" w14:textId="0A22410D" w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F2639C1" w14:textId="58829D7E" w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25E0D8B2" w14:textId="3DE5EA0C" w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3850AFD8" w14:textId="0A76B103" w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="067174C5" w14:textId="49995147" w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19CFF4FA" w14:textId="59F5C8AD" w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="452074FB" w14:textId="09349CC0" w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00313786" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5995AE55" w14:textId="02A9F61B" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Приложение</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B1DC09" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00D22B4B" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00D22B4B" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="115FCA93" w14:textId="66FFD69B" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Параметры сбора заявок в Режиме торгов «Аукцион РЕПО»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EB24F9" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Вид:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>электронный документ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F62772" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Формат:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>XML</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5402BA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Наименование: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DMR</w:t>
       </w:r>
@@ -20858,51 +20896,51 @@
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>xml</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, где &lt;ДДММГГ&gt; - дата формирования файла, NNN - порядковый номер файла в течение дня</w:t>
       </w:r>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F969E4" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Структура:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -20915,258 +20953,258 @@
         <w:tblInd w:w="20" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="20" w:type="dxa"/>
           <w:right w:w="20" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1939"/>
         <w:gridCol w:w="2079"/>
         <w:gridCol w:w="1942"/>
         <w:gridCol w:w="830"/>
         <w:gridCol w:w="1108"/>
         <w:gridCol w:w="693"/>
         <w:gridCol w:w="974"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="2FCCB171" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B60453E" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
               <w:t>Название тегов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="274D2747" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
               <w:t>Название атрибутов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55E89AC5" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
               <w:t>Описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57865873" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
               <w:t>Обязательное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57FC084C" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
               <w:t>Тип</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD72140" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
               <w:t>Размер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2385B1" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
               <w:t>Десятичные знаки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="09807376" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC0033B" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>REPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="1348DDB5" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6E121D" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Корневой элемент (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>root</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -21181,3382 +21219,3382 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>element</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">) XML документа. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="32B9C691" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="1C036F09" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC77540" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="60E9EEF1" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="1D44A5F1" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="1FDA3C87" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DOC_REQUISITES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="1250C589" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB6DEFA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Блок информации о документе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="6594FE3A" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE9D602" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="68C3C385" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="3930B962" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="1EC72B7C" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9ED102" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="00C53E5B" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DOC_DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29F5C9A7" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Дата формирования файла </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5545E608" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7596A87E" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2FCADB5E" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="144E66B7" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="5FE16495" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="59DC05F1" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="68DCDCD8" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DOC_TIME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1132B1" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Время формирования файла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD2A38B" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD8CD0F" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="413F8FD1" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7D16D3" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="3284E75B" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="64DC905A" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9ABFEF" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DOC_NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57C21B99" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Уникальный учетный номер документа в системе электронного документооборота в течении дня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA9AC73" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="244998E3" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Integer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="367AFF87" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="27A9A753" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="7325F735" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2FAC5D7C" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="028B2635" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DOC_TYPE_ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F456FA9" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Идентификатор типа документа в системе электронного документооборота </w:t>
             </w:r>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DMR</w:t>
             </w:r>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="15D966EA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="504DD22F" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Character</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5485313C" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="14BEB4AC" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="51547E5C" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1289AC76" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="46A9D640" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SENDER_ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C8D359B" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Идентификатор организации отправителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="504E6BC6" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6B897D7E" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Character</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="14A04090" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="62D99C77" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="6B1C0585" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3180764D" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="28472A83" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SENDER_NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D36A274" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Краткое наименование организации отправителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="44032531" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="47B6959A" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Character</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="429615C1" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="12CD5AAB" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="4B4F1BE0" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2D0CB062" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD77D30" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>RECEIVER_ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17EA6F42" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Идентификатор организации получателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="17BB0222" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7C4D8CF1" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Character</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4624FB67" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="13CD7005" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="6D03CA7F" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="34ED32B9" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0ABFAE97" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>REMARKS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76997FFD" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Примечания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="79D00265" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF8D5B4" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Character</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="542B1B5A" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="14C5380B" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="3E6049FF" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="457C556F" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>/DOC_REQUISITES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE6615C" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A31DEB1" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="0638DEBB" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC568C6" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="065160A8" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF5AFA5" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="08FA1A84" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="0F039BA0" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  AUCTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="1875F064" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F93E6B2" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="6806279C" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="4F2A69B5" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="29261D05" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="3634219B" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="182657DE" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD8004F" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6290C60A" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>AUCTION_ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="670A6AD6" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Уникальный идентификатор аукциона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="15B18197" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="55C53C45" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Integer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA608AC" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA76DA7" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="5CA6AB53" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="12059BF8" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7C3D3508" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BASKET_ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53288019" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Код корзины ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="53C7133A" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1739713D" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Character</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="11B9EA7C" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="246548CD" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="46CB5C1E" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="01077A9B" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="16F72B8E" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AUCT</w:t>
             </w:r>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>_DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="234EB69D" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Дата аукциона РЕПО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC063B7" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="78BE27ED" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="320E9962" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="751F2495" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="52B90B8D" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0299CBA3" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6125CC6F" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>FIRST_LEG_DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02209C37" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Дата исполнения первой части РЕПО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3815A4F3" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3165D63F" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD902CF" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="624D8375" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="6CCE5F87" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1FFCF737" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="46A4CE66" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SECOND_LEG_DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B8EFB97" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Дата исполнения второй части РЕПО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7756B634" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5498EDBD" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="09E54773" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF2CDCF" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="45522702" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4433BC5F" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0FCE6BF2" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>REPO_TERM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0FD7CF" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Срок РЕПО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="63D7298A" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="50619163" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Integer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4A135F47" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="643AF83D" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="099A5E89" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7BAF5250" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF5B80F" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MIN_BID_RATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60A2C7A0" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Минимальная ставка РЕПО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD13D75" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="792FA6C3" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="341D914F" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5C50F3" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="042EF887" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="022962BF" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="08BDFCFA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AUCT_VALUME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9EB027" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Объем размещаемых средств, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>руб</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="11D8B4E2" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="419FFBDF" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="318E7593" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="414160E5" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="0D1B7C23" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="19010386" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="56F0F329" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MIN_VALUME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74AD50AC" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Минимальный объем заявки Участника, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>руб</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="37FCBC17" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="75C87D84" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="278435E1" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1613B535" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="48378CFC" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="727601EF" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="34352902" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MAX_ORDER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7672FCE0" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Максимальное количество заявок от одного Участника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="345C24B2" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF89C4D" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Integer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5591156E" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="39F00689" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="36B04AAF" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="162889DF" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2C3E0030" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AUCT_TYPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6199F28C" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Форма аукциона: закрытая (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidRPr="00B52BC0">
@@ -24586,940 +24624,940 @@
             </w:r>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="69FADF24" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="584F52B3" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Character</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="76248912" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="72AB74E4" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="4D66D51B" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="242DFF28" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="13A2645F" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SETTLE_CODE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57F144E3" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Код расчетов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5DEC9107" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5784AE35" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Character</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="181BF9FA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0451B3AE" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="175B951A" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0A3DCD" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF1EF3E" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>START_TIME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3873C41D" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Время начала сбора заявок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3754EA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="01C180AF" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="77726DB9" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE83C3B" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="6612BE14" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2F73CF0D" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="08DAFFF1" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>END_TIME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54996856" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Время окончания сбора заявок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1C449664" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4A4A6E" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5316181B" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="11A79BDA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="753053B9" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="7812F4D5" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">    /AUCTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="0A477AFB" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73459C5D" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="508C89EE" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9449E6" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="65E3DF9C" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="72064274" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="3B537D0B" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="5A08DC83" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>/ REPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="2100749E" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="2986A1E0" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="434" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFCC500" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="781E546F" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9A1272" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="509" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="37C27D73" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D5312CB" w14:textId="6F4A82CB" w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18889C10" w14:textId="4BD7BE18" w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14BCEFA4" w14:textId="43BA4FEF" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Лимиты на Участников торгов в Режиме торгов «Аукцион РЕПО»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F42266B" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Вид:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>электронный документ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C8A76C" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Формат:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>XML</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CB97D4" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Наименование:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -25569,369 +25607,369 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, где &lt;ДДММГГ&gt; - дата формирования файла, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NNN</w:t>
       </w:r>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - порядковый номер файла в течение дня</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288C5F55" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2280"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B52BC0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Структура:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C320603" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2280"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9626" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1995"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2218"/>
         <w:gridCol w:w="1042"/>
         <w:gridCol w:w="886"/>
         <w:gridCol w:w="938"/>
         <w:gridCol w:w="988"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="30C81C51" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="161D7B88" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Название тегов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0418CD1A" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
               <w:t>Название атрибутов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="468116DE" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
               <w:t>Описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="615713DE" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
               <w:t>Обязательное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64A227F4" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Тип </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BE3A298" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
               <w:t>Размер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26E16ABA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
               <w:t>Десятичные знаки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="6E01335C" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="07F3127E" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>REPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="13190EB1" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43556881" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Корневой элемент (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>root</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -25952,4134 +25990,4134 @@
               </w:rPr>
               <w:t>element</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">) XML документа. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="3E96EC4A" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF39B0A" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="228FA567" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC920EE" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="12C07877" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1C35A6" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DOC_REQUISITES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="38430A6E" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF3F1BA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Блок информации о документе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8D6F9E" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="1FFFF4C4" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="395DBA20" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="5BBA3CEF" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="056AA366" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7CDA2653" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57FD27BA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DOC_DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25E9E1DD" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Дата формирования файла </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="188AA637" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A175809" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C9912C3" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="67716CDF" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="02428AC3" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="670B213F" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="310759A3" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DOC_TIME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02067D56" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Время формирования файла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E030BC8" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65E7D2B2" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="098ADBBF" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1CE323" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="58CDA5F2" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD21489" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F6AA05F" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DOC_NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08970367" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Уникальный учетный номер документа в системе электронного документооборота в течении дня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="246A4450" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BCB65E4" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Integer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6510917A" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="47A9D142" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="5B8358A7" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="64640E00" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D7A1513" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DOC_TYPE_ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F877C80" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Идентификатор типа документа в системе электронного документооборота </w:t>
             </w:r>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DMR</w:t>
             </w:r>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BC02B6C" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="664E7785" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Character</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B4C0660" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E9D81A4" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="2ED8B782" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="58ECE3F8" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12F2911D" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SENDER_ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB5CE36" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Идентификатор организации отправителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FB4F52A" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C2E165C" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Character</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F1CB9EA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C150E76" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="42396B56" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4B04CC9E" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="122AB3CD" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SENDER_NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B407041" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Краткое наименование организации отправителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="421F2A9B" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40B2509A" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Character</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13CB0B0D" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6F73A2CC" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="1AE906BA" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FD7AC91" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="000406DA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>RECEIVER_ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35879A4F" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Идентификатор организации получателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E379C9F" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="268051E3" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Character</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23D227F1" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5052FE0D" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="2C02003E" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="78B3C46A" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23831537" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>REMARKS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76D19873" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Примечания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61D259D4" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DCD0323" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Character</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CFE4FDA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>0-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="634A1484" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="45CB6FBA" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="63D020C4" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>/DOC_REQUISITES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="4285DBAA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2448E825" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="1BFE8FB0" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDB07EA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="60CB5F97" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="751F1DE9" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="4E395917" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="288A049E" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  AUCTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="51DFF744" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="181DCBB0" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1BEC90" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="2C4F310C" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="75195FF0" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="69827E6F" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="258595FB" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="091BAF5C" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06231466" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LIMIT</w:t>
             </w:r>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AD23478" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>Дата аукциона, на который устанавливается лимит</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D33A7E6" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01BD0743" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BCC4D9C" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77CA4352" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="03E15FE4" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10D774F6" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34AEAC61" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AUCTION_ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C17C2C2" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>Уникальный идентификатор аукциона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="269744D3" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14381CE9" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Integer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47B9CA58" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D94788C" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="54812F62" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="782856D0" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  LIMITS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="3E97511D" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E0FA093" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="488FF57A" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="55C92D80" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="21E35BB9" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4281FA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="18E8B910" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B039B17" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5461AF0D" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>FIRMID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42855C91" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>Идентификатор Участника торгов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="113CEE29" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6989594F" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Character</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5534114D" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="49889C80" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="2AA9247B" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33105722" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14EB6F4C" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>FIRMNAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27197613" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>Краткое наименование Участника торгов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16D38AFA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C8744A7" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Character</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C619E78" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="48095FB3" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="11DABDC6" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35E93CFB" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FD528CC" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LIMIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F8AFC1E" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t xml:space="preserve">Размер лимита, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>руб</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51F6D4DA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:t>Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="055093C1" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F40FD72" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B47F04D" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="3ECF95F2" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="0FAF1BE4" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">    /</w:t>
             </w:r>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LIMITS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="4BCDADD4" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C927A1B" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="0A631A5B" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="16F6BF8C" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="131F10F7" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="29DA8290" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="245057E5" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB83144" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">    /AUCTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="0146DB11" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="164EDB18" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="6A37D8DF" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="7B87CE58" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="2403FAB6" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="47B5CB98" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w14:paraId="6C4CFDF8" w14:textId="77777777" w:rsidTr="00EF3469">
+      <w:tr w:rsidR="00EF3469" w:rsidRPr="008C171B" w:rsidTr="00EF3469">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="39489F38" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>/ REPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="3210F592" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA9ADCA" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7D10B9" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="47F76A17" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="79ADC8DF" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B000F05" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+          <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60B7F40D" w14:textId="77777777" w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00B52BC0" w:rsidRDefault="00EF3469" w:rsidP="00EF3469">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E70A1A4" w14:textId="77777777" w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="008C171B">
+    <w:p w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="008C171B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07114471" w14:textId="77777777" w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="008C171B">
+    <w:p w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="008C171B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="608B638B" w14:textId="77777777" w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="008C171B">
+    <w:p w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="008C171B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C383D4F" w14:textId="77777777" w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="008C171B">
+    <w:p w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="008C171B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="392605F3" w14:textId="77777777" w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="008C171B">
+    <w:p w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="008C171B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76803E3E" w14:textId="77777777" w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="008C171B">
+    <w:p w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="008C171B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38EB7852" w14:textId="16A44BEC" w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="008C171B">
+    <w:p w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="008C171B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38015BD3" w14:textId="272C853F" w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="008C171B">
+    <w:p w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="008C171B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72008253" w14:textId="77777777" w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="008C171B">
+    <w:p w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="008C171B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B73E962" w14:textId="77777777" w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="008C171B">
+    <w:p w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="008C171B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F033EB0" w14:textId="77777777" w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="008C171B">
+    <w:p w:rsidR="008C171B" w:rsidRDefault="008C171B" w:rsidP="008C171B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="467D9D27" w14:textId="77777777" w:rsidR="008C171B" w:rsidRPr="00660041" w:rsidRDefault="008C171B" w:rsidP="00660041">
+    <w:p w:rsidR="008C171B" w:rsidRPr="00660041" w:rsidRDefault="008C171B" w:rsidP="00660041">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1286476E" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00660041">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Заявление на управление активными заявками по окончании Основной торговой сессии фондового рынка</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446F0168" w14:textId="77777777" w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2983"/>
         <w:gridCol w:w="6368"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00660041" w:rsidRPr="006D30C8" w14:paraId="3D08C2CC" w14:textId="77777777" w:rsidTr="0086187E">
+      <w:tr w:rsidR="00660041" w:rsidRPr="006D30C8" w:rsidTr="0086187E">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7195C054" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
+          <w:p w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00093967">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Участник торгов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6368" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="190056A5" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
+          <w:p w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00093967">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Указывается полное наименование организации – Участника торгов </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660041" w:rsidRPr="006D30C8" w14:paraId="1F76EBF5" w14:textId="77777777" w:rsidTr="0086187E">
+      <w:tr w:rsidR="00660041" w:rsidRPr="006D30C8" w:rsidTr="0086187E">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1425D132" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
+          <w:p w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00093967">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Идентификатор Участника торгов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6368" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09D730C7" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
+          <w:p w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00093967">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
               </w:rPr>
               <w:t>Указывается идентификатор Участника торгов на фондовом рынке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3046C92E" w14:textId="77777777" w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26A0C5E0" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00F01494" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="00F01494" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00313BA9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">В Режимах торгов Секции фондового рынка, торги в которых проводятся на основании безадресных заявок с ценными бумагами, с которыми допускается заключение сделок в ходе вечерней Дополнительной торговой сессии </w:t>
       </w:r>
       <w:r w:rsidRPr="00093967">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>про</w:t>
       </w:r>
       <w:r>
@@ -30103,51 +30141,51 @@
         </w:rPr>
         <w:t xml:space="preserve">(выбрать А, или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:lang w:val="en-US" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00F01494">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D3E5E4" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="005029C4" w:rsidRDefault="00B44198" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="005029C4" w:rsidRDefault="000F447C" w:rsidP="00660041">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
@@ -30222,91 +30260,91 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00660041" w:rsidRPr="005029C4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">неудовлетворенные лимитные заявки с сохранением в котировках по окончании Основной торговой сессии </w:t>
       </w:r>
       <w:r w:rsidR="00660041" w:rsidRPr="005029C4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>(выбрать один вариант)</w:t>
       </w:r>
       <w:r w:rsidR="00660041" w:rsidRPr="005029C4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C270231" w14:textId="77777777" w:rsidR="00660041" w:rsidRDefault="00B44198" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRDefault="000F447C" w:rsidP="00660041">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="60"/>
         <w:ind w:left="284" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           </w:rPr>
           <w:id w:val="-846404750"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00660041">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00660041" w:rsidRPr="00093967">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> для всех Торгово-клиринговых счетов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8BEBA4" w14:textId="77777777" w:rsidR="00660041" w:rsidRDefault="00B44198" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRDefault="000F447C" w:rsidP="00660041">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="284" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           </w:rPr>
           <w:id w:val="-449713223"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00660041">
@@ -30326,140 +30364,140 @@
       <w:r w:rsidR="00660041">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">указанных </w:t>
       </w:r>
       <w:r w:rsidR="00660041" w:rsidRPr="00093967">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Торгово-клиринговых счетов</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="afa"/>
         <w:tblW w:w="4678" w:type="dxa"/>
         <w:tblInd w:w="846" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00660041" w:rsidRPr="006D30C8" w14:paraId="2CBC70DB" w14:textId="77777777" w:rsidTr="0086187E">
+      <w:tr w:rsidR="00660041" w:rsidRPr="006D30C8" w:rsidTr="0086187E">
         <w:trPr>
           <w:trHeight w:val="526"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15DBCFB8" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
+          <w:p w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="60"/>
               <w:ind w:firstLine="170"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00093967">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
               </w:rPr>
               <w:t>Торгово-клиринговый счет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660041" w:rsidRPr="006D30C8" w14:paraId="0C7A9A9D" w14:textId="77777777" w:rsidTr="0086187E">
+      <w:tr w:rsidR="00660041" w:rsidRPr="006D30C8" w:rsidTr="0086187E">
         <w:trPr>
           <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54423F13" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
+          <w:p w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="60"/>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660041" w:rsidRPr="006D30C8" w14:paraId="114447F3" w14:textId="77777777" w:rsidTr="0086187E">
+      <w:tr w:rsidR="00660041" w:rsidRPr="006D30C8" w:rsidTr="0086187E">
         <w:trPr>
           <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="568A434A" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
+          <w:p w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="60"/>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0388F57F" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00C51E3D" w:rsidRDefault="00B44198" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="00C51E3D" w:rsidRDefault="000F447C" w:rsidP="00660041">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
@@ -30485,800 +30523,800 @@
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00660041" w:rsidRPr="008124D5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00660041" w:rsidRPr="00192E27">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Отменить действие предыдущих заявлений</w:t>
       </w:r>
       <w:r w:rsidR="00660041">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383EAFCD" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00C51E3D" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="00C51E3D" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="60"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51E3D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>(не будут с</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51E3D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">ниматься </w:t>
       </w:r>
       <w:r w:rsidRPr="00C51E3D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>неудовлетворенные лимитные заявки с сохранением в котировках по окончании Основной торговой сессии для всех Торгово-клиринговых счетов</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EB1AD2" w14:textId="77777777" w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7170D1D6" w14:textId="77777777" w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="102EFFFF" w14:textId="77777777" w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="761F99D9" w14:textId="77777777" w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="355E0D39" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="41"/>
         <w:tblW w:w="9810" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3486"/>
         <w:gridCol w:w="406"/>
         <w:gridCol w:w="1729"/>
         <w:gridCol w:w="1730"/>
         <w:gridCol w:w="2459"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00660041" w:rsidRPr="006C4852" w14:paraId="23FA4409" w14:textId="77777777" w:rsidTr="0086187E">
+      <w:tr w:rsidR="00660041" w:rsidRPr="006C4852" w:rsidTr="0086187E">
         <w:trPr>
           <w:trHeight w:val="852"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="742E130E" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
+          <w:p w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="184"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00093967">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Должность Руководителя организации</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="269DE7A4" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
+          <w:p w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="184"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00093967">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>или лица, действующего по доверенности)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12CC3341" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
+          <w:p w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1729" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3ED712B0" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
+          <w:p w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00093967">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BF4CE1E" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
+          <w:p w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00093967">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Фамилия И.О.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5994291E" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
+          <w:p w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="0086187E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00093967">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5310C278" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45014E16" w14:textId="77777777" w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E1D6953" w14:textId="77777777" w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="295E6BFF" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2661DD1F" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00093967">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Исполнитель:_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00093967">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>__________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136CACAE" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="00093967" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093967">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">                                 (ФИО, телефон, </w:t>
       </w:r>
       <w:r w:rsidRPr="00093967">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00093967">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00093967">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="00093967">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B294E73" w14:textId="77777777" w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AB3774F" w14:textId="77777777" w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21F4C9E6" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00D306EE" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="00D306EE" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D33598">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D33598">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D33598">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D33598">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D33598">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F238DF" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00D376D7" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="00D376D7" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D376D7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557CA551" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00DC441C" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="00DC441C" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29DEFA41" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00DC441C" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="00DC441C" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC441C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Заявление может быть предоставлено:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3363AE" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00DC441C" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="00DC441C" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="295"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC441C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>в бумажном виде на бланке организации, подписанное уполномоченным представителем, действующим на основании устава или доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508402C5" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00DC441C" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="00DC441C" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="295"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC441C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>в электронном виде по ЭДО с использованием сертифицированных средств криптозащиты, ЭЦП представителя организации, действующего на основании доверенности или устава.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736B235E" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00DC441C" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="00DC441C" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7038CB40" w14:textId="77777777" w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Заявление, поданное ранее 16.09.2024, принимается к исполнению ПАО Московская Биржа 16.09.2024, если более поздний срок не будет установлен решением ПАО Московская Биржа.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDA4B10" w14:textId="77777777" w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A7E858B" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00DC441C" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="00DC441C" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC441C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Если лицо, подписавшее данное заявление в бумажном или электронном виде, действует на основании доверенности, то дополнительно предоставляется:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D61270" w14:textId="77777777" w:rsidR="00660041" w:rsidRPr="00DC441C" w:rsidRDefault="00660041" w:rsidP="00660041">
+    <w:p w:rsidR="00660041" w:rsidRPr="00DC441C" w:rsidRDefault="00660041" w:rsidP="00660041">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="120" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC441C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>нотариально заверенная копия доверенности, подтверждающая полномочия лица на подписание заявления;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA485F9" w14:textId="1C3862BF" w:rsidR="00EF3469" w:rsidRPr="00065909" w:rsidRDefault="00660041" w:rsidP="00EF3469">
+    <w:p w:rsidR="00EF3469" w:rsidRPr="00065909" w:rsidRDefault="00660041" w:rsidP="00EF3469">
       <w:pPr>
         <w:pStyle w:val="Iauiue"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC441C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>документ, подтверждающий полномочия лица, выдавшего доверенность, либо его нотариально заверенную копию, либо выписку из него, заверенную подписью уполномоченного лица и скрепленную печатью</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EF3469" w:rsidRPr="00065909" w:rsidSect="00C17801">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2848E96D" w14:textId="77777777" w:rsidR="00662F2B" w:rsidRDefault="00662F2B">
+    <w:p w:rsidR="000F447C" w:rsidRDefault="000F447C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1557857A" w14:textId="77777777" w:rsidR="00662F2B" w:rsidRDefault="00662F2B">
+    <w:p w:rsidR="000F447C" w:rsidRDefault="000F447C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="27FEA6A3" w14:textId="77777777" w:rsidR="00662F2B" w:rsidRDefault="00662F2B"/>
+    <w:p w:rsidR="000F447C" w:rsidRDefault="000F447C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -31291,188 +31329,190 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Baltica">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1438911115"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="7735B024" w14:textId="77777777" w:rsidR="00662F2B" w:rsidRDefault="00662F2B">
+      <w:p w:rsidR="00662F2B" w:rsidRDefault="00662F2B">
         <w:pPr>
           <w:pStyle w:val="a7"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="61B356B4" w14:textId="77777777" w:rsidR="00662F2B" w:rsidRDefault="00662F2B">
+  <w:p w:rsidR="00662F2B" w:rsidRDefault="00662F2B">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F0B3BDE" w14:textId="77777777" w:rsidR="00662F2B" w:rsidRDefault="00662F2B">
+    <w:p w:rsidR="000F447C" w:rsidRDefault="000F447C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B0C5E48" w14:textId="77777777" w:rsidR="00662F2B" w:rsidRDefault="00662F2B">
+    <w:p w:rsidR="000F447C" w:rsidRDefault="000F447C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4686FCD4" w14:textId="77777777" w:rsidR="00662F2B" w:rsidRDefault="00662F2B"/>
+    <w:p w:rsidR="000F447C" w:rsidRDefault="000F447C"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="04A9FF98" w14:textId="77777777" w:rsidR="00662F2B" w:rsidRDefault="00662F2B" w:rsidP="00660041">
+    <w:p w:rsidR="00662F2B" w:rsidRDefault="00662F2B" w:rsidP="00660041">
       <w:pPr>
         <w:pStyle w:val="afe"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff0"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Новое заявление полностью отменяет действие предыдущих заявлений. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="53302AA7" w14:textId="77777777" w:rsidR="00662F2B" w:rsidRDefault="00662F2B">
+  <w:p w:rsidR="00662F2B" w:rsidRDefault="00662F2B">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="79E13024" w14:textId="77777777" w:rsidR="00662F2B" w:rsidRDefault="00662F2B">
+  <w:p w:rsidR="00662F2B" w:rsidRDefault="00662F2B">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4F00CF5C" w14:textId="77777777" w:rsidR="00662F2B" w:rsidRDefault="00662F2B">
+  <w:p w:rsidR="00662F2B" w:rsidRDefault="00662F2B">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6D1FE70B" w14:textId="77777777" w:rsidR="00662F2B" w:rsidRDefault="00662F2B">
+  <w:p w:rsidR="00662F2B" w:rsidRDefault="00662F2B">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7BEF7D0A" w14:textId="77777777" w:rsidR="00662F2B" w:rsidRDefault="00662F2B">
+  <w:p w:rsidR="00662F2B" w:rsidRDefault="00662F2B">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11A17D1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB1608F8"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003">
@@ -34732,57 +34772,56 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="148481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C263D3"/>
     <w:rsid w:val="00000E8E"/>
     <w:rsid w:val="00001CD4"/>
     <w:rsid w:val="00003A60"/>
     <w:rsid w:val="00012F6F"/>
@@ -34804,50 +34843,51 @@
     <w:rsid w:val="00052B62"/>
     <w:rsid w:val="00054579"/>
     <w:rsid w:val="00065909"/>
     <w:rsid w:val="00067205"/>
     <w:rsid w:val="000722B9"/>
     <w:rsid w:val="00072952"/>
     <w:rsid w:val="00073941"/>
     <w:rsid w:val="00074671"/>
     <w:rsid w:val="00083C6F"/>
     <w:rsid w:val="00087BB3"/>
     <w:rsid w:val="000974D5"/>
     <w:rsid w:val="000A1972"/>
     <w:rsid w:val="000A5443"/>
     <w:rsid w:val="000B6DE9"/>
     <w:rsid w:val="000C04B0"/>
     <w:rsid w:val="000C623A"/>
     <w:rsid w:val="000D112C"/>
     <w:rsid w:val="000D273C"/>
     <w:rsid w:val="000E4B13"/>
     <w:rsid w:val="000E6C28"/>
     <w:rsid w:val="000E7EF6"/>
     <w:rsid w:val="000F1E87"/>
     <w:rsid w:val="000F2C83"/>
     <w:rsid w:val="000F2E17"/>
     <w:rsid w:val="000F3D38"/>
+    <w:rsid w:val="000F447C"/>
     <w:rsid w:val="000F45AD"/>
     <w:rsid w:val="000F462D"/>
     <w:rsid w:val="000F476E"/>
     <w:rsid w:val="000F5F58"/>
     <w:rsid w:val="00110F3A"/>
     <w:rsid w:val="0011566A"/>
     <w:rsid w:val="00115C3E"/>
     <w:rsid w:val="00116DC3"/>
     <w:rsid w:val="001174C2"/>
     <w:rsid w:val="001179C4"/>
     <w:rsid w:val="001241F9"/>
     <w:rsid w:val="00125162"/>
     <w:rsid w:val="001305D7"/>
     <w:rsid w:val="00132679"/>
     <w:rsid w:val="0013576B"/>
     <w:rsid w:val="00141919"/>
     <w:rsid w:val="00141A46"/>
     <w:rsid w:val="00151EE1"/>
     <w:rsid w:val="0015430B"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="00156DAA"/>
     <w:rsid w:val="00157F18"/>
     <w:rsid w:val="001627AB"/>
     <w:rsid w:val="00164613"/>
     <w:rsid w:val="00170753"/>
@@ -35053,50 +35093,51 @@
     <w:rsid w:val="005740A0"/>
     <w:rsid w:val="00575E24"/>
     <w:rsid w:val="005762E3"/>
     <w:rsid w:val="00582A1B"/>
     <w:rsid w:val="00583EFE"/>
     <w:rsid w:val="00584FEF"/>
     <w:rsid w:val="005876D1"/>
     <w:rsid w:val="00590C85"/>
     <w:rsid w:val="005A13F0"/>
     <w:rsid w:val="005A5C04"/>
     <w:rsid w:val="005A7047"/>
     <w:rsid w:val="005B17FE"/>
     <w:rsid w:val="005B6600"/>
     <w:rsid w:val="005B6D1D"/>
     <w:rsid w:val="005C0BEA"/>
     <w:rsid w:val="005C4CA4"/>
     <w:rsid w:val="005D0173"/>
     <w:rsid w:val="005D7CA7"/>
     <w:rsid w:val="005E0010"/>
     <w:rsid w:val="005E3FDC"/>
     <w:rsid w:val="005E4B8B"/>
     <w:rsid w:val="005F0060"/>
     <w:rsid w:val="005F228A"/>
     <w:rsid w:val="005F7B74"/>
     <w:rsid w:val="0060284B"/>
+    <w:rsid w:val="006111AE"/>
     <w:rsid w:val="006132F1"/>
     <w:rsid w:val="00613843"/>
     <w:rsid w:val="00613ADE"/>
     <w:rsid w:val="00615633"/>
     <w:rsid w:val="00626913"/>
     <w:rsid w:val="00627D27"/>
     <w:rsid w:val="00627D69"/>
     <w:rsid w:val="00631DC6"/>
     <w:rsid w:val="0063290D"/>
     <w:rsid w:val="00637C44"/>
     <w:rsid w:val="00641D1E"/>
     <w:rsid w:val="00651A40"/>
     <w:rsid w:val="00655026"/>
     <w:rsid w:val="006557C9"/>
     <w:rsid w:val="006562E9"/>
     <w:rsid w:val="00660041"/>
     <w:rsid w:val="00662F2B"/>
     <w:rsid w:val="00666F98"/>
     <w:rsid w:val="0067146C"/>
     <w:rsid w:val="00671E7E"/>
     <w:rsid w:val="00672C85"/>
     <w:rsid w:val="00673054"/>
     <w:rsid w:val="006757A8"/>
     <w:rsid w:val="00675DB3"/>
     <w:rsid w:val="00685C9A"/>
@@ -35529,79 +35570,80 @@
     <w:rsid w:val="00F23743"/>
     <w:rsid w:val="00F313A8"/>
     <w:rsid w:val="00F319A1"/>
     <w:rsid w:val="00F344E9"/>
     <w:rsid w:val="00F35E62"/>
     <w:rsid w:val="00F47084"/>
     <w:rsid w:val="00F52492"/>
     <w:rsid w:val="00F5645E"/>
     <w:rsid w:val="00F61996"/>
     <w:rsid w:val="00F723AA"/>
     <w:rsid w:val="00F73F9E"/>
     <w:rsid w:val="00F76E1C"/>
     <w:rsid w:val="00F86B3B"/>
     <w:rsid w:val="00F928C2"/>
     <w:rsid w:val="00F9472C"/>
     <w:rsid w:val="00FA1C72"/>
     <w:rsid w:val="00FA275A"/>
     <w:rsid w:val="00FA4517"/>
     <w:rsid w:val="00FA457B"/>
     <w:rsid w:val="00FA5A68"/>
     <w:rsid w:val="00FA6EB1"/>
     <w:rsid w:val="00FB1AE1"/>
     <w:rsid w:val="00FB2513"/>
     <w:rsid w:val="00FB4923"/>
     <w:rsid w:val="00FB6550"/>
+    <w:rsid w:val="00FB7799"/>
     <w:rsid w:val="00FC3A83"/>
     <w:rsid w:val="00FC5A21"/>
     <w:rsid w:val="00FC6E5B"/>
     <w:rsid w:val="00FD0B6B"/>
     <w:rsid w:val="00FD247A"/>
     <w:rsid w:val="00FD3A84"/>
     <w:rsid w:val="00FD3E83"/>
     <w:rsid w:val="00FD52DA"/>
     <w:rsid w:val="00FE0926"/>
     <w:rsid w:val="00FE6428"/>
     <w:rsid w:val="00FF71B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="148481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1C9582E6"/>
   <w15:docId w15:val="{243B0E48-8748-4A31-82CD-FA3CF470B4CC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -37528,82 +37570,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{166E5582-2BA1-4EC8-AF75-34E1C41C1E9B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{209A48F9-152E-4F43-8C61-2971A4661714}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>44934</Characters>
+  <Pages>1</Pages>
+  <Words>7895</Words>
+  <Characters>45002</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>374</Lines>
+  <Lines>375</Lines>
   <Paragraphs>105</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>52711</CharactersWithSpaces>
+  <CharactersWithSpaces>52792</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Златкин Серафим Анатольевич</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>