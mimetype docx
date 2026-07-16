--- v0 (2025-12-05)
+++ v1 (2026-07-16)
@@ -110,52 +110,52 @@
         <w:pStyle w:val="a9"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>(кредитные организации)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68DEA830" w14:textId="77777777" w:rsidR="00FD4053" w:rsidRPr="00CE2BFD" w:rsidRDefault="00FD4053" w:rsidP="00FD4053">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="0" w:name="_Toc488759363" w:displacedByCustomXml="next"/>
-    <w:bookmarkStart w:id="1" w:name="_Toc125316762" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="0" w:name="_Toc125316762" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="1" w:name="_Toc488759363" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
           <w:caps/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:id w:val="1152795354"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="40E72509" w14:textId="77777777" w:rsidR="00FD4053" w:rsidRPr="00CE2BFD" w:rsidRDefault="00FD4053" w:rsidP="00FD4053">
@@ -266,51 +266,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7DEFA472" w14:textId="30B7149B" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="7DEFA472" w14:textId="30B7149B" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316763" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Общие положения</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -337,51 +337,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D84AE56" w14:textId="298387CD" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="6D84AE56" w14:textId="298387CD" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316764" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Требования к кандидату</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -409,51 +409,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1620FC13" w14:textId="7ABA62E9" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="1620FC13" w14:textId="7ABA62E9" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316765" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Подключение к ЛКУ</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -480,51 +480,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0A732EDC" w14:textId="73210CBF" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="0A732EDC" w14:textId="73210CBF" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316766" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Досье Участника торгов и клиринга</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -551,51 +551,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7FD96C1C" w14:textId="5145855D" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="7FD96C1C" w14:textId="5145855D" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316767" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Доступ к Электронному документообороту (ЭДО)</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -623,51 +623,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5315653B" w14:textId="487117B5" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="5315653B" w14:textId="487117B5" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316768" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Допуск к торгам и клиринговому обслуживанию</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -695,51 +695,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76D97A66" w14:textId="7E9FCC30" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="76D97A66" w14:textId="7E9FCC30" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316769" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Технический доступ</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -767,51 +767,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="10397F76" w14:textId="2E775E33" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="10397F76" w14:textId="2E775E33" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316770" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Оформление технического доступа</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -839,51 +839,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="08DB94A2" w14:textId="623F072B" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="08DB94A2" w14:textId="623F072B" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316771" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Клиринговый терминал</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -911,51 +911,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6AE1B841" w14:textId="113C3507" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="6AE1B841" w14:textId="113C3507" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316772" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Затраты по подключению и работе на рынках</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -983,51 +983,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="706698A9" w14:textId="47A7632A" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="706698A9" w14:textId="47A7632A" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316773" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Операции с денежными средствами</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1055,51 +1055,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2AFB7FC3" w14:textId="5E75A890" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="2AFB7FC3" w14:textId="5E75A890" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316774" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Внесение денежных средств</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1127,51 +1127,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D6112C4" w14:textId="691E738D" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="0D6112C4" w14:textId="691E738D" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316775" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Вывод/Перевод денежных средств на Валютном рынке</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1199,51 +1199,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6019A226" w14:textId="66F342F0" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="6019A226" w14:textId="66F342F0" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316776" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Комиссионное вознаграждение за учет Обеспечения</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1271,51 +1271,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="526E6771" w14:textId="5E014F27" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="526E6771" w14:textId="5E014F27" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316777" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Оплата комиссионных вознаграждений</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1343,51 +1343,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="70833982" w14:textId="4743848C" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="70833982" w14:textId="4743848C" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316778" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Штрафы за неисполнение обязательств и перенос позиций</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1415,51 +1415,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="754219CC" w14:textId="4673398E" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="754219CC" w14:textId="4673398E" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316779" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Валютный рынок</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1487,51 +1487,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="03E4A4C5" w14:textId="6AD3C307" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="03E4A4C5" w14:textId="6AD3C307" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316780" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Штраф за </w:t>
             </w:r>
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
@@ -1602,51 +1602,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7591BE34" w14:textId="2D149A72" w:rsidR="00033347" w:rsidRDefault="004F0CD9">
+        <w:p w14:paraId="7591BE34" w14:textId="2D149A72" w:rsidR="00033347" w:rsidRDefault="00D93731">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125316781" w:history="1">
             <w:r w:rsidR="00033347" w:rsidRPr="00C4515B">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Торговые и клиринговые отчеты</w:t>
             </w:r>
             <w:r w:rsidR="00033347">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1694,51 +1694,51 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="07FF12B7" w14:textId="733ACA46" w:rsidR="00FD4053" w:rsidRPr="00960BA2" w:rsidRDefault="00FD4053" w:rsidP="00FD4053">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007A3C65">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5DC25BF8" w14:textId="70F4046F" w:rsidR="001357FE" w:rsidRDefault="004F0CD9" w:rsidP="00FD4053">
+        <w:p w14:paraId="5DC25BF8" w14:textId="70F4046F" w:rsidR="001357FE" w:rsidRDefault="00D93731" w:rsidP="00FD4053">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:cs="Tahoma"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4D3465BC" w14:textId="77777777" w:rsidR="00FD4053" w:rsidRPr="001357FE" w:rsidRDefault="00FD4053" w:rsidP="00FD4053"/>
     <w:p w14:paraId="092F95D2" w14:textId="77777777" w:rsidR="0088191F" w:rsidRPr="0088191F" w:rsidRDefault="0088191F" w:rsidP="00BE4265">
       <w:pPr>
         <w:pStyle w:val="12"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc125316763"/>
       <w:r w:rsidRPr="0088191F">
         <w:lastRenderedPageBreak/>
         <w:t>Общие положения</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="01935888" w14:textId="66A984FF" w:rsidR="0088191F" w:rsidRPr="00421E86" w:rsidRDefault="0088191F" w:rsidP="007A3C65">
       <w:pPr>
         <w:contextualSpacing/>
@@ -3455,73 +3455,51 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Пройти процедуру регистрации по адресу: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00BF54EB">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="002F5F" w:themeColor="hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://passport.moex.com/registration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="262626"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (для каждого сотрудника, который будет использовать ЛКУ от имени Вашей организации). Регистрация происходит анонимно, с указанием желаемого пользователем E-</w:t>
-[...21 lines deleted...]
-        <w:t>/Пароля.</w:t>
+        <w:t xml:space="preserve"> (для каждого сотрудника, который будет использовать ЛКУ от имени Вашей организации). Регистрация происходит анонимно, с указанием желаемого пользователем E-mail/Пароля.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="262626"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC24552" w14:textId="77777777" w:rsidR="006B166E" w:rsidRPr="00BF54EB" w:rsidRDefault="006B166E" w:rsidP="00D64834">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="336" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="262626"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6208,51 +6186,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">сформированное электронное письмо с финансовой отчетностью направляется на адрес электронной почты </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidRPr="00D64834">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>finreport@moex.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D64834">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75C01388" w14:textId="5D1FC47B" w:rsidR="00D64834" w:rsidRPr="00BF54EB" w:rsidRDefault="004F0CD9" w:rsidP="00D64834">
+          <w:p w14:paraId="75C01388" w14:textId="5D1FC47B" w:rsidR="00D64834" w:rsidRPr="00BF54EB" w:rsidRDefault="00D93731" w:rsidP="00D64834">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="1276"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidR="00D64834" w:rsidRPr="00D64834">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Сводная таблица требований к предоставляемой отчетности</w:t>
@@ -7381,131 +7359,123 @@
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Поскольку заключение Договора об оказании клиринговых услуг на фондовом рынке и рынке депозитов сопровождается открытием депозитного счета, необходимо оформить допуск к клиринговому обслуживанию в личном присутствии представителя клиента. </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Личное присутствие оформляется с представителем организации, являющимся Руководителя или представителем, которому организацией предоставлены доверенностью полномочия, связанные с открытием счета (заключением договора банковского счета).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06B10EB8" w14:textId="77777777" w:rsidR="00D64834" w:rsidRDefault="004F0CD9" w:rsidP="00D64834">
+          <w:p w14:paraId="06B10EB8" w14:textId="77777777" w:rsidR="00D64834" w:rsidRDefault="00D93731" w:rsidP="00D64834">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidR="00D64834" w:rsidRPr="0043073B">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Федеральный закон 115</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="518E52F4" w14:textId="77777777" w:rsidR="00D64834" w:rsidRDefault="004F0CD9" w:rsidP="00D64834">
+          <w:p w14:paraId="518E52F4" w14:textId="77777777" w:rsidR="00D64834" w:rsidRDefault="00D93731" w:rsidP="00D64834">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidR="00D64834" w:rsidRPr="0043073B">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Информационное письмо Банка России</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5C1137A0" w14:textId="77777777" w:rsidR="00D64834" w:rsidRPr="00BF54EB" w:rsidRDefault="00D64834" w:rsidP="00D64834">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7967EFDA" w14:textId="77777777" w:rsidR="00D64834" w:rsidRDefault="00D64834" w:rsidP="00D64834"/>
     <w:p w14:paraId="23698285" w14:textId="77777777" w:rsidR="00D64834" w:rsidRDefault="00D64834" w:rsidP="00D64834">
       <w:r>
         <w:t xml:space="preserve">Примечание - Документы на бумажном носителе направляются </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
         <w:t>по адресу:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
-        <w:t xml:space="preserve">125009 Москва, пер. Большой </w:t>
-[...7 lines deleted...]
-        <w:t>, д. 13</w:t>
+        <w:t>125009 Москва, пер. Большой Кисловский, д. 13</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
         <w:t>Группа «Московская Биржа»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
         <w:t>Окно приема корреспонденции №1</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21C0F9C4" w14:textId="77777777" w:rsidR="00D64834" w:rsidRPr="009110C9" w:rsidRDefault="00D64834" w:rsidP="00D64834">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:pageBreakBefore/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
@@ -7871,51 +7841,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Способ предоставления</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D64834" w:rsidRPr="00BF54EB" w14:paraId="456EE289" w14:textId="77777777" w:rsidTr="004F0CD9">
         <w:trPr>
           <w:trHeight w:val="840"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3095" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3315E511" w14:textId="77777777" w:rsidR="00D64834" w:rsidRPr="00BF54EB" w:rsidRDefault="004F0CD9" w:rsidP="004F0CD9">
+          <w:p w14:paraId="3315E511" w14:textId="77777777" w:rsidR="00D64834" w:rsidRPr="00BF54EB" w:rsidRDefault="00D93731" w:rsidP="004F0CD9">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:tooltip="Скачать" w:history="1">
               <w:r w:rsidR="00D64834">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:spacing w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Заявление на создание СКПЭП</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -8362,51 +8332,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="31BD478E" w14:textId="77777777" w:rsidR="00D64834" w:rsidRPr="009E5DF5" w:rsidRDefault="00D64834" w:rsidP="004F0CD9">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="599"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D64834" w:rsidRPr="00BF54EB" w14:paraId="2B5003FC" w14:textId="77777777" w:rsidTr="004F0CD9">
         <w:trPr>
           <w:trHeight w:val="945"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49F57457" w14:textId="77777777" w:rsidR="00D64834" w:rsidRDefault="004F0CD9" w:rsidP="004F0CD9">
+          <w:p w14:paraId="49F57457" w14:textId="77777777" w:rsidR="00D64834" w:rsidRDefault="00D93731" w:rsidP="004F0CD9">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:tooltip="Скачать" w:history="1">
               <w:r w:rsidR="00D64834">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:spacing w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Доверенность на владельца СКПЭП</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D64834">
@@ -8669,51 +8639,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D64834" w:rsidRPr="00BF54EB" w14:paraId="76387D87" w14:textId="77777777" w:rsidTr="004F0CD9">
         <w:trPr>
           <w:trHeight w:val="1234"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37B59E82" w14:textId="77777777" w:rsidR="00D64834" w:rsidRPr="00BF54EB" w:rsidRDefault="004F0CD9" w:rsidP="004F0CD9">
+          <w:p w14:paraId="37B59E82" w14:textId="77777777" w:rsidR="00D64834" w:rsidRPr="00BF54EB" w:rsidRDefault="00D93731" w:rsidP="004F0CD9">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r w:rsidR="00D64834" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Доверенность на пользователя СКПЭП на подписание электронной подписью электронных документов</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D64834" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -9176,69 +9146,51 @@
       </w:r>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> на той же машине, где предполагается установить ПО для работы в СЭД Биржи), Вы можете </w:t>
       </w:r>
       <w:bookmarkStart w:id="18" w:name="_Hlk29920667"/>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">обращаться к Администратору СЭД </w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>по тел. +7 (495) 363-32-32 (доб.1110) или e-</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">по тел. +7 (495) 363-32-32 (доб.1110) или e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00E94D9A">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>pki@moex.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D5F7AD7" w14:textId="77777777" w:rsidR="00D64834" w:rsidRDefault="00D64834" w:rsidP="00D64834">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
@@ -9448,51 +9400,51 @@
           <w:p w14:paraId="01CBDAE3" w14:textId="77777777" w:rsidR="00D64834" w:rsidRPr="00BF54EB" w:rsidRDefault="00D64834" w:rsidP="004F0CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0498F63C" w14:textId="77777777" w:rsidR="00D64834" w:rsidRPr="00BF54EB" w:rsidRDefault="004F0CD9" w:rsidP="004F0CD9">
+          <w:p w14:paraId="0498F63C" w14:textId="77777777" w:rsidR="00D64834" w:rsidRPr="00BF54EB" w:rsidRDefault="00D93731" w:rsidP="004F0CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:tooltip="Перейти" w:history="1">
               <w:r w:rsidR="00D64834" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Договор об оказании услуг по проведению организованных торгов (Приложение 01 к Правилам допуска)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D64834" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -9612,51 +9564,51 @@
           <w:p w14:paraId="73BFF7CD" w14:textId="77777777" w:rsidR="00D64834" w:rsidRPr="00BF54EB" w:rsidRDefault="00D64834" w:rsidP="004F0CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26925674" w14:textId="77777777" w:rsidR="00D64834" w:rsidRPr="00BF54EB" w:rsidRDefault="004F0CD9" w:rsidP="004F0CD9">
+          <w:p w14:paraId="26925674" w14:textId="77777777" w:rsidR="00D64834" w:rsidRPr="00BF54EB" w:rsidRDefault="00D93731" w:rsidP="004F0CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidR="00D64834" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Договор об оказании клиринговых услуг</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D64834" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -9713,51 +9665,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="21" w:name="_Hlk31618662"/>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6753E1E4" w14:textId="77777777" w:rsidR="00D64834" w:rsidRPr="00BF54EB" w:rsidRDefault="004F0CD9" w:rsidP="004F0CD9">
+          <w:p w14:paraId="6753E1E4" w14:textId="77777777" w:rsidR="00D64834" w:rsidRPr="00BF54EB" w:rsidRDefault="00D93731" w:rsidP="004F0CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:tooltip="Перейти" w:history="1">
               <w:r w:rsidR="00D64834" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Договор о предоставлении интегрированного технологического сервиса</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D64834" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -10024,51 +9976,51 @@
           <w:p w14:paraId="41FC66E2" w14:textId="77777777" w:rsidR="00D64834" w:rsidRPr="00BF54EB" w:rsidRDefault="00D64834" w:rsidP="004F0CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1D812E" w14:textId="77777777" w:rsidR="00D64834" w:rsidRPr="00BF54EB" w:rsidRDefault="004F0CD9" w:rsidP="004F0CD9">
+          <w:p w14:paraId="0B1D812E" w14:textId="77777777" w:rsidR="00D64834" w:rsidRPr="00BF54EB" w:rsidRDefault="00D93731" w:rsidP="004F0CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidR="00D64834">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:color w:val="336699"/>
                   <w:u w:val="none"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Запрос на открытие Торгово-клирингового счета для заключения депозитных договоров</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D64834">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -10329,59 +10281,51 @@
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="395"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="134103CA" w14:textId="77777777" w:rsidR="00D64834" w:rsidRDefault="00D64834" w:rsidP="00D64834"/>
     <w:p w14:paraId="5CD87A9A" w14:textId="60577F0C" w:rsidR="00D64834" w:rsidRDefault="00D64834" w:rsidP="00D64834">
       <w:r>
         <w:t xml:space="preserve">Примечание - Документы на бумажном носителе направляются </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
         <w:t>по адресу:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
-        <w:t xml:space="preserve">125009 Москва, пер. Большой </w:t>
-[...7 lines deleted...]
-        <w:t>, д. 13</w:t>
+        <w:t>125009 Москва, пер. Большой Кисловский, д. 13</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
         <w:t>Группа «Московская Биржа»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
         <w:t>Окно приема корреспонденции №1</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E246180" w14:textId="77777777" w:rsidR="00104EE7" w:rsidRPr="008517C6" w:rsidRDefault="00104EE7" w:rsidP="000861B4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
@@ -10424,51 +10368,51 @@
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Оформление технического доступа</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="2E7F222B" w14:textId="6D7A5D30" w:rsidR="00A22331" w:rsidRDefault="00A22331" w:rsidP="00520302">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Для получения технического доступа воспользуйтесь порталом самообслуживания в ЛКУ «Управление идентификаторами».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0CC6A7" w14:textId="4D937F15" w:rsidR="00A22331" w:rsidRDefault="004F0CD9" w:rsidP="00520302">
+    <w:p w14:paraId="2C0CC6A7" w14:textId="4D937F15" w:rsidR="00A22331" w:rsidRDefault="00D93731" w:rsidP="00520302">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId50" w:tooltip="Скачать" w:history="1">
         <w:r w:rsidR="00A22331">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Руководство пользователя раздела «Управление идентификаторами» Личного кабинета Участника</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A22331">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11221,160 +11165,136 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">зарегистрированный в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rStyle w:val="af2"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Moex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rStyle w:val="af2"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> Passport:</w:t>
       </w:r>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidRPr="002539D6">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://passport.moex.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FE5EE7B" w14:textId="17B1DC15" w:rsidR="00A22331" w:rsidRPr="004F0CD9" w:rsidRDefault="004F0CD9" w:rsidP="008306B9">
+    <w:p w14:paraId="6FE5EE7B" w14:textId="17B1DC15" w:rsidR="00A22331" w:rsidRPr="004F0CD9" w:rsidRDefault="00D93731" w:rsidP="008306B9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="002F5F" w:themeColor="hyperlink"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidR="008306B9" w:rsidRPr="002539D6">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Клиринговый терминал в примерах (Презентация)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkStart w:id="28" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="24BC88F1" w14:textId="77814B9F" w:rsidR="00ED49B8" w:rsidRDefault="00ED49B8" w:rsidP="007F1FC9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21AEA47B" w14:textId="77777777" w:rsidR="0070153D" w:rsidRPr="00CE2BFD" w:rsidRDefault="00B917C6" w:rsidP="000861B4">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc125316772"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc125316772"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Затраты по </w:t>
       </w:r>
       <w:r w:rsidR="003A145A" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>подключению и работе на рынках</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="00EF2BD6">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="30" w:name="_Hlk57642439"/>
+    <w:bookmarkStart w:id="29" w:name="_Hlk57642439"/>
     <w:p w14:paraId="1584551E" w14:textId="77777777" w:rsidR="00D64834" w:rsidRDefault="009F246A" w:rsidP="009F246A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK "http://fs.moex.com/files/8847" \o "Перейти" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00CD098D" w:rsidRPr="002F2237">
         <w:rPr>
@@ -11426,51 +11346,51 @@
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CE1126"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34D94CAE" w14:textId="77777777" w:rsidR="00BE3DF7" w:rsidRPr="00DD4B02" w:rsidRDefault="00BE3DF7" w:rsidP="004F0CD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="31" w:name="_Hlk41920175"/>
+            <w:bookmarkStart w:id="30" w:name="_Hlk41920175"/>
             <w:r w:rsidRPr="00DD4B02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CE1126"/>
@@ -12955,97 +12875,97 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Оборотная комиссия за сделки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E86704F" w14:textId="77777777" w:rsidR="00BE3DF7" w:rsidRPr="00DD4B02" w:rsidRDefault="004F0CD9" w:rsidP="004F0CD9">
+          <w:p w14:paraId="2E86704F" w14:textId="77777777" w:rsidR="00BE3DF7" w:rsidRPr="00DD4B02" w:rsidRDefault="00D93731" w:rsidP="004F0CD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r w:rsidR="00BE3DF7" w:rsidRPr="00DD4B02">
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:color w:val="000000"/>
                   <w:kern w:val="24"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Тарифы — Московская Биржа | Рынки</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="768F65EE" w14:textId="77777777" w:rsidR="00BE3DF7" w:rsidRPr="00DD4B02" w:rsidRDefault="004F0CD9" w:rsidP="004F0CD9">
+          <w:p w14:paraId="768F65EE" w14:textId="77777777" w:rsidR="00BE3DF7" w:rsidRPr="00DD4B02" w:rsidRDefault="00D93731" w:rsidP="004F0CD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r w:rsidR="00BE3DF7" w:rsidRPr="00DD4B02">
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:color w:val="000000"/>
                   <w:kern w:val="24"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Тарифы по депозитам с Центральным контрагентом — Московская Биржа | Рынки</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14858,673 +14778,329 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EE38214" w14:textId="77777777" w:rsidR="00BE3DF7" w:rsidRPr="00DD4B02" w:rsidRDefault="00BE3DF7" w:rsidP="004F0CD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3DF7" w:rsidRPr="00DD4B02" w14:paraId="72C6CA28" w14:textId="77777777" w:rsidTr="004F0CD9">
+      <w:tr w:rsidR="00DB65DE" w:rsidRPr="00DD4B02" w14:paraId="72C6CA28" w14:textId="77777777" w:rsidTr="00F02F64">
         <w:trPr>
-          <w:trHeight w:val="659"/>
+          <w:trHeight w:val="1155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EE60D05" w14:textId="77777777" w:rsidR="00BE3DF7" w:rsidRPr="00653FCD" w:rsidRDefault="00BE3DF7" w:rsidP="00BE3DF7">
+          <w:p w14:paraId="5751F8EA" w14:textId="107BD589" w:rsidR="00DB65DE" w:rsidRPr="00DB65DE" w:rsidRDefault="00DB65DE" w:rsidP="004F0CD9">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00653FCD">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Электронный документооборот (ЭДО):</w:t>
             </w:r>
-          </w:p>
-[...68 lines deleted...]
-          <w:p w14:paraId="7EC71F77" w14:textId="77777777" w:rsidR="00BE3DF7" w:rsidRPr="00DD4B02" w:rsidRDefault="00BE3DF7" w:rsidP="00BE3DF7">
+            <w:bookmarkStart w:id="32" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="32"/>
+          </w:p>
+          <w:p w14:paraId="7EC71F77" w14:textId="77777777" w:rsidR="00DB65DE" w:rsidRPr="00DD4B02" w:rsidRDefault="00DB65DE" w:rsidP="00BE3DF7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="835"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD4B02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Изготовление ключа (единовременно)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="380F1F1A" w14:textId="77777777" w:rsidR="00BE3DF7" w:rsidRPr="00DD4B02" w:rsidRDefault="00BE3DF7" w:rsidP="004F0CD9">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="380F1F1A" w14:textId="646A4505" w:rsidR="00DB65DE" w:rsidRPr="00DD4B02" w:rsidRDefault="00DB65DE" w:rsidP="0027758D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>2 300</w:t>
+              <w:t>5 300</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD4B02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ₽ </w:t>
+              <w:t xml:space="preserve"> ₽</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3729007D" w14:textId="77777777" w:rsidR="00BE3DF7" w:rsidRPr="00DD4B02" w:rsidRDefault="00BE3DF7" w:rsidP="004F0CD9">
+          <w:p w14:paraId="3729007D" w14:textId="3A6A64E2" w:rsidR="00DB65DE" w:rsidRPr="00DD4B02" w:rsidRDefault="00DB65DE" w:rsidP="00D54441">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001663EA">
+            <w:r w:rsidRPr="00DD4B02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>В случае отсутствия денежных средств на РК обязательства переносятся на следующий день со штрафом (по рублям 2 ключевых</w:t>
-[...32 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B047F4C" w14:textId="77777777" w:rsidR="00BE3DF7" w:rsidRPr="00DD4B02" w:rsidRDefault="00BE3DF7" w:rsidP="004F0CD9">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="3B047F4C" w14:textId="753712DC" w:rsidR="00DB65DE" w:rsidRPr="00DD4B02" w:rsidRDefault="00DB65DE" w:rsidP="0055145E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD4B02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ежемесячно</w:t>
+              <w:t>ежегодно</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36944FD1" w14:textId="77777777" w:rsidR="00BE3DF7" w:rsidRPr="00DD4B02" w:rsidRDefault="00BE3DF7" w:rsidP="004F0CD9">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="36944FD1" w14:textId="49B3EFD9" w:rsidR="00DB65DE" w:rsidRPr="00DD4B02" w:rsidRDefault="00DB65DE" w:rsidP="00F02F64">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD4B02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>списывается с основного РК</w:t>
-[...21 lines deleted...]
-              <w:t>не позднее 5-ого числа месяца, следующего за отчетным</w:t>
+              <w:t>счет на оплату</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3DF7" w:rsidRPr="00DD4B02" w14:paraId="31687648" w14:textId="77777777" w:rsidTr="004F0CD9">
-[...213 lines deleted...]
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:tbl>
     <w:p w14:paraId="68EDF5CD" w14:textId="5FC4A1E9" w:rsidR="00CD098D" w:rsidRDefault="00CD098D" w:rsidP="009F246A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p w14:paraId="61053392" w14:textId="77777777" w:rsidR="0070153D" w:rsidRPr="00A82E91" w:rsidRDefault="0070153D" w:rsidP="00A82E91">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F98604D" w14:textId="77777777" w:rsidR="00936B51" w:rsidRPr="00CE2BFD" w:rsidRDefault="00936B51" w:rsidP="00936B51">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc125316773"/>
@@ -15785,119 +15361,119 @@
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Реквизиты для зачисления денежных средств на всех рынках</w:t>
       </w:r>
       <w:r w:rsidRPr="00421E86">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00421E86">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED45A36" w14:textId="599E70FC" w:rsidR="0060048A" w:rsidRPr="00421E86" w:rsidRDefault="004F0CD9" w:rsidP="00DB3CDD">
+    <w:p w14:paraId="3ED45A36" w14:textId="599E70FC" w:rsidR="0060048A" w:rsidRPr="00421E86" w:rsidRDefault="00D93731" w:rsidP="00DB3CDD">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidR="00DB3CDD" w:rsidRPr="00421E86">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/02080304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6BCA155A" w14:textId="77777777" w:rsidR="00DB3CDD" w:rsidRPr="00421E86" w:rsidRDefault="00DB3CDD" w:rsidP="00DB3CDD">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="656CC5F0" w14:textId="77777777" w:rsidR="00DB3CDD" w:rsidRPr="00421E86" w:rsidRDefault="004F0CD9" w:rsidP="00D64834">
+    <w:p w14:paraId="656CC5F0" w14:textId="77777777" w:rsidR="00DB3CDD" w:rsidRPr="00421E86" w:rsidRDefault="00D93731" w:rsidP="00D64834">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId65" w:history="1"/>
       <w:r w:rsidR="0060048A" w:rsidRPr="00421E86">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Более подробную информацию по внесению обеспечения </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73959345" w14:textId="0F64C6AD" w:rsidR="0060048A" w:rsidRPr="00421E86" w:rsidRDefault="004F0CD9" w:rsidP="00DB3CDD">
+    <w:p w14:paraId="73959345" w14:textId="0F64C6AD" w:rsidR="0060048A" w:rsidRPr="00421E86" w:rsidRDefault="00D93731" w:rsidP="00DB3CDD">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidR="00DB3CDD" w:rsidRPr="00421E86">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/02080301</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2826936C" w14:textId="77777777" w:rsidR="0091001F" w:rsidRPr="00421E86" w:rsidRDefault="0091001F" w:rsidP="00DB3CDD">
@@ -15960,51 +15536,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Возврат денежных средств, учитываемых в качестве Обеспечения по Расчетному коду Участника клиринга, а также перевод денежных средств между </w:t>
       </w:r>
       <w:r w:rsidRPr="00421E86">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Расчетными кодами</w:t>
       </w:r>
       <w:r w:rsidRPr="00421E86">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществляется в Клиринговом терминале.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46082E22" w14:textId="77777777" w:rsidR="006B4953" w:rsidRPr="00421E86" w:rsidRDefault="004F0CD9" w:rsidP="006B4953">
+    <w:p w14:paraId="46082E22" w14:textId="77777777" w:rsidR="006B4953" w:rsidRPr="00421E86" w:rsidRDefault="00D93731" w:rsidP="006B4953">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidR="006B4953" w:rsidRPr="00421E86">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Клиринговый терминал в примерах (Презентация)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="42DEB8C0" w14:textId="5130C792" w:rsidR="006B4953" w:rsidRPr="00421E86" w:rsidRDefault="006B4953" w:rsidP="00FA603F">
@@ -16151,91 +15727,91 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Точная сумма комиссии, подлежащей списанию, отражается в Отчете о комиссионных вознаграждениях ССХ10. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DBC4146" w14:textId="4E216EAB" w:rsidR="00F557CC" w:rsidRPr="00421E86" w:rsidRDefault="00F557CC" w:rsidP="00F557CC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00421E86">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Более подробную информацию о комиссии за учет Обеспечения и ставках можно найти по ссылке: </w:t>
       </w:r>
       <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidRPr="00421E86">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/02080101</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004C1662" w:rsidRPr="00421E86">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73FF3B90" w14:textId="77777777" w:rsidR="00437EF7" w:rsidRPr="00421E86" w:rsidRDefault="00437EF7" w:rsidP="00437EF7">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc125316777"/>
       <w:r w:rsidRPr="00421E86">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Оплата комиссионных вознаграждений</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidRPr="00421E86">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219CF2BC" w14:textId="77777777" w:rsidR="00437EF7" w:rsidRPr="00421E86" w:rsidRDefault="00437EF7" w:rsidP="00437EF7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00421E86">
         <w:rPr>
@@ -16643,77 +16219,77 @@
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Часть I. Общая часть</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00421E86">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил клиринга</w:t>
       </w:r>
       <w:r w:rsidR="00D97FE3" w:rsidRPr="00421E86">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B02026" w14:textId="67D94143" w:rsidR="00720FF7" w:rsidRPr="00421E86" w:rsidRDefault="004F0CD9" w:rsidP="00022BE9">
+    <w:p w14:paraId="71B02026" w14:textId="67D94143" w:rsidR="00720FF7" w:rsidRPr="00421E86" w:rsidRDefault="00D93731" w:rsidP="00022BE9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="002F5F" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId74" w:history="1">
         <w:r w:rsidR="00022BE9" w:rsidRPr="00421E86">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="002F5F" w:themeColor="accent1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/020801</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BEB87D8" w14:textId="609A07EB" w:rsidR="00022BE9" w:rsidRPr="00421E86" w:rsidRDefault="004F0CD9" w:rsidP="00022BE9">
+    <w:p w14:paraId="1BEB87D8" w14:textId="609A07EB" w:rsidR="00022BE9" w:rsidRPr="00421E86" w:rsidRDefault="00D93731" w:rsidP="00022BE9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="175D8C" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId75" w:history="1">
         <w:hyperlink r:id="rId76" w:history="1">
           <w:r w:rsidR="00022BE9" w:rsidRPr="00421E86">
             <w:rPr>
               <w:rStyle w:val="a6"/>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Значения штрафных ставок за cut-off time</w:t>
           </w:r>
         </w:hyperlink>
         <w:r w:rsidR="00022BE9" w:rsidRPr="00421E86">
           <w:rPr>
@@ -17025,61 +16601,61 @@
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007F4369" w:rsidRPr="007D6341" w:rsidSect="009F65FE">
       <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1133" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CA22470" w14:textId="77777777" w:rsidR="004F0CD9" w:rsidRDefault="004F0CD9" w:rsidP="00796BCA">
+    <w:p w14:paraId="6F0AED64" w14:textId="77777777" w:rsidR="00D93731" w:rsidRDefault="00D93731" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="282C1B33" w14:textId="77777777" w:rsidR="004F0CD9" w:rsidRDefault="004F0CD9" w:rsidP="00796BCA">
+    <w:p w14:paraId="2FBC6EAB" w14:textId="77777777" w:rsidR="00D93731" w:rsidRDefault="00D93731" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -17106,50 +16682,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Device Font 10cpi"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="331CC833" w14:textId="6C562F64" w:rsidR="004F0CD9" w:rsidRDefault="004F0CD9">
     <w:pPr>
       <w:pStyle w:val="aff5"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41650D5C" wp14:editId="5CBE49FA">
           <wp:extent cx="1771650" cy="628650"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="6" name="Рисунок 6"/>
           <wp:cNvGraphicFramePr>
@@ -17168,61 +16745,61 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1771650" cy="628650"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2ED8300B" w14:textId="77777777" w:rsidR="004F0CD9" w:rsidRDefault="004F0CD9" w:rsidP="00796BCA">
+    <w:p w14:paraId="09B42C3B" w14:textId="77777777" w:rsidR="00D93731" w:rsidRDefault="00D93731" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46765913" w14:textId="77777777" w:rsidR="004F0CD9" w:rsidRDefault="004F0CD9" w:rsidP="00796BCA">
+    <w:p w14:paraId="192FA450" w14:textId="77777777" w:rsidR="00D93731" w:rsidRDefault="00D93731" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2415BFBB" w14:textId="77777777" w:rsidR="004F0CD9" w:rsidRPr="00787378" w:rsidRDefault="004F0CD9" w:rsidP="00D64834">
       <w:pPr>
         <w:pStyle w:val="affc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="affe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Возможно</w:t>
@@ -17296,93 +16873,93 @@
     <w:p w14:paraId="24E6C7F1" w14:textId="77777777" w:rsidR="004F0CD9" w:rsidRPr="00D97252" w:rsidRDefault="004F0CD9" w:rsidP="00D64834">
       <w:pPr>
         <w:pStyle w:val="affc"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="0F8E708A" w14:textId="77777777" w:rsidR="004F0CD9" w:rsidRDefault="004F0CD9" w:rsidP="00BE3DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="affe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="_Hlk128872549"/>
+      <w:bookmarkStart w:id="31" w:name="_Hlk128872549"/>
       <w:r>
         <w:t>По итогам совершения сделок спот и сделок фикс в течение календарного квартала, но не ранее, чем через два последовательных календарных квартала, начиная с квартала, в котором участник торгов получил допуск к торгам, с Участника торгов взимается минимальное комиссионное вознаграждение за организацию торгов (абонентская плата).</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="66802371" w14:textId="77777777" w:rsidR="004F0CD9" w:rsidRPr="00DB6755" w:rsidRDefault="004F0CD9" w:rsidP="00BE3DF7">
+    <w:p w14:paraId="66802371" w14:textId="77777777" w:rsidR="004F0CD9" w:rsidRPr="00DB6755" w:rsidRDefault="00D93731" w:rsidP="00BE3DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId2" w:tooltip="Перейти" w:history="1">
-        <w:r w:rsidRPr="002F2237">
+        <w:r w:rsidR="004F0CD9" w:rsidRPr="002F2237">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Тариф</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="004F0CD9">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>ов</w:t>
         </w:r>
-        <w:r w:rsidRPr="002F2237">
+        <w:r w:rsidR="004F0CD9" w:rsidRPr="002F2237">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> ПАО Московская Биржа при совершении сделок с иностранной валютой</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5CDC8090" w14:textId="77777777" w:rsidR="004F0CD9" w:rsidRDefault="004F0CD9" w:rsidP="00BE3DF7">
       <w:pPr>
         <w:pStyle w:val="affc"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="123CFE57" w14:textId="77777777" w:rsidR="004F0CD9" w:rsidRDefault="004F0CD9" w:rsidP="00BE3DF7">
       <w:pPr>
         <w:pStyle w:val="affc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="affe"/>
         </w:rPr>
@@ -20424,64 +20001,64 @@
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="65537"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF2617"/>
     <w:rsid w:val="00005417"/>
     <w:rsid w:val="000072FD"/>
     <w:rsid w:val="0001237F"/>
     <w:rsid w:val="00022BE9"/>
     <w:rsid w:val="00023019"/>
@@ -21085,57 +20662,59 @@
     <w:rsid w:val="00D17444"/>
     <w:rsid w:val="00D21A8D"/>
     <w:rsid w:val="00D22955"/>
     <w:rsid w:val="00D31BB2"/>
     <w:rsid w:val="00D35323"/>
     <w:rsid w:val="00D4171A"/>
     <w:rsid w:val="00D4524D"/>
     <w:rsid w:val="00D466D6"/>
     <w:rsid w:val="00D46C8E"/>
     <w:rsid w:val="00D473F1"/>
     <w:rsid w:val="00D53819"/>
     <w:rsid w:val="00D60A3C"/>
     <w:rsid w:val="00D61B7E"/>
     <w:rsid w:val="00D64834"/>
     <w:rsid w:val="00D65E27"/>
     <w:rsid w:val="00D70240"/>
     <w:rsid w:val="00D75AE0"/>
     <w:rsid w:val="00D76BDA"/>
     <w:rsid w:val="00D77F9D"/>
     <w:rsid w:val="00D8049F"/>
     <w:rsid w:val="00D82D23"/>
     <w:rsid w:val="00D8345E"/>
     <w:rsid w:val="00D83784"/>
     <w:rsid w:val="00D83D19"/>
     <w:rsid w:val="00D8570D"/>
+    <w:rsid w:val="00D93731"/>
     <w:rsid w:val="00D94388"/>
     <w:rsid w:val="00D97FE3"/>
     <w:rsid w:val="00DA3A4A"/>
     <w:rsid w:val="00DA6A05"/>
     <w:rsid w:val="00DA7441"/>
     <w:rsid w:val="00DB051D"/>
     <w:rsid w:val="00DB3CDD"/>
+    <w:rsid w:val="00DB65DE"/>
     <w:rsid w:val="00DC1940"/>
     <w:rsid w:val="00DC27AD"/>
     <w:rsid w:val="00DC6ACE"/>
     <w:rsid w:val="00DD1C52"/>
     <w:rsid w:val="00DD543A"/>
     <w:rsid w:val="00DD6864"/>
     <w:rsid w:val="00DD7F1E"/>
     <w:rsid w:val="00DE23A9"/>
     <w:rsid w:val="00DE542B"/>
     <w:rsid w:val="00DE6D08"/>
     <w:rsid w:val="00DF1560"/>
     <w:rsid w:val="00DF3973"/>
     <w:rsid w:val="00DF3A98"/>
     <w:rsid w:val="00DF5641"/>
     <w:rsid w:val="00DF7B4D"/>
     <w:rsid w:val="00E00160"/>
     <w:rsid w:val="00E06011"/>
     <w:rsid w:val="00E106AF"/>
     <w:rsid w:val="00E141FA"/>
     <w:rsid w:val="00E21A13"/>
     <w:rsid w:val="00E238D3"/>
     <w:rsid w:val="00E26DAD"/>
     <w:rsid w:val="00E27F65"/>
     <w:rsid w:val="00E32CB7"/>
     <w:rsid w:val="00E37499"/>
@@ -21208,51 +20787,51 @@
     <w:rsid w:val="00FF0215"/>
     <w:rsid w:val="00FF05DE"/>
     <w:rsid w:val="00FF07B3"/>
     <w:rsid w:val="00FF0BEC"/>
     <w:rsid w:val="00FF327E"/>
     <w:rsid w:val="00FF419B"/>
     <w:rsid w:val="00FF4792"/>
     <w:rsid w:val="00FF70C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="65537"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7BD5D050"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1C527506-7757-43CD-89AC-60C97DF4607A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -23511,82 +23090,82 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6">
   <b:Source>
     <b:Tag>Заполнитель1</b:Tag>
     <b:SourceType>Book</b:SourceType>
     <b:Guid>{6ADFB0FC-8610-4218-B059-10EE94B3E127}</b:Guid>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C47B41E8-D449-4F6E-A6B2-DB20D6F9D996}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65E8AB9D-F3F6-445E-B498-8C84DE5BE1B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>33196</Characters>
+  <Pages>1</Pages>
+  <Words>5784</Words>
+  <Characters>32972</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>276</Lines>
+  <Lines>274</Lines>
   <Paragraphs>77</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MOEX</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38942</CharactersWithSpaces>
+  <CharactersWithSpaces>38679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Варакина Зульфия Зифаровна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>