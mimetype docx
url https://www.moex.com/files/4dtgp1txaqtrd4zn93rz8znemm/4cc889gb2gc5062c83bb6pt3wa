--- v0 (2025-12-05)
+++ v1 (2026-09-05)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="52AE9DC2" w14:textId="0EA489DA" w:rsidR="00370545" w:rsidRPr="00CE2BFD" w:rsidRDefault="00990895" w:rsidP="00DE1F78">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="3C4953" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Допуск к </w:t>
       </w:r>
       <w:r w:rsidR="000462A3" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="3C4953" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="40"/>
         </w:rPr>
@@ -138,52 +138,52 @@
       <w:r w:rsidR="007F1FC9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D42A57">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>(профессиональные участники рынка Ценных Бумаг)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE70E92" w14:textId="77777777" w:rsidR="00F80E5D" w:rsidRPr="00CE2BFD" w:rsidRDefault="00F80E5D" w:rsidP="00A516B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="0" w:name="_Toc128872608" w:displacedByCustomXml="next"/>
-    <w:bookmarkStart w:id="1" w:name="_Toc488759363" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="0" w:name="_Toc488759363" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="1" w:name="_Toc128872608" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
           <w:caps/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:id w:val="1152795354"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="2E26AA84" w14:textId="77777777" w:rsidR="00F80E5D" w:rsidRPr="00CE2BFD" w:rsidRDefault="00F80E5D" w:rsidP="00456AD9">
@@ -292,1668 +292,1668 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="030015F8" w14:textId="11461255" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="030015F8" w14:textId="11461255" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872609" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Общие положения</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872609 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="35577EF2" w14:textId="52349DC9" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="35577EF2" w14:textId="52349DC9" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872610" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Нормативная база</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872610 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="78ADD810" w14:textId="33AE7CF0" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="78ADD810" w14:textId="33AE7CF0" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872611" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Валютный рынок</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872611 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4046DFF7" w14:textId="7ABD8575" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="4046DFF7" w14:textId="7ABD8575" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872612" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Фондовый рынок</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872612 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7A0ACDD6" w14:textId="5F03DF56" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="7A0ACDD6" w14:textId="5F03DF56" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872613" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Требования к кандидату</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872613 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0B87730C" w14:textId="472E5B7D" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="0B87730C" w14:textId="472E5B7D" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872614" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Подключение к ЛКУ</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872614 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="665540D7" w14:textId="446FB14A" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="665540D7" w14:textId="446FB14A" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872615" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Досье Участника торгов и клиринга</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872615 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6FA55BC2" w14:textId="16A7126C" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="6FA55BC2" w14:textId="16A7126C" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872616" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Доступ к Электронному документообороту (ЭДО)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872616 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="35BE11A5" w14:textId="3E7E2DDB" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="35BE11A5" w14:textId="3E7E2DDB" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872617" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Клиринговый терминал</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872617 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="57B7BDA2" w14:textId="362358AD" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="57B7BDA2" w14:textId="362358AD" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872618" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Допуск к торгам и клиринговому обслуживанию</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872618 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3EF2CFC3" w14:textId="69C77F2C" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="3EF2CFC3" w14:textId="69C77F2C" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872619" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Технический доступ</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872619 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="04193280" w14:textId="5A5C9016" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="04193280" w14:textId="5A5C9016" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872620" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Оформление технического доступа</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872620 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="55B316FD" w14:textId="4F5F86D7" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="55B316FD" w14:textId="4F5F86D7" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872621" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Затраты по подключению и работе на рынках</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872621 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5285D47B" w14:textId="59B0C446" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="5285D47B" w14:textId="59B0C446" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872622" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Операции с денежными средствами</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872622 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="73355416" w14:textId="7D0E0219" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="73355416" w14:textId="7D0E0219" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872623" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Внесение денежных средств</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872623 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5FE7D54A" w14:textId="06476B35" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="5FE7D54A" w14:textId="06476B35" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872624" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Вывод денежных средств на Валютном рынке</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872624 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5BEE571E" w14:textId="3FFF5FF1" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="5BEE571E" w14:textId="3FFF5FF1" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872625" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Вывод денежных средств на Фондовом рынке</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872625 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6190EE91" w14:textId="67742416" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="6190EE91" w14:textId="67742416" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872626" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Перевод денежных средств</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872626 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="101D1442" w14:textId="70C2328A" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="101D1442" w14:textId="70C2328A" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872627" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Комиссионное вознаграждение за учет Обеспечения</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872627 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="469EEAD0" w14:textId="71EA51A4" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="469EEAD0" w14:textId="71EA51A4" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872628" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Оплата комиссионных вознаграждений</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872628 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="59A3084D" w14:textId="054EA74D" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="59A3084D" w14:textId="054EA74D" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872629" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Штраф за </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>cut</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>off</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>time</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872629 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5E824A89" w14:textId="2E2911C0" w:rsidR="006001C0" w:rsidRDefault="006001C0">
+        <w:p w14:paraId="5E824A89" w14:textId="2E2911C0" w:rsidR="006001C0" w:rsidRDefault="00976A5E">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872630" w:history="1">
-            <w:r w:rsidRPr="00C41FA5">
+            <w:r w:rsidR="006001C0" w:rsidRPr="00C41FA5">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Торговые и клиринговые отчеты</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc128872630 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006001C0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="29A0F9F3" w14:textId="47725E6F" w:rsidR="00A92692" w:rsidRDefault="00F80E5D" w:rsidP="00A516B2">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CE2BFD">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="28"/>
             </w:rPr>
@@ -5690,104 +5690,84 @@
               </w:rPr>
               <w:t xml:space="preserve">каждый электронный файл определенного типа должен быть подписан закрытым (секретным) ключом электронной подписи уполномоченного лица Вашей организации и зашифрован на имя уполномоченного сотрудника Департамента клиринга </w:t>
             </w:r>
             <w:r w:rsidR="00E54E4F" w:rsidRPr="00EB59C7">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>НКО</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB59C7">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> НКЦ (АО) </w:t>
             </w:r>
             <w:r w:rsidR="00B66A6B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Исаева </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Исаева А.В</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB721D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E54E4F" w:rsidRPr="00EB59C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB59C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ссылка на ключ </w:t>
+            </w:r>
             <w:r w:rsidR="00B66A6B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>А.В</w:t>
-[...43 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Исаева А.В.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00EB59C7">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidR="00B33E5A">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>http</w:t>
               </w:r>
               <w:r w:rsidR="00B33E5A">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-US"/>
@@ -5855,82 +5835,82 @@
           </w:p>
           <w:p w14:paraId="06F576F0" w14:textId="1C6E1E45" w:rsidR="006253A6" w:rsidRPr="00EB59C7" w:rsidRDefault="006253A6" w:rsidP="007F1FC9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB59C7">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>сформированное электронное письмо с финансовой отчетностью направляется на адрес электронной почты finreport@moex.com</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11E07BEE" w14:textId="77777777" w:rsidR="006253A6" w:rsidRPr="00EB59C7" w:rsidRDefault="006001C0" w:rsidP="007F1FC9">
+          <w:p w14:paraId="11E07BEE" w14:textId="77777777" w:rsidR="006253A6" w:rsidRPr="00EB59C7" w:rsidRDefault="00976A5E" w:rsidP="007F1FC9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidR="006253A6" w:rsidRPr="00EB59C7">
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Сводная таблица требований к предоставляемой отчетности</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006253A6" w:rsidRPr="00EB59C7">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BFF096A" w14:textId="77777777" w:rsidR="006253A6" w:rsidRPr="00EB59C7" w:rsidRDefault="006001C0" w:rsidP="002637D7">
+          <w:p w14:paraId="6BFF096A" w14:textId="77777777" w:rsidR="006253A6" w:rsidRPr="00EB59C7" w:rsidRDefault="00976A5E" w:rsidP="002637D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="1276"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidR="006253A6" w:rsidRPr="00EB59C7">
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
@@ -6339,69 +6319,69 @@
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:object w:dxaOrig="1543" w:dyaOrig="1000" w14:anchorId="4CDBF696">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:76.5pt;height:50.25pt" o:ole="">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:76.4pt;height:50.1pt" o:ole="">
                   <v:imagedata r:id="rId29" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1739485426" r:id="rId30">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1844232571" r:id="rId30">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="_MON_1731141307"/>
             <w:bookmarkEnd w:id="16"/>
             <w:r>
               <w:object w:dxaOrig="1543" w:dyaOrig="1000" w14:anchorId="4C22EBC1">
-                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:76.5pt;height:50.25pt" o:ole="">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:76.4pt;height:50.1pt" o:ole="">
                   <v:imagedata r:id="rId31" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1739485427" r:id="rId32">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1844232572" r:id="rId32">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3240BBBC" w14:textId="77777777" w:rsidR="000A44FD" w:rsidRPr="00CE2BFD" w:rsidRDefault="000A44FD" w:rsidP="000861B4">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc128872616"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Доступ к Электронному документообороту</w:t>
       </w:r>
       <w:r w:rsidR="00AF2580" w:rsidRPr="00CE2BFD">
@@ -6481,60 +6461,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2 экз.) - без указания даты</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07342D90" w14:textId="742BC926" w:rsidR="00B80313" w:rsidRPr="00BF54EB" w:rsidRDefault="001E3F6B" w:rsidP="00B80313">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> LINK Acrobat.Document.DC "\\\\office.micex.com\\Public\\Files\\УСУ_ПМ_Общие_файлы\\ДОВЕРЕННОСТИ\\Доверенность МБ-ДВ-2023_0005 Ковалев Д.В._24.01.2023-24.01.2024.pdf" "" \a \p \f 0 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="6A66AF44">
-          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:76.5pt;height:49.5pt" o:ole="">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:76.4pt;height:49.45pt" o:ole="">
             <v:imagedata r:id="rId34" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Link" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1027" DrawAspect="Icon" r:id="rId35" UpdateMode="Always">
-[...3 lines deleted...]
-          </o:OLEObject>
         </w:object>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="190FEF89" w14:textId="77777777" w:rsidR="001B4EAA" w:rsidRPr="00BF54EB" w:rsidRDefault="001B4EAA" w:rsidP="001B4EAA">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Предоставить документы на оформление Сертификата ключа проверки электронной подписи (СКПЭП). Список документов представлен в Таблице 1.</w:t>
       </w:r>
@@ -6641,101 +6649,101 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Способ предоставления</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B4EAA" w:rsidRPr="00BF54EB" w14:paraId="4EA60978" w14:textId="77777777" w:rsidTr="005126C3">
         <w:trPr>
           <w:trHeight w:val="840"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3095" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="498DA31D" w14:textId="77777777" w:rsidR="001B4EAA" w:rsidRPr="004C7905" w:rsidRDefault="006001C0" w:rsidP="005126C3">
+          <w:p w14:paraId="498DA31D" w14:textId="77777777" w:rsidR="001B4EAA" w:rsidRPr="004C7905" w:rsidRDefault="00976A5E" w:rsidP="005126C3">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:tooltip="Скачать" w:history="1">
+            <w:hyperlink r:id="rId35" w:tooltip="Скачать" w:history="1">
               <w:r w:rsidR="001B4EAA" w:rsidRPr="004C7905">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="336699"/>
                   <w:spacing w:val="2"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Заявление на создание СКПЭП (для физического лица, действующего от имени Участника СЭД)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="59B75A63" w14:textId="77777777" w:rsidR="001B4EAA" w:rsidRPr="004C7905" w:rsidRDefault="001B4EAA" w:rsidP="005126C3">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A137369" w14:textId="77777777" w:rsidR="001B4EAA" w:rsidRPr="00BF54EB" w:rsidRDefault="006001C0" w:rsidP="005126C3">
+          <w:p w14:paraId="6A137369" w14:textId="77777777" w:rsidR="001B4EAA" w:rsidRPr="00BF54EB" w:rsidRDefault="00976A5E" w:rsidP="005126C3">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:tooltip="Скачать" w:history="1">
+            <w:hyperlink r:id="rId36" w:tooltip="Скачать" w:history="1">
               <w:r w:rsidR="001B4EAA" w:rsidRPr="004C7905">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="336699"/>
                   <w:spacing w:val="2"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Заявление на создание СКПЭП (для Участника СЭД с указанием лица, действующего на основании Устава)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001B4EAA" w:rsidRPr="00F80AE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6856,51 +6864,51 @@
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Заявление, направленное в формате </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Word</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> на адрес </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>oibd</w:t>
               </w:r>
               <w:r w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>@</w:t>
               </w:r>
               <w:r w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
@@ -7121,107 +7129,107 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E75E98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17E8D1D7" wp14:editId="59C6EE4F">
                   <wp:extent cx="4200525" cy="419100"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="2" name="Рисунок 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39"/>
+                          <a:blip r:embed="rId38"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4200525" cy="419100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="5519823C" w14:textId="7D5923F1" w:rsidR="00FA5E59" w:rsidRPr="009E5DF5" w:rsidRDefault="00FA5E59" w:rsidP="005126C3">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="599"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B4EAA" w:rsidRPr="00BF54EB" w14:paraId="325B8951" w14:textId="77777777" w:rsidTr="005126C3">
         <w:trPr>
           <w:trHeight w:val="945"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52C619FB" w14:textId="77777777" w:rsidR="001B4EAA" w:rsidRPr="004C7905" w:rsidRDefault="006001C0" w:rsidP="005126C3">
+          <w:p w14:paraId="52C619FB" w14:textId="77777777" w:rsidR="001B4EAA" w:rsidRPr="004C7905" w:rsidRDefault="00976A5E" w:rsidP="005126C3">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:tooltip="Скачать" w:history="1">
+            <w:hyperlink r:id="rId39" w:tooltip="Скачать" w:history="1">
               <w:r w:rsidR="001B4EAA" w:rsidRPr="004C7905">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="336699"/>
                   <w:spacing w:val="2"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Доверенность на владельца СКПЭП (для физического лица, действующего от имени Участника СЭД)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6903" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14DFA6C6" w14:textId="77777777" w:rsidR="001B4EAA" w:rsidRPr="00BF54EB" w:rsidRDefault="001B4EAA" w:rsidP="005126C3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="142"/>
@@ -7320,51 +7328,51 @@
           </w:p>
           <w:p w14:paraId="03D44C2A" w14:textId="77777777" w:rsidR="001B4EAA" w:rsidRPr="00BF54EB" w:rsidRDefault="001B4EAA" w:rsidP="001B4EAA">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="619"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">в формате Word на адрес </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>oibd</w:t>
               </w:r>
               <w:r w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>@</w:t>
               </w:r>
               <w:r w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
@@ -7412,61 +7420,61 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B4EAA" w:rsidRPr="00BF54EB" w14:paraId="407BDA3B" w14:textId="77777777" w:rsidTr="005126C3">
         <w:trPr>
           <w:trHeight w:val="1234"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CAFC3EA" w14:textId="77777777" w:rsidR="001B4EAA" w:rsidRPr="00BF54EB" w:rsidRDefault="006001C0" w:rsidP="005126C3">
+          <w:p w14:paraId="7CAFC3EA" w14:textId="77777777" w:rsidR="001B4EAA" w:rsidRPr="00BF54EB" w:rsidRDefault="00976A5E" w:rsidP="005126C3">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidR="001B4EAA" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Доверенность на пользователя СКПЭП на подписание электронной подписью электронных документов</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001B4EAA" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (при необходимости предоставлять документы в адрес МБ и НКЦ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6903" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
@@ -7567,93 +7575,309 @@
               <w:t>На бумажном носителе:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B2FD9F8" w14:textId="77777777" w:rsidR="0046203D" w:rsidRPr="00BF54EB" w:rsidRDefault="0046203D" w:rsidP="001B4EAA">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:ind w:left="619" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">заверенная Руководителем или иным уполномоченным лицом организации с печатью организации или нотариально, либо заверенная собственноручной подписью, когда на пользователя не предполагается оформлять </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Доверенность на пользователя СКПЭП на подписание электронной подписью электронных документов</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="35C9DD21" w14:textId="77777777" w:rsidR="0046203D" w:rsidRPr="00BF54EB" w:rsidRDefault="0046203D" w:rsidP="005126C3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="395"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>В форме ЭДО:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49647332" w14:textId="44E13571" w:rsidR="0046203D" w:rsidRPr="00BF54EB" w:rsidRDefault="0046203D" w:rsidP="001B4EAA">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="599" w:hanging="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF54EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в формате </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF54EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>pdf</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF54EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на адрес </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r w:rsidRPr="00BF54EB">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>edodoc</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00BF54EB">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>@moex.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00B80313">
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B80313" w:rsidRPr="003B7183">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>или</w:t>
+            </w:r>
+            <w:r w:rsidR="00B80313" w:rsidRPr="003B7183">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B80313" w:rsidRPr="00401057">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>через ЛКУ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF54EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, подписанное СКПЭП (выпущенный УЦ ПАО «Московская Биржа») Руководителя или иного уполномоченного лица по доверенности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0046203D" w:rsidRPr="00BF54EB" w14:paraId="1511DB11" w14:textId="77777777" w:rsidTr="005126C3">
+        <w:trPr>
+          <w:trHeight w:val="1650"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B307D67" w14:textId="77777777" w:rsidR="0046203D" w:rsidRPr="00BF54EB" w:rsidRDefault="0046203D" w:rsidP="005126C3">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF54EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Копия СНИЛС пользователя</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BB7CA61" w14:textId="77777777" w:rsidR="0046203D" w:rsidRPr="00BF54EB" w:rsidRDefault="0046203D" w:rsidP="005126C3">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6903" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F5AF7C" w14:textId="77777777" w:rsidR="0046203D" w:rsidRPr="00BF54EB" w:rsidRDefault="0046203D" w:rsidP="005126C3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF54EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>На бумажном носителе:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C59F107" w14:textId="77777777" w:rsidR="0046203D" w:rsidRPr="00BF54EB" w:rsidRDefault="0046203D" w:rsidP="001B4EAA">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="619"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF54EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>без заверения, либо заверенная Руководителем или иным уполномоченным лицом организации с печатью организации, либо собственноручной подписью.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0180703D" w14:textId="77777777" w:rsidR="0046203D" w:rsidRPr="00BF54EB" w:rsidRDefault="0046203D" w:rsidP="005126C3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="395"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF54EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>В форме ЭДО:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F9DD56E" w14:textId="6748D52E" w:rsidR="0046203D" w:rsidRPr="00BF54EB" w:rsidRDefault="0046203D" w:rsidP="001B4EAA">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:ind w:left="619"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">в формате </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>pdf</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
@@ -7696,317 +7920,101 @@
             <w:r w:rsidR="00B80313" w:rsidRPr="003B7183">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>или</w:t>
             </w:r>
             <w:r w:rsidR="00B80313" w:rsidRPr="003B7183">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B80313" w:rsidRPr="00401057">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>через ЛКУ</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, подписанное СКПЭП (выпущенный УЦ ПАО «Московская Биржа») Руководителя или иного уполномоченного лица по доверенности</w:t>
-[...214 lines deleted...]
-              </w:rPr>
               <w:t>, подписанное СКПЭП (выпущенный УЦ ПАО «Московская Биржа») Руководителя, либо иного уполномоченного лица по доверенности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="49A94076" w14:textId="77777777" w:rsidR="001B4EAA" w:rsidRPr="00E94D9A" w:rsidRDefault="001B4EAA" w:rsidP="001B4EAA">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="415058"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Первичное создание СКПЭП производится кандидатом в ЛКУ при наличии заключенного Договора об участии в </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Системе электронного документооборота и предоставленного на бумажном носителе Заявления на создание СКПЭП в разделе </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">"Техническое обслуживание" -&gt; подраздел "Услуги УЦ". </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E94D9A">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Инструкция по работе с обновленным разделом "Услуги УЦ"</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7D1ADA9C" w14:textId="77777777" w:rsidR="001B4EAA" w:rsidRPr="00E94D9A" w:rsidRDefault="001B4EAA" w:rsidP="001B4EAA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
@@ -8027,51 +8035,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> на той же машине, где предполагается установить ПО для работы в СЭД Биржи), Вы можете </w:t>
       </w:r>
       <w:bookmarkStart w:id="21" w:name="_Hlk29920667"/>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">обращаться к Администратору СЭД </w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">по тел. +7 (495) 363-32-32 (доб.1110) или e-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00E94D9A">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>pki@moex.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A419A85" w14:textId="77777777" w:rsidR="001B4EAA" w:rsidRPr="00A15C10" w:rsidRDefault="001B4EAA" w:rsidP="001B4EAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -8098,51 +8106,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Тарифы на Услуги Организатора СЭД:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.moex.com/s1309</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="16AB9C2E" w14:textId="52FE1C0B" w:rsidR="000A44FD" w:rsidRPr="00340F9E" w:rsidRDefault="00340F9E" w:rsidP="000861B4">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc128872617"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
@@ -8178,51 +8186,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="666666"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rStyle w:val="af1"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Реализовано большинство запросов</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, направляемых в НКЦ: запросы на возврат обеспечения, перевод обеспечения, передача профилей активов, ранние расчеты, получение выписки по счетам и другие запросы. Полный список приведен в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Руководствe пользователя</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="666666"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="521FBA35" w14:textId="77777777" w:rsidR="00340F9E" w:rsidRPr="00EB59C7" w:rsidRDefault="00340F9E" w:rsidP="00340F9E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="150" w:after="150" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -8319,51 +8327,51 @@
     <w:p w14:paraId="53005EE9" w14:textId="77777777" w:rsidR="00340F9E" w:rsidRPr="00EB59C7" w:rsidRDefault="00340F9E" w:rsidP="00340F9E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="150" w:after="150" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="666666"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">гибкая система </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>ролей доступа</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5045FFC3" w14:textId="77777777" w:rsidR="00340F9E" w:rsidRPr="00EB59C7" w:rsidRDefault="00340F9E" w:rsidP="00340F9E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="150" w:after="150" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8484,107 +8492,107 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="666666"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Для подключения к Клиринговому терминалу необходимо заполнить следующее Заявление:</w:t>
       </w:r>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="666666"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="00675AA3">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Запрос о доступе к Клиринговому терминалу</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="061E7936" w14:textId="77777777" w:rsidR="00FB721D" w:rsidRPr="00FC57C3" w:rsidRDefault="00FB721D" w:rsidP="00FB721D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC57C3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Заполненное заявление необходимо подписать ключом ЭП сотрудника, на которого в НКО НКЦ (АО) предоставлена </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId51" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FC57C3">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="336699"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Доверенность на подписание электронной подписью электронных документов</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FC57C3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> и направить через ЛКУ в разделе </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId52" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FC57C3">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="336699"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Отправка сообщений/документов (moex.com)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38E11F8C" w14:textId="5CEFB0FA" w:rsidR="00B80313" w:rsidRPr="002539D6" w:rsidRDefault="00B80313" w:rsidP="00B80313">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -8592,74 +8600,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Пользователем может быть сотрудник, зарегистрированный в </w:t>
       </w:r>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rStyle w:val="af2"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Moex Passport:</w:t>
       </w:r>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="002539D6">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://passport.moex.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F841B12" w14:textId="2FACD4B2" w:rsidR="00B80313" w:rsidRDefault="006001C0" w:rsidP="00B80313">
+    <w:p w14:paraId="2F841B12" w14:textId="2FACD4B2" w:rsidR="00B80313" w:rsidRDefault="00976A5E" w:rsidP="00B80313">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidR="00B80313" w:rsidRPr="002539D6">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Клиринговый терминал в примерах (Презентация)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="14686B43" w14:textId="77777777" w:rsidR="00B80313" w:rsidRPr="002539D6" w:rsidRDefault="00B80313" w:rsidP="00B80313">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73865B7B" w14:textId="77777777" w:rsidR="00B80313" w:rsidRPr="00CE2BFD" w:rsidRDefault="00B80313" w:rsidP="00B80313">
       <w:pPr>
         <w:pStyle w:val="12"/>
@@ -8790,59 +8798,59 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005879FE">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="B5C0C9" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDA74AE" w14:textId="77777777" w:rsidR="00B80313" w:rsidRPr="00A12EAB" w:rsidRDefault="006001C0" w:rsidP="005126C3">
+          <w:p w14:paraId="6DDA74AE" w14:textId="77777777" w:rsidR="00B80313" w:rsidRPr="00A12EAB" w:rsidRDefault="00976A5E" w:rsidP="005126C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidR="00B80313" w:rsidRPr="00A12EAB">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Договор об оказании клиринговых услуг</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B80313" w:rsidRPr="00A12EAB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (если не был заключен ранее) 2 экз. – без указания даты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B80313" w:rsidRPr="00A12EAB" w14:paraId="627382BA" w14:textId="77777777" w:rsidTr="005126C3">
         <w:trPr>
           <w:trHeight w:val="743"/>
         </w:trPr>
@@ -8861,59 +8869,59 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="B5C0C9" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C617934" w14:textId="77777777" w:rsidR="00B80313" w:rsidRPr="00A12EAB" w:rsidRDefault="006001C0" w:rsidP="005126C3">
+          <w:p w14:paraId="1C617934" w14:textId="77777777" w:rsidR="00B80313" w:rsidRPr="00A12EAB" w:rsidRDefault="00976A5E" w:rsidP="005126C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:tooltip="Перейти" w:history="1">
+            <w:hyperlink r:id="rId56" w:tooltip="Перейти" w:history="1">
               <w:r w:rsidR="00B80313" w:rsidRPr="00A12EAB">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Договор об оказании услуг по проведению организованных торгов (Приложение 01 к Правилам допуска)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B80313" w:rsidRPr="00A12EAB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (если не был заключен ранее) 2 экз.  - без указания даты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B80313" w:rsidRPr="00A12EAB" w14:paraId="17262602" w14:textId="77777777" w:rsidTr="005126C3">
         <w:trPr>
           <w:trHeight w:val="743"/>
         </w:trPr>
@@ -8932,59 +8940,59 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="B5C0C9" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="162B5344" w14:textId="77777777" w:rsidR="00B80313" w:rsidRPr="00A12EAB" w:rsidRDefault="006001C0" w:rsidP="005126C3">
+          <w:p w14:paraId="162B5344" w14:textId="77777777" w:rsidR="00B80313" w:rsidRPr="00A12EAB" w:rsidRDefault="00976A5E" w:rsidP="005126C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:tooltip="Перейти" w:history="1">
+            <w:hyperlink r:id="rId57" w:tooltip="Перейти" w:history="1">
               <w:r w:rsidR="00B80313" w:rsidRPr="00A12EAB">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Договор о предоставлении интегрированного технологического сервиса</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B80313" w:rsidRPr="00A12EAB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (если не был заключен ранее) 2 экз. - без указания даты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B80313" w:rsidRPr="00A12EAB" w14:paraId="7E498C16" w14:textId="77777777" w:rsidTr="005126C3">
         <w:trPr>
           <w:trHeight w:val="717"/>
         </w:trPr>
@@ -8997,116 +9005,116 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9113" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CBE5EDA" w14:textId="77777777" w:rsidR="00B80313" w:rsidRPr="00A12EAB" w:rsidRDefault="006001C0" w:rsidP="005126C3">
+          <w:p w14:paraId="0CBE5EDA" w14:textId="77777777" w:rsidR="00B80313" w:rsidRPr="00A12EAB" w:rsidRDefault="00976A5E" w:rsidP="005126C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidR="00B80313" w:rsidRPr="00320078">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Заявление о предоставлении допуска к клиринговому обслуживанию</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B80313" w:rsidRPr="00A12EAB" w14:paraId="6D8D16E7" w14:textId="77777777" w:rsidTr="005126C3">
         <w:trPr>
           <w:trHeight w:val="717"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66901F5A" w14:textId="77777777" w:rsidR="00B80313" w:rsidRPr="005879FE" w:rsidRDefault="00B80313" w:rsidP="005126C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9113" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="420FA72C" w14:textId="44523818" w:rsidR="00B80313" w:rsidRPr="00A12EAB" w:rsidRDefault="006001C0" w:rsidP="005126C3">
+          <w:p w14:paraId="420FA72C" w14:textId="44523818" w:rsidR="00B80313" w:rsidRPr="00A12EAB" w:rsidRDefault="00976A5E" w:rsidP="005126C3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r w:rsidR="001A49ED" w:rsidRPr="00287806">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Запрос на открытие Расчетного кода</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B80313" w:rsidRPr="00A12EAB" w14:paraId="59D2C392" w14:textId="77777777" w:rsidTr="005126C3">
         <w:trPr>
           <w:trHeight w:val="763"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58B4868A" w14:textId="77777777" w:rsidR="00B80313" w:rsidRPr="005879FE" w:rsidRDefault="00B80313" w:rsidP="005126C3">
             <w:pPr>
               <w:rPr>
@@ -9119,121 +9127,121 @@
             <w:r w:rsidRPr="005879FE">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9113" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="209A4842" w14:textId="77777777" w:rsidR="00B80313" w:rsidRPr="00A12EAB" w:rsidRDefault="006001C0" w:rsidP="005126C3">
+          <w:p w14:paraId="209A4842" w14:textId="77777777" w:rsidR="00B80313" w:rsidRPr="00A12EAB" w:rsidRDefault="00976A5E" w:rsidP="005126C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:tooltip="Перейти" w:history="1">
+            <w:hyperlink r:id="rId60" w:tooltip="Перейти" w:history="1">
               <w:r w:rsidR="00B80313" w:rsidRPr="00A12EAB">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Заявление о предоставлении технического доступа</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B80313" w:rsidRPr="00A12EAB" w14:paraId="2EDED405" w14:textId="77777777" w:rsidTr="005126C3">
         <w:trPr>
           <w:trHeight w:val="1034"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05A5AFB4" w14:textId="77777777" w:rsidR="00B80313" w:rsidRPr="006D67F4" w:rsidRDefault="00B80313" w:rsidP="005126C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9113" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="405242F0" w14:textId="77777777" w:rsidR="00B80313" w:rsidRPr="00A12EAB" w:rsidRDefault="006001C0" w:rsidP="005126C3">
+          <w:p w14:paraId="405242F0" w14:textId="77777777" w:rsidR="00B80313" w:rsidRPr="00A12EAB" w:rsidRDefault="00976A5E" w:rsidP="005126C3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:tooltip="Перейти" w:history="1">
+            <w:hyperlink r:id="rId61" w:tooltip="Перейти" w:history="1">
               <w:r w:rsidR="00B80313" w:rsidRPr="00A12EAB">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Заявление о предоставлении допуска к участию в торгах ПАО Московская Биржа (п. 4.1 Форм документов)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B80313" w:rsidRPr="00A12EAB" w14:paraId="790BD9D2" w14:textId="77777777" w:rsidTr="005126C3">
         <w:trPr>
           <w:trHeight w:val="1034"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E6C3B25" w14:textId="2B7CCCCC" w:rsidR="00B80313" w:rsidRDefault="00B80313" w:rsidP="005126C3">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -9334,97 +9342,97 @@
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Запрос </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB59C7">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>на открытие Торгового-клирингового счета</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB59C7">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (для фондового рынка)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45B11FBF" w14:textId="4B2C844B" w:rsidR="00B80313" w:rsidRPr="00EB59C7" w:rsidRDefault="006001C0" w:rsidP="00B80313">
+          <w:p w14:paraId="45B11FBF" w14:textId="4B2C844B" w:rsidR="00B80313" w:rsidRPr="00EB59C7" w:rsidRDefault="00976A5E" w:rsidP="00B80313">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r w:rsidR="00B80313" w:rsidRPr="005823F2">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.nsd.ru/ru/services/open_depo/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="61B05B72" w14:textId="77777777" w:rsidR="00B80313" w:rsidRDefault="00B80313" w:rsidP="00B80313">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3925C538" w14:textId="3F04FF25" w:rsidR="00B80313" w:rsidRDefault="00B80313" w:rsidP="00B80313">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r w:rsidRPr="00EB59C7">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:object w:dxaOrig="1550" w:dyaOrig="991" w14:anchorId="0F4AAE14">
-                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:78pt;height:47.25pt" o:ole="">
-                  <v:imagedata r:id="rId64" o:title=""/>
+                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:78.25pt;height:47.6pt" o:ole="">
+                  <v:imagedata r:id="rId63" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1739485428" r:id="rId65">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1844232573" r:id="rId64">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35788DB2" w14:textId="77777777" w:rsidR="00B80313" w:rsidRPr="008517C6" w:rsidRDefault="00B80313" w:rsidP="00B80313">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Hlk111198579"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
@@ -9450,51 +9458,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ЛКУ</w:t>
       </w:r>
       <w:r w:rsidRPr="001A659E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A659E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">(вход </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66" w:history="1">
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidRPr="001A659E">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>по ссылке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001A659E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="262626"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="262626"/>
@@ -9568,99 +9576,99 @@
         <w:t>Оформление технического доступа</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="0C6B3B8B" w14:textId="49C8962B" w:rsidR="001500F8" w:rsidRPr="001500F8" w:rsidRDefault="001500F8" w:rsidP="001500F8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7CAC">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Выбрать способ обеспечения </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidRPr="00EA7CAC">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>технического доступа</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C541FFC" w14:textId="467C9294" w:rsidR="001500F8" w:rsidRDefault="001500F8" w:rsidP="00EB59C7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="058C3634" wp14:editId="0F085B42">
             <wp:extent cx="4316195" cy="3402330"/>
             <wp:effectExtent l="0" t="0" r="8255" b="7620"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 22"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68">
+                    <a:blip r:embed="rId67">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4321132" cy="3406222"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -9682,112 +9690,112 @@
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Тарифы за техническое подключение:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:history="1">
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://fs.moex.com/files/9206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7C1879A3" w14:textId="77777777" w:rsidR="004E0669" w:rsidRPr="00EB59C7" w:rsidRDefault="004E0669" w:rsidP="004E0669">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">За информацией по способам и протоколам технического подключения, а также необходимым для приобретения информационным лицензиям рекомендуем обратиться в Управление прямых продаж департамента биржевой информации и технологических услуг по Т +7 (495) 363-32-32, доб. 5656 или Е </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70" w:history="1">
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>itsales@moex.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="05B61CFA" w14:textId="51FF4F3C" w:rsidR="001500F8" w:rsidRPr="00EB59C7" w:rsidRDefault="004E0669" w:rsidP="004E0669">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Информация по Схемам подключения к Торговым системам размещена на сайте: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71" w:history="1">
+      <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.moex.com/s154</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="369EDF21" w14:textId="016FCDC0" w:rsidR="001500F8" w:rsidRPr="00EB59C7" w:rsidRDefault="001500F8" w:rsidP="000861B4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -9797,51 +9805,51 @@
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>За уточнением комплекта документов для подключения необходимо обратиться в отдел организации технического доступа (</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>+7 (495) 363-32-32, доб. 3377</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> или </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>help</w:t>
         </w:r>
         <w:r w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>@</w:t>
         </w:r>
         <w:r w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
@@ -10676,152 +10684,152 @@
           </w:tcPr>
           <w:p w14:paraId="140F890F" w14:textId="77777777" w:rsidR="00510BF4" w:rsidRPr="00CE2BFD" w:rsidRDefault="00510BF4" w:rsidP="000861B4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85437">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Оборотная комиссия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2177" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3309AFD5" w14:textId="77777777" w:rsidR="00510BF4" w:rsidRPr="00661C1D" w:rsidRDefault="006001C0" w:rsidP="000861B4">
+          <w:p w14:paraId="3309AFD5" w14:textId="77777777" w:rsidR="00510BF4" w:rsidRPr="00661C1D" w:rsidRDefault="00976A5E" w:rsidP="000861B4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r w:rsidR="00510BF4" w:rsidRPr="00C85437">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Тарифы — Московская Биржа | Рынки</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="15AB5EBD" w14:textId="77777777" w:rsidR="00510BF4" w:rsidRPr="00712C2A" w:rsidRDefault="00510BF4" w:rsidP="000861B4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:strike/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85437">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2642" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1468B2C1" w14:textId="77777777" w:rsidR="001500F8" w:rsidRPr="001500F8" w:rsidRDefault="006001C0" w:rsidP="001500F8">
+          <w:p w14:paraId="1468B2C1" w14:textId="77777777" w:rsidR="001500F8" w:rsidRPr="001500F8" w:rsidRDefault="00976A5E" w:rsidP="001500F8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r w:rsidR="001500F8" w:rsidRPr="001500F8">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Тарифы на рынке акций</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="0F9E5476" w14:textId="77777777" w:rsidR="001500F8" w:rsidRPr="001500F8" w:rsidRDefault="006001C0" w:rsidP="001500F8">
+          <w:p w14:paraId="0F9E5476" w14:textId="77777777" w:rsidR="001500F8" w:rsidRPr="001500F8" w:rsidRDefault="00976A5E" w:rsidP="001500F8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r w:rsidR="001500F8" w:rsidRPr="001500F8">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Тарифы по сделкам РЕПО</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6A5E42C3" w14:textId="481ADBC7" w:rsidR="00510BF4" w:rsidRPr="00CE2BFD" w:rsidRDefault="006001C0" w:rsidP="001500F8">
+          <w:p w14:paraId="6A5E42C3" w14:textId="481ADBC7" w:rsidR="00510BF4" w:rsidRPr="00CE2BFD" w:rsidRDefault="00976A5E" w:rsidP="001500F8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r w:rsidR="001500F8" w:rsidRPr="001500F8">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Тарифы по сделкам с облигациями</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001500F8" w:rsidRPr="00CE2BFD" w14:paraId="178B7650" w14:textId="77777777" w:rsidTr="000F1AB7">
         <w:trPr>
           <w:trHeight w:val="2508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EBA8D68" w14:textId="77777777" w:rsidR="001500F8" w:rsidRPr="00A456ED" w:rsidRDefault="001500F8" w:rsidP="000861B4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
@@ -10913,62 +10921,62 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- Абонентская плата за идентификатор технического доступа, в месяц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="01C85271" w14:textId="77777777" w:rsidR="00DE1F78" w:rsidRDefault="00DE1F78" w:rsidP="001500F8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FD5BF74" w14:textId="77777777" w:rsidR="00DE1F78" w:rsidRDefault="00DE1F78" w:rsidP="001500F8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A617327" w14:textId="52F443B1" w:rsidR="001500F8" w:rsidRPr="00C85437" w:rsidRDefault="006001C0" w:rsidP="001500F8">
+          <w:p w14:paraId="4A617327" w14:textId="52F443B1" w:rsidR="001500F8" w:rsidRPr="00C85437" w:rsidRDefault="00976A5E" w:rsidP="001500F8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r w:rsidR="001500F8" w:rsidRPr="001500F8">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://fs.moex.com/files/9206</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001500F8" w:rsidRPr="00CE2BFD" w14:paraId="58BED989" w14:textId="77777777" w:rsidTr="000F1AB7">
         <w:trPr>
           <w:trHeight w:val="1988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71E273E1" w14:textId="477ED3E1" w:rsidR="001500F8" w:rsidRPr="00A456ED" w:rsidRDefault="001500F8" w:rsidP="000861B4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
@@ -10993,148 +11001,87 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4302" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12E4E4E0" w14:textId="77777777" w:rsidR="001500F8" w:rsidRPr="007F1FC9" w:rsidRDefault="001500F8" w:rsidP="00A82E91">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F1FC9">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Электронный документооборот</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="722D1BEC" w14:textId="77777777" w:rsidR="001500F8" w:rsidRPr="00CE2BFD" w:rsidRDefault="001500F8" w:rsidP="00A82E91">
-[...16 lines deleted...]
-          </w:p>
           <w:p w14:paraId="17846757" w14:textId="47950F91" w:rsidR="001500F8" w:rsidRPr="007F1FC9" w:rsidRDefault="001500F8" w:rsidP="00A82E91">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Изготовление ключа</w:t>
             </w:r>
+            <w:bookmarkStart w:id="32" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="001D068E" w14:textId="77777777" w:rsidR="00DE1F78" w:rsidRDefault="00DE1F78" w:rsidP="00A82E91">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...43 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="4D7D3DF6" w14:textId="1080D021" w:rsidR="001500F8" w:rsidRPr="00712C2A" w:rsidRDefault="00F1086E" w:rsidP="007F1FC9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5 300</w:t>
             </w:r>
             <w:r w:rsidR="001500F8" w:rsidRPr="00CE2BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -11214,114 +11161,114 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="251FC131" w14:textId="0432FD86" w:rsidR="00F57631" w:rsidRPr="00DB2BDE" w:rsidRDefault="00F57631" w:rsidP="007F1FC9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="192B11D4" w14:textId="77777777" w:rsidR="00F57631" w:rsidRDefault="006001C0" w:rsidP="007F1FC9">
+          <w:p w14:paraId="192B11D4" w14:textId="77777777" w:rsidR="00F57631" w:rsidRDefault="00976A5E" w:rsidP="007F1FC9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r w:rsidR="000E6119">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                 </w:rPr>
                 <w:t>Московская Биржа | Рынки (moex.com)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="31696703" w14:textId="0B2A03A5" w:rsidR="000E6119" w:rsidRPr="00DB2BDE" w:rsidRDefault="006001C0" w:rsidP="007F1FC9">
+          <w:p w14:paraId="31696703" w14:textId="0B2A03A5" w:rsidR="000E6119" w:rsidRPr="00DB2BDE" w:rsidRDefault="00976A5E" w:rsidP="007F1FC9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r w:rsidR="000E6119">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                 </w:rPr>
                 <w:t>Тарифы НРД (nsd.ru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A48B764" w14:textId="77777777" w:rsidR="00A471AD" w:rsidRPr="00045127" w:rsidRDefault="00A82E91" w:rsidP="00A471AD">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-120"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A82E91">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="_Hlk75950596"/>
+      <w:bookmarkStart w:id="33" w:name="_Hlk75950596"/>
       <w:r w:rsidR="00A471AD" w:rsidRPr="00A471AD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A471AD" w:rsidRPr="00045127">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Абонентская плата уплачивается Участником торгов вне зависимости от факта объявления (подачи в Систему торгов) заявок с целью заключения сделок и (или) заключения и (или) исполнения сделок на основании поданных заявок, если иное не предусмотрено настоящей частью Правил допуска.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BCBE26" w14:textId="1BE4A817" w:rsidR="00A471AD" w:rsidRPr="00492611" w:rsidRDefault="00A471AD" w:rsidP="00A82CED">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -11351,109 +11298,109 @@
     </w:p>
     <w:p w14:paraId="2E113B8B" w14:textId="66261E62" w:rsidR="00492611" w:rsidRPr="00492611" w:rsidRDefault="00492611" w:rsidP="00A82CED">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-120"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00492611">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>По итогам совершения сделок спот и сделок фикс в течение календарного квартала, но не ранее, чем через два последовательных календарных квартала, начиная с квартала, в котором участник торгов получил допуск к торгам, с Участника торгов взимается минимальное комиссионное вознаграждение за организацию торгов (абонентская плата).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC97895" w14:textId="77777777" w:rsidR="00A471AD" w:rsidRDefault="006001C0" w:rsidP="00A471AD">
+    <w:p w14:paraId="2DC97895" w14:textId="77777777" w:rsidR="00A471AD" w:rsidRDefault="00976A5E" w:rsidP="00A471AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId80" w:tooltip="Перейти" w:history="1">
+      <w:hyperlink r:id="rId79" w:tooltip="Перейти" w:history="1">
         <w:r w:rsidR="00A471AD" w:rsidRPr="002F2237">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Тарифы ПАО Московская Биржа при совершении сделок с иностранной валютой</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p w14:paraId="61053392" w14:textId="77777777" w:rsidR="0070153D" w:rsidRPr="00A82E91" w:rsidRDefault="0070153D" w:rsidP="00A82E91">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F98604D" w14:textId="77777777" w:rsidR="00936B51" w:rsidRPr="00CE2BFD" w:rsidRDefault="00936B51" w:rsidP="00936B51">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc128872622"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc128872622"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Операции с денежными средствами</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="33B331E8" w14:textId="6EC5A4DA" w:rsidR="00973408" w:rsidRPr="00EB59C7" w:rsidRDefault="00FF0BEC" w:rsidP="0079206F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Учет денежных средств участников клиринга осуществляется на Расчетных кодах, регистрируемых в рамках клиринговых счетов НКЦ</w:t>
       </w:r>
       <w:r w:rsidR="008C14C9" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11477,68 +11424,68 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>раздельно Расчетный код валютного рынка, и</w:t>
       </w:r>
       <w:r w:rsidR="00DB2BDE" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчетный код фондового рынка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B187F51" w14:textId="77777777" w:rsidR="002967E2" w:rsidRPr="00EB59C7" w:rsidRDefault="006A7B60" w:rsidP="00DD543A">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc128872623"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc128872623"/>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Внесение </w:t>
       </w:r>
       <w:r w:rsidR="00FF0BEC" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>денежных средств</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="75D92E59" w14:textId="77777777" w:rsidR="00431DB7" w:rsidRPr="00EB59C7" w:rsidRDefault="002967E2" w:rsidP="00DD543A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Денежные средства на счета НКЦ можно перечислять </w:t>
       </w:r>
       <w:r w:rsidR="008C14C9" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -11669,202 +11616,202 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ам ниже </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>вы найдете</w:t>
       </w:r>
       <w:r w:rsidR="008F1970" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAB897F" w14:textId="1058478A" w:rsidR="00786E85" w:rsidRPr="00EB59C7" w:rsidRDefault="006001C0" w:rsidP="00936BC9">
+    <w:p w14:paraId="0BAB897F" w14:textId="1058478A" w:rsidR="00786E85" w:rsidRPr="00EB59C7" w:rsidRDefault="00976A5E" w:rsidP="00936BC9">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId81" w:history="1">
+      <w:hyperlink r:id="rId80" w:history="1">
         <w:r w:rsidR="00786E85" w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Реквизиты для зачисления денежных средств на всех рынках</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00786E85" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82" w:history="1">
+      <w:hyperlink r:id="rId81" w:history="1">
         <w:r w:rsidR="00936BC9" w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/02080304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4440D3E0" w14:textId="77777777" w:rsidR="00936BC9" w:rsidRPr="00EB59C7" w:rsidRDefault="00936BC9" w:rsidP="00936BC9">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="927"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EC67B11" w14:textId="4A01F072" w:rsidR="00786E85" w:rsidRPr="00EB59C7" w:rsidRDefault="006001C0" w:rsidP="00936BC9">
+    <w:p w14:paraId="4EC67B11" w14:textId="4A01F072" w:rsidR="00786E85" w:rsidRPr="00EB59C7" w:rsidRDefault="00976A5E" w:rsidP="00936BC9">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId83" w:history="1"/>
+      <w:hyperlink r:id="rId82" w:history="1"/>
       <w:r w:rsidR="00786E85" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Более подробную информацию по внесению обеспечения </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84" w:history="1">
+      <w:hyperlink r:id="rId83" w:history="1">
         <w:r w:rsidR="00786E85" w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/02080301</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5DE037A9" w14:textId="77777777" w:rsidR="00786E85" w:rsidRPr="00EB59C7" w:rsidRDefault="00786E85" w:rsidP="00786E85">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EB2CF96" w14:textId="77777777" w:rsidR="00C05D37" w:rsidRPr="00EB59C7" w:rsidRDefault="00741420" w:rsidP="00D61B7E">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc128872624"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc128872624"/>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Вывод </w:t>
       </w:r>
       <w:r w:rsidR="008F1970" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>денежных средств</w:t>
       </w:r>
       <w:r w:rsidR="006A7B60" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> на Валютном рынке</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="5CD29E42" w14:textId="2DD5C54B" w:rsidR="006A7B60" w:rsidRPr="00EB59C7" w:rsidRDefault="006A7B60" w:rsidP="00D61B7E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Возврат денежных средств, учитываемых в качестве Обеспечения по Расчетному коду Участника клиринга, осуществляется </w:t>
       </w:r>
       <w:r w:rsidR="000A47B3" w:rsidRPr="00EB59C7">
@@ -11988,89 +11935,89 @@
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Более подробную информацию о возврате средств </w:t>
       </w:r>
       <w:r w:rsidR="000462A3" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>на валютном рынке</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> можно найти по ссылке </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85" w:history="1">
+      <w:hyperlink r:id="rId84" w:history="1">
         <w:r w:rsidR="00786E85" w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/02080303</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="22E0179C" w14:textId="0000A05B" w:rsidR="00F23043" w:rsidRPr="00EB59C7" w:rsidRDefault="00F23043" w:rsidP="00AA042A">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc128872625"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc128872625"/>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Вывод денежных средств на </w:t>
       </w:r>
       <w:r w:rsidR="00DB2BDE" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Фондовом рынке</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="09F671EC" w14:textId="6FCFD1C4" w:rsidR="002F7B51" w:rsidRPr="00EB59C7" w:rsidRDefault="002F7B51" w:rsidP="00AA042A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Возврат денежных средств, учитываемых в качестве Обеспечения по Расчетному коду Участника клиринга, осуществляется </w:t>
       </w:r>
       <w:r w:rsidR="000A47B3" w:rsidRPr="00EB59C7">
@@ -12117,51 +12064,51 @@
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подача поручений через торговую систему возможна до 19:00, с помощью запросов, сформированных с использованием </w:t>
       </w:r>
       <w:r w:rsidR="000A47B3" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">сервиса Клиринговый терминал </w:t>
       </w:r>
       <w:r w:rsidR="00A04E65" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">и/или с помощью запроса по системе </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86" w:history="1">
+      <w:hyperlink r:id="rId85" w:history="1">
         <w:r w:rsidR="00A04E65" w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="002F5F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>SWIFT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A04E65" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="002F5F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A04E65" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
@@ -12204,96 +12151,96 @@
       </w:r>
       <w:r w:rsidR="002F7B51" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> код</w:t>
       </w:r>
       <w:r w:rsidR="007E3A07" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r w:rsidR="002F7B51" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Счет для возврата. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87" w:history="1">
+      <w:hyperlink r:id="rId86" w:history="1">
         <w:r w:rsidR="00786E85" w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/0208030301</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="22CE1D1E" w14:textId="77777777" w:rsidR="00786E85" w:rsidRPr="00EB59C7" w:rsidRDefault="00786E85" w:rsidP="00AA042A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="002F5F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17E7EE35" w14:textId="77777777" w:rsidR="00C03E43" w:rsidRPr="00EB59C7" w:rsidRDefault="008F1970" w:rsidP="00AA042A">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc128872626"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc128872626"/>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Перевод денежных средств</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="37AA1A81" w14:textId="5FF6602E" w:rsidR="00C03E43" w:rsidRPr="00EB59C7" w:rsidRDefault="00C03E43" w:rsidP="00AA042A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Перевод денежных средств между Расчетными кодами валютного</w:t>
       </w:r>
       <w:r w:rsidR="009C4982" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -12318,257 +12265,257 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Фондового рынка</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, а также между Расчетными кодами в рамках одного рынка осуществляется с помощью </w:t>
       </w:r>
       <w:r w:rsidR="000A47B3" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>сервиса Клиринговый терминал.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C579875" w14:textId="77777777" w:rsidR="000A47B3" w:rsidRPr="00EB59C7" w:rsidRDefault="006001C0" w:rsidP="000A47B3">
+    <w:p w14:paraId="7C579875" w14:textId="77777777" w:rsidR="000A47B3" w:rsidRPr="00EB59C7" w:rsidRDefault="00976A5E" w:rsidP="000A47B3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="002F5F" w:themeColor="hyperlink"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId88" w:history="1">
+      <w:hyperlink r:id="rId87" w:history="1">
         <w:r w:rsidR="000A47B3" w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Клиринговый терминал в примерах (Презентация)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="139DE8A6" w14:textId="77777777" w:rsidR="00A027C8" w:rsidRPr="00EB59C7" w:rsidRDefault="00A027C8" w:rsidP="00AA042A">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc128872627"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc128872627"/>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Комиссионное вознаграждение за учет Обеспечения</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="679EA6BB" w14:textId="15FDBDD8" w:rsidR="00AF514D" w:rsidRPr="00EB59C7" w:rsidRDefault="00AF514D" w:rsidP="00AF514D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Комиссионное вознаграждение за учет Обеспечения в иностранной валюте (в евро и швейцарских франках) возникает у Участников клиринга в случае внесения указанного обеспечения на счета НКЦ. </w:t>
       </w:r>
       <w:r w:rsidR="00492611" w:rsidRPr="00F37E0D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Взимание указанного комиссионного вознаграждения предусмотрено Правилами клиринга НКО НКЦ (АО): </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId88" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00492611" w:rsidRPr="00F37E0D">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="336699"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>п. 3.10 Общей части Правил клиринга</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00492611" w:rsidRPr="00F37E0D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, а также </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId89" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00492611" w:rsidRPr="00F37E0D">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="336699"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>п. 3 Раздела II Тарифов Клирингового центра.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00492611">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="336699"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Точная сумма комиссии, подлежащей списанию, отражается в Отчете о комиссионных вознаграждениях ССХ10. Более подробную информацию о комиссии за учет Обеспечения и ставках можно найти по ссылке: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91" w:history="1">
+      <w:hyperlink r:id="rId90" w:history="1">
         <w:r w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/02080101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2F4AB948" w14:textId="77777777" w:rsidR="00915120" w:rsidRPr="00EB59C7" w:rsidRDefault="00915120" w:rsidP="00915120">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc128872628"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc128872628"/>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Оплата комиссионных вознаграждений</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43CEF343" w14:textId="2DEC40B1" w:rsidR="00915120" w:rsidRPr="00EB59C7" w:rsidRDefault="00915120" w:rsidP="00915120">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Для оплаты комиссионных вознаграждений за услуги ПАО Московская Биржа и НКО НКЦ (АО) Участнику клиринга после заключения Договора об оказании клиринговых услуг будет присвоен (открыт) собственный Расчетный код на фондовом рынке (без заявления Участника клиринга) не зависимо от того, на какой рынок осуществляется допуск. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00860038" w14:textId="77777777" w:rsidR="008C24B5" w:rsidRPr="00EB59C7" w:rsidRDefault="008C24B5" w:rsidP="008C24B5">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc128872629"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc128872629"/>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Штраф за </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>cut</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
@@ -12576,216 +12523,216 @@
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>off</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>time</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="2FC31041" w14:textId="77777777" w:rsidR="008C24B5" w:rsidRPr="00EB59C7" w:rsidRDefault="008C24B5" w:rsidP="00AA042A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>С января 2018 года введен штраф за исполнение Итогового нетто-обязательства по денежн</w:t>
       </w:r>
       <w:r w:rsidR="000E6B82" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ым средствам с нарушением срока, установленного Временным регламентом. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3238A5" w14:textId="77777777" w:rsidR="00930138" w:rsidRPr="00EB59C7" w:rsidRDefault="006001C0" w:rsidP="00930138">
+    <w:p w14:paraId="7C3238A5" w14:textId="77777777" w:rsidR="00930138" w:rsidRPr="00EB59C7" w:rsidRDefault="00976A5E" w:rsidP="00930138">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="002F5F" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId92" w:history="1">
+      <w:hyperlink r:id="rId91" w:history="1">
         <w:r w:rsidR="00930138" w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="002F5F" w:themeColor="accent1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/020801</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DB4081B" w14:textId="77777777" w:rsidR="00930138" w:rsidRPr="00EB59C7" w:rsidRDefault="006001C0" w:rsidP="00930138">
+    <w:p w14:paraId="2DB4081B" w14:textId="77777777" w:rsidR="00930138" w:rsidRPr="00EB59C7" w:rsidRDefault="00976A5E" w:rsidP="00930138">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="175D8C" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId93" w:history="1">
-        <w:hyperlink r:id="rId94" w:history="1">
+      <w:hyperlink r:id="rId92" w:history="1">
+        <w:hyperlink r:id="rId93" w:history="1">
           <w:r w:rsidR="00930138" w:rsidRPr="00EB59C7">
             <w:rPr>
               <w:rStyle w:val="a6"/>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Значения штрафных ставок за cut-off time</w:t>
           </w:r>
         </w:hyperlink>
         <w:r w:rsidR="00930138" w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="002F5F" w:themeColor="accent1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00930138" w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="175D8C" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7E8F4D" w14:textId="77777777" w:rsidR="009142CF" w:rsidRPr="00CE2BFD" w:rsidRDefault="007F4369" w:rsidP="00AA042A">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc128872630"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc128872630"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Торговые и клиринговые отчеты</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="5E4C5A55" w14:textId="77777777" w:rsidR="00AF4D7E" w:rsidRPr="00EB59C7" w:rsidRDefault="007F4369" w:rsidP="00AA042A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>На Валютном рынке и Рынке депозитов с Центральным контрагентом Участнику направляются торговые и клиринговые отчеты:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32325528" w14:textId="695EC70C" w:rsidR="007F4369" w:rsidRPr="00EB59C7" w:rsidRDefault="007F4369" w:rsidP="00330EF7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Валютный рынок – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95" w:history="1">
+      <w:hyperlink r:id="rId94" w:history="1">
         <w:r w:rsidR="00786E85" w:rsidRPr="00EB59C7">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://fs.moex.com/files/1075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4FF9B70C" w14:textId="24DE2BE2" w:rsidR="007F4369" w:rsidRPr="00EB59C7" w:rsidRDefault="00DB2BDE" w:rsidP="00330EF7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -12842,157 +12789,157 @@
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59C7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Клиринговые отчеты - https://www.moex.com/s334</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007F4369" w:rsidRPr="00EB59C7" w:rsidSect="009F65FE">
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1133" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A070EE7" w14:textId="77777777" w:rsidR="005126C3" w:rsidRDefault="005126C3" w:rsidP="00796BCA">
+    <w:p w14:paraId="305EC100" w14:textId="77777777" w:rsidR="00976A5E" w:rsidRDefault="00976A5E" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F2B6F0D" w14:textId="77777777" w:rsidR="005126C3" w:rsidRDefault="005126C3" w:rsidP="00796BCA">
+    <w:p w14:paraId="445AEE81" w14:textId="77777777" w:rsidR="00976A5E" w:rsidRDefault="00976A5E" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:altName w:val="Device Font 10cpi"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:color w:val="51626F" w:themeColor="accent4"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:id w:val="393542337"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="114C31BD" w14:textId="39C11663" w:rsidR="005126C3" w:rsidRPr="00235080" w:rsidRDefault="005126C3">
         <w:pPr>
           <w:pStyle w:val="aff5"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="51626F" w:themeColor="accent4"/>
             <w:sz w:val="22"/>
           </w:rPr>
         </w:pPr>
@@ -13067,100 +13014,100 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1771650" cy="628650"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A382593" w14:textId="77777777" w:rsidR="005126C3" w:rsidRDefault="005126C3" w:rsidP="00796BCA">
+    <w:p w14:paraId="62D49A54" w14:textId="77777777" w:rsidR="00976A5E" w:rsidRDefault="00976A5E" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="581DCB3D" w14:textId="77777777" w:rsidR="005126C3" w:rsidRDefault="005126C3" w:rsidP="00796BCA">
+    <w:p w14:paraId="2EAE0DB2" w14:textId="77777777" w:rsidR="00976A5E" w:rsidRDefault="00976A5E" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="325446BA" w14:textId="25BE0734" w:rsidR="005126C3" w:rsidRDefault="005126C3">
       <w:pPr>
         <w:pStyle w:val="affc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="affe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009606D0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Сведения о деловой репутации (отзывы (в произвольной письменной форме) о юридическом лице других клиентов Клирингового центра, имеющих с ним деловые отношения; и (или) отзывы (в произвольной письменной форме) от других кредитных организаций, в которых юридическое лицо ранее находилось на обслуживании, с информацией этих кредитных организаций об оценке деловой репутации юридического лица), отзывы о деловой репутации от контрагентов, не являющихся клиентами Клирингового центра, и/или аудиторское заключение за последний финансовый год и/или информацию о кредитном рейтинге юридического лица.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000008"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000008"/>
     <w:name w:val="WW8Num7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1713"/>
         </w:tabs>
         <w:ind w:left="1713" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000000C"/>
     <w:multiLevelType w:val="singleLevel"/>
@@ -17402,63 +17349,63 @@
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="120"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF2617"/>
     <w:rsid w:val="00005417"/>
     <w:rsid w:val="000072FD"/>
     <w:rsid w:val="00023019"/>
     <w:rsid w:val="00037C72"/>
     <w:rsid w:val="00040A07"/>
@@ -17789,81 +17736,83 @@
     <w:rsid w:val="00835E5D"/>
     <w:rsid w:val="008363FE"/>
     <w:rsid w:val="00840B2B"/>
     <w:rsid w:val="00843D35"/>
     <w:rsid w:val="0084432A"/>
     <w:rsid w:val="00855636"/>
     <w:rsid w:val="00855CE6"/>
     <w:rsid w:val="00857D07"/>
     <w:rsid w:val="008662D5"/>
     <w:rsid w:val="00872264"/>
     <w:rsid w:val="00881732"/>
     <w:rsid w:val="00882BC9"/>
     <w:rsid w:val="00887826"/>
     <w:rsid w:val="008914CA"/>
     <w:rsid w:val="008A239A"/>
     <w:rsid w:val="008A582A"/>
     <w:rsid w:val="008A6E9C"/>
     <w:rsid w:val="008B2071"/>
     <w:rsid w:val="008B2476"/>
     <w:rsid w:val="008B64D8"/>
     <w:rsid w:val="008B7C90"/>
     <w:rsid w:val="008C14C9"/>
     <w:rsid w:val="008C24B5"/>
     <w:rsid w:val="008C7361"/>
     <w:rsid w:val="008D0677"/>
+    <w:rsid w:val="008D6367"/>
     <w:rsid w:val="008E0AD9"/>
     <w:rsid w:val="008E44EE"/>
     <w:rsid w:val="008E5D4E"/>
     <w:rsid w:val="008F114A"/>
     <w:rsid w:val="008F1970"/>
     <w:rsid w:val="008F6D9D"/>
     <w:rsid w:val="00911C30"/>
     <w:rsid w:val="009142CF"/>
     <w:rsid w:val="00915120"/>
     <w:rsid w:val="00917B1A"/>
     <w:rsid w:val="0092007B"/>
     <w:rsid w:val="009217FD"/>
     <w:rsid w:val="009230F8"/>
     <w:rsid w:val="00924E3B"/>
     <w:rsid w:val="00927A3B"/>
     <w:rsid w:val="00930138"/>
     <w:rsid w:val="009354D7"/>
     <w:rsid w:val="00936B51"/>
     <w:rsid w:val="00936BC9"/>
     <w:rsid w:val="00940679"/>
     <w:rsid w:val="00945C6D"/>
     <w:rsid w:val="00946ED9"/>
     <w:rsid w:val="00947157"/>
     <w:rsid w:val="00950542"/>
     <w:rsid w:val="009555DF"/>
     <w:rsid w:val="0095612C"/>
     <w:rsid w:val="00960ACE"/>
     <w:rsid w:val="009628D3"/>
     <w:rsid w:val="009636FE"/>
     <w:rsid w:val="00966051"/>
     <w:rsid w:val="00973408"/>
+    <w:rsid w:val="00976A5E"/>
     <w:rsid w:val="00977C40"/>
     <w:rsid w:val="009812FC"/>
     <w:rsid w:val="00982897"/>
     <w:rsid w:val="00985AF0"/>
     <w:rsid w:val="00990895"/>
     <w:rsid w:val="009930E1"/>
     <w:rsid w:val="009969C6"/>
     <w:rsid w:val="009B4AC7"/>
     <w:rsid w:val="009B5973"/>
     <w:rsid w:val="009B5C46"/>
     <w:rsid w:val="009B6957"/>
     <w:rsid w:val="009C3DC9"/>
     <w:rsid w:val="009C4982"/>
     <w:rsid w:val="009D4ACC"/>
     <w:rsid w:val="009D58FA"/>
     <w:rsid w:val="009D759B"/>
     <w:rsid w:val="009D7BFD"/>
     <w:rsid w:val="009E0846"/>
     <w:rsid w:val="009E0AD1"/>
     <w:rsid w:val="009E3640"/>
     <w:rsid w:val="009E6084"/>
     <w:rsid w:val="009F65FE"/>
     <w:rsid w:val="009F7F94"/>
     <w:rsid w:val="00A027C8"/>
     <w:rsid w:val="00A041FD"/>
@@ -18119,81 +18068,81 @@
     <w:rsid w:val="00FF0215"/>
     <w:rsid w:val="00FF05DE"/>
     <w:rsid w:val="00FF07B3"/>
     <w:rsid w:val="00FF0BEC"/>
     <w:rsid w:val="00FF327E"/>
     <w:rsid w:val="00FF419B"/>
     <w:rsid w:val="00FF4792"/>
     <w:rsid w:val="00FF70C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7BD5D050"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1C527506-7757-43CD-89AC-60C97DF4607A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="312" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18525,51 +18474,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F80E5D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F80E5D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:pBdr>
         <w:left w:val="single" w:sz="12" w:space="12" w:color="FFA100" w:themeColor="accent2"/>
       </w:pBdr>
       <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
@@ -19688,51 +19636,51 @@
     <w:name w:val="Текст сноски Знак"/>
     <w:basedOn w:val="a1"/>
     <w:link w:val="affc"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001B4EAA"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="affe">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B4EAA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="4284545">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="17237784">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -19958,51 +19906,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1815289995">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/cdp/sert/GOST.zip" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14535/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pki@moex.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsd.ru/ru/services/open_depo/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080301" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/0204" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkk.moex.com/lku/senddocuments/send_docs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s182" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document1.docx"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/23849/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkk.moex.com/lku/senddocuments/send_docs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/8882" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s1197" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsd.ru/tariffs/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/0204/106" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/1075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:regcard@moex.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/1313" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14535/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s1309" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/9206" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/8847" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080303" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/020804" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14535/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AnketaFATCA@moex.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14555/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oibd@moex.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/15280" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9CU0L7QutGD0LzQtdC90YLRiy_SQpNC_P0YDQvNGLINC4INGE0L7RgNC80LDRgtGLINC00L7QutGD0LzQtdC90YLQvtCyL9Cn0LDRgdGC0YwgMSDQvtCx0YnQsNGPINGH0LDRgdGC0YwvMDEt0JfQsNGP0LLQu9C10L3QuNC1INC_PINC_S0YDQtdC00L7RgdGC0LDQstC70LXQvdC40Lgg0LTQvtC_S0YPRgdC60LAg0Log0LrQu9C40YDQuNC90LPQvtCy0L7QvNGDINC_P0LHRgdC70YPQttC40LLQsNC90LjRji5kb2N4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moex.com/s8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oibd@moex.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passport.moex.com/login?return_to=https%3A%2F%2Fpassport.moex.com%2F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/9798/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itsales@moex.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/ru/markets/money/rates/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nkcbank.ru/viewCatalog.do?menuKey=327" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Cj0YfQsNGB0YLQvdC40LrRgyDQutC70LjRgNC40L3Qs9CwL1dlYi3QutC70LjRgNC40L3Qsy7QmtCiL9Ca0KJf0L_SRgNC40LzQtdGA0YsucGRm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14171/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AnketaFATCA@moex.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/1313" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/23848/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Cj0YfQsNGB0YLQvdC40LrRgyDQutC70LjRgNC40L3Qs9CwL1dlYi3QutC70LjRgNC40L3Qsy7QmtCiL9Cg0YPQutC_P0LLQvtC00YHRgtCy0L4g0L_SQvtC70YzQt9C_P0LLQsNGC0LXQu9GPINCa0KIucGRm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/2267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edodoc@moex.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14535/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_XENsZWFyaW5nXNCU0L7QutGD0LzQtdC90YLRi1zQpNC_P0YDQvNGLINC4INGE0L7RgNC80LDRgtGLINC00L7QutGD0LzQtdC90YLQvtCyINC4INC_P0YLRh9C10YLQvtCyXNCn0LDRgdGC0YwgMSDQntCx0YnQsNGPINGH0LDRgdGC0Yxc0YTQvtGA0LzRiyDQtNC70Y8g0YHQutCw0YfQuNCy0LDQvdC40Y8gKHdvcmQg0L3QsNGA0LXQt9C60LApXNCX0LDQv9GA0L7RgSDQvdCwINC_P0YLQutGA0YvRgtC40LUg0KDQsNGB0YfQtdGC0L3QvtCz0L4g0LrQvtC00LAuZG9jeA_E_E" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document2.docx"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s1202" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080304" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nkcbank.ru/viewCatalog.do?menuKey=23" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalclearingcentre.ru/rates/currMarketRates/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s136" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/0302/304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/8240/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Cj0YfQsNGB0YLQvdC40LrRgyDQutC70LjRgNC40L3Qs9CwL1dlYi3QutC70LjRgNC40L3Qsy7QmtCiL9Cg0L7Qu9C10LLQsNGPINC80L7QtNC10LvRjCDQmtCiLnBkZg_E_E" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Cj0YfQsNGB0YLQvdC40LrRgyDQutC70LjRgNC40L3Qs9CwL1dlYi3QutC70LjRgNC40L3Qsy7QmtCiL9Ca0KJf0L_SRgNC40LzQtdGA0YsucGRm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s1198" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s154" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/020801" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moex.com/ru/fatca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/23850/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edodoc@moex.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkk.moex.com/lku/senddocuments/send_docs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/0208030301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/8883" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080304" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkk.moex.com/lku/senddocuments/send_docs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passport.moex.com/registration" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\office.micex.com\Public\Files\&#1059;&#1057;&#1059;_&#1055;&#1052;_&#1054;&#1073;&#1097;&#1080;&#1077;_&#1092;&#1072;&#1081;&#1083;&#1099;\&#1044;&#1054;&#1042;&#1045;&#1056;&#1045;&#1053;&#1053;&#1054;&#1057;&#1058;&#1048;\&#1044;&#1086;&#1074;&#1077;&#1088;&#1077;&#1085;&#1085;&#1086;&#1089;&#1090;&#1100;%20&#1052;&#1041;-&#1044;&#1042;-2023_0005%20&#1050;&#1086;&#1074;&#1072;&#1083;&#1077;&#1074;%20&#1044;.&#1042;._24.01.2023-24.01.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Ca0LDQuiDRgdGC0LDRgtGMINCj0Jov0JQt0YLRiyDQtNC70Y8g0YDQtdC30LjQtNC10L3RgtCwL0RvZ292b3Igb2Igb2themFuaWkga2xpcmluZ292eWtoIHVzbHVnIChwcmlsb3poZW5pZSAyOSApLmRvYw_E_E" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/9206" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9CU0L7QutGD0LzQtdC90YLRiy_SQpNC_P0YDQvNGLINC4INGE0L7RgNC80LDRgtGLINC00L7QutGD0LzQtdC90YLQvtCyL9Cn0LDRgdGC0YwgMSDQvtCx0YnQsNGPINGH0LDRgdGC0Ywv0JfQsNC_S0YDQvtGBINC_PINC00L7RgdGC0YPQv9C1INC6INCa0LvQuNGA0LjQvdCz0L7QstC_P0LzRgyDRgtC10YDQvNC40L3QsNC70YMuZG9jeA_E_E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@moex.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nationalclearingcentre.ru/rates/currMarketRates/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/cdp/sert/GOST.zip" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14535/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s1309" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9CU0L7QutGD0LzQtdC90YLRiy_SQpNC_P0YDQvNGLINC4INGE0L7RgNC80LDRgtGLINC00L7QutGD0LzQtdC90YLQvtCyL9Cn0LDRgdGC0YwgMSDQvtCx0YnQsNGPINGH0LDRgdGC0Ywv0JfQsNC_S0YDQvtGBINC_PINC00L7RgdGC0YPQv9C1INC6INCa0LvQuNGA0LjQvdCz0L7QstC_P0LzRgyDRgtC10YDQvNC40L3QsNC70YMuZG9jeA_E_E" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Ca0LDQuiDRgdGC0LDRgtGMINCj0Jov0JQt0YLRiyDQtNC70Y8g0YDQtdC30LjQtNC10L3RgtCwL0RvZ292b3Igb2Igb2themFuaWkga2xpcmluZ292eWtoIHVzbHVnIChwcmlsb3poZW5pZSAyOSApLmRvYw_E_E" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/9206" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/9206" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080303" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/0204/106" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@moex.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nationalclearingcentre.ru/rates/currMarketRates/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkk.moex.com/lku/senddocuments/send_docs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moex.com/ru/fatca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document1.docx"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oibd@moex.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oibd@moex.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/15280" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passport.moex.com/login?return_to=https%3A%2F%2Fpassport.moex.com%2F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9CU0L7QutGD0LzQtdC90YLRiy_SQpNC_P0YDQvNGLINC4INGE0L7RgNC80LDRgtGLINC00L7QutGD0LzQtdC90YLQvtCyL9Cn0LDRgdGC0YwgMSDQvtCx0YnQsNGPINGH0LDRgdGC0YwvMDEt0JfQsNGP0LLQu9C10L3QuNC1INC_PINC_S0YDQtdC00L7RgdGC0LDQstC70LXQvdC40Lgg0LTQvtC_S0YPRgdC60LAg0Log0LrQu9C40YDQuNC90LPQvtCy0L7QvNGDINC_P0LHRgdC70YPQttC40LLQsNC90LjRji5kb2N4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moex.com/s8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/ru/markets/money/rates/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/8847" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Cj0YfQsNGB0YLQvdC40LrRgyDQutC70LjRgNC40L3Qs9CwL1dlYi3QutC70LjRgNC40L3Qsy7QmtCiL9Ca0KJf0L_SRgNC40LzQtdGA0YsucGRm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/9798/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nkcbank.ru/viewCatalog.do?menuKey=327" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkk.moex.com/lku/senddocuments/send_docs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passport.moex.com/registration" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:regcard@moex.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/1313" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/23848/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edodoc@moex.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Cj0YfQsNGB0YLQvdC40LrRgyDQutC70LjRgNC40L3Qs9CwL1dlYi3QutC70LjRgNC40L3Qsy7QmtCiL9Cg0YPQutC_P0LLQvtC00YHRgtCy0L4g0L_SQvtC70YzQt9C_P0LLQsNGC0LXQu9GPINCa0KIucGRm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/2267" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document2.docx"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itsales@moex.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s1202" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14535/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s132" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080304" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nkcbank.ru/viewCatalog.do?menuKey=23" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalclearingcentre.ru/rates/currMarketRates/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/020804" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14535/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AnketaFATCA@moex.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14555/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pki@moex.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_XENsZWFyaW5nXNCU0L7QutGD0LzQtdC90YLRi1zQpNC_P0YDQvNGLINC4INGE0L7RgNC80LDRgtGLINC00L7QutGD0LzQtdC90YLQvtCyINC4INC_P0YLRh9C10YLQvtCyXNCn0LDRgdGC0YwgMSDQntCx0YnQsNGPINGH0LDRgdGC0Yxc0YTQvtGA0LzRiyDQtNC70Y8g0YHQutCw0YfQuNCy0LDQvdC40Y8gKHdvcmQg0L3QsNGA0LXQt9C60LApXNCX0LDQv9GA0L7RgSDQvdCwINC_P0YLQutGA0YvRgtC40LUg0KDQsNGB0YfQtdGC0L3QvtCz0L4g0LrQvtC00LAuZG9jeA_E_E" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14535/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Cj0YfQsNGB0YLQvdC40LrRgyDQutC70LjRgNC40L3Qs9CwL1dlYi3QutC70LjRgNC40L3Qsy7QmtCiL9Ca0KJf0L_SRgNC40LzQtdGA0YsucGRm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsd.ru/ru/services/open_depo/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s154" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s1198" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/0204" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/020801" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14171/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AnketaFATCA@moex.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/1313" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/23849/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Cj0YfQsNGB0YLQvdC40LrRgyDQutC70LjRgNC40L3Qs9CwL1dlYi3QutC70LjRgNC40L3Qsy7QmtCiL9Cg0L7Qu9C10LLQsNGPINC80L7QtNC10LvRjCDQmtCiLnBkZg_E_E" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/8882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edodoc@moex.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkk.moex.com/lku/senddocuments/send_docs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/8883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkk.moex.com/lku/senddocuments/send_docs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s1197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsd.ru/tariffs/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080304" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/0208030301" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/1075" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s136" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/0302/304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/8240/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/23850/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Moscow Exchange">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="CE1126"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="63B1E5"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="002F5F"/>
       </a:accent1>
@@ -20235,82 +20183,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C37C8A8-94AF-4FD7-A28C-C01F1479231F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5C8F21A-E64A-42A2-AC59-457B366B62F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>30733</Characters>
+  <Pages>1</Pages>
+  <Words>5377</Words>
+  <Characters>30650</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>256</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>255</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MOEX</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36052</CharactersWithSpaces>
+  <CharactersWithSpaces>35956</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Варакина Зульфия Зифаровна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>