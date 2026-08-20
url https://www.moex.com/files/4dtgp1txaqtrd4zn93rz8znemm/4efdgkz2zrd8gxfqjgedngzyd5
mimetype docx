--- v0 (2025-12-05)
+++ v1 (2026-08-20)
@@ -295,51 +295,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="13C6D81A" w14:textId="752E8BA3" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="13C6D81A" w14:textId="752E8BA3" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317592" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Общие положения</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -367,51 +367,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E5D1A23" w14:textId="1293F012" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="4E5D1A23" w14:textId="1293F012" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317593" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Требования к кандидату</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -439,51 +439,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="64C08F7F" w14:textId="54F4A9FF" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="64C08F7F" w14:textId="54F4A9FF" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317594" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.Подключение к ЛКУ</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -511,51 +511,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A4DF2B9" w14:textId="11FEBE63" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="4A4DF2B9" w14:textId="11FEBE63" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317595" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">2.Документы необходимые для процедуры </w:t>
             </w:r>
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
@@ -592,51 +592,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B657927" w14:textId="2FE46ECD" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="2B657927" w14:textId="2FE46ECD" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317596" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.Доступ к Электронному документообороту (ЭДО)</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -664,51 +664,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6EE58DC1" w14:textId="57BB20C2" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="6EE58DC1" w14:textId="57BB20C2" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317597" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.Допуск к торгам и клиринговому обслуживанию</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -736,51 +736,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="777C14FA" w14:textId="2F48CCE5" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="777C14FA" w14:textId="2F48CCE5" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317598" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">5.Доступ к платформе </w:t>
             </w:r>
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
@@ -834,51 +834,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6E3DC25D" w14:textId="3938EE2B" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="6E3DC25D" w14:textId="3938EE2B" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317599" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Оформление технического доступа</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -906,51 +906,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52565A40" w14:textId="3538124A" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="52565A40" w14:textId="3538124A" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317600" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Клиринговый терминал</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -978,51 +978,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="55D13BD0" w14:textId="6378A079" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="55D13BD0" w14:textId="6378A079" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317601" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Затраты по подключению и работе на рынках</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -1049,51 +1049,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="56F09059" w14:textId="4FD0EBDC" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="56F09059" w14:textId="4FD0EBDC" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317602" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Пакетные предложения на технологические услуги</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1121,51 +1121,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65DE94D9" w14:textId="2BD125CA" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="65DE94D9" w14:textId="2BD125CA" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317603" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Операции с денежными средствами</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1193,51 +1193,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="270145F7" w14:textId="2DBB02FB" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="270145F7" w14:textId="2DBB02FB" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317604" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Внесение денежных средств</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1265,51 +1265,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76E5D53E" w14:textId="6E8D0713" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="76E5D53E" w14:textId="6E8D0713" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317605" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Вывод денежных средств на Валютном рынке</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1337,51 +1337,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A32946C" w14:textId="50165551" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="6A32946C" w14:textId="50165551" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317606" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Вывод денежных средств на Рынке депозитов</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1409,51 +1409,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3174D877" w14:textId="68C1FC57" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="3174D877" w14:textId="68C1FC57" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317607" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Перевод денежных средств</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1481,51 +1481,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6AA10FEA" w14:textId="33F27B05" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="6AA10FEA" w14:textId="33F27B05" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317608" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Комиссионное вознаграждение за учет Обеспечения</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1553,51 +1553,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3FEC772C" w14:textId="32E49F15" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="3FEC772C" w14:textId="32E49F15" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317609" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Оплата комиссионных вознаграждений</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1625,51 +1625,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6DA4B3CA" w14:textId="2296BBE3" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="6DA4B3CA" w14:textId="2296BBE3" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317610" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Штрафы за неисполнение обязательств и перенос позиций</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1697,51 +1697,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6292404C" w14:textId="1520138F" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="6292404C" w14:textId="1520138F" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317611" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Валютный рынок</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1769,51 +1769,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1FB97D73" w14:textId="62DA8A5B" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="1FB97D73" w14:textId="62DA8A5B" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317612" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Рынок депозитов</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1841,51 +1841,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2A0E7673" w14:textId="145628EF" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="2A0E7673" w14:textId="145628EF" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317613" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Штраф за </w:t>
             </w:r>
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
@@ -1956,51 +1956,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="07E2F32C" w14:textId="7B6F0409" w:rsidR="005745DE" w:rsidRDefault="00E82C5C">
+        <w:p w14:paraId="07E2F32C" w14:textId="7B6F0409" w:rsidR="005745DE" w:rsidRDefault="00C44A18">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9771"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317614" w:history="1">
             <w:r w:rsidR="005745DE" w:rsidRPr="00097384">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Торговые и клиринговые отчеты</w:t>
             </w:r>
             <w:r w:rsidR="005745DE">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -7838,60 +7838,58 @@
             <w:bookmarkEnd w:id="18"/>
             <w:r w:rsidR="00E82C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
               <w:object w:dxaOrig="1520" w:dyaOrig="987" w14:anchorId="0C961E2E">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:76.2pt;height:49.2pt" o:ole="">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:76.4pt;height:49.45pt" o:ole="">
                   <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1029" DrawAspect="Icon" ObjectID="_1792402033" r:id="rId31">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1844232407" r:id="rId31">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6219" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52F1DB98" w14:textId="3C24F71E" w:rsidR="00FC2AA8" w:rsidRPr="00BF54EB" w:rsidRDefault="00FC2AA8" w:rsidP="00FC2AA8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -7974,51 +7972,51 @@
               <w:r w:rsidR="006C7024" w:rsidRPr="003179E9">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>s</w:t>
               </w:r>
               <w:r w:rsidR="006C7024" w:rsidRPr="003179E9">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                 </w:rPr>
                 <w:t>://fs.moex.com/cdp/sert/GOST.zip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006C7024">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="006C7024" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="_Hlk172189612"/>
+            <w:bookmarkStart w:id="19" w:name="_Hlk172189612"/>
           </w:p>
           <w:p w14:paraId="5C900A3B" w14:textId="5FADD72B" w:rsidR="007479FB" w:rsidRPr="00BF54EB" w:rsidRDefault="007479FB" w:rsidP="009474B0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="785"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Годовая отчетность</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -8086,51 +8084,51 @@
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>doc</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC2AA8" w:rsidRPr="00BF54EB" w14:paraId="56D248E9" w14:textId="61B21650" w:rsidTr="006B56A7">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="031422A2" w14:textId="77777777" w:rsidR="00FC2AA8" w:rsidRPr="00BF54EB" w:rsidRDefault="00FC2AA8" w:rsidP="009E6A09">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -9024,74 +9022,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Поскольку заключение Договора об оказании клиринговых услуг на фондовом рынке и рынке депозитов сопровождается открытием депозитного счета, необходимо оформить допуск к клиринговому обслуживанию в личном присутствии представителя клиента. </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Личное присутствие оформляется с представителем организации, являющимся Руководителя или представителем, которому организацией предоставлены доверенностью полномочия, связанные с открытием счета (заключением договора банковского счета).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DF36DBD" w14:textId="77777777" w:rsidR="004548F0" w:rsidRDefault="00E82C5C" w:rsidP="004548F0">
+          <w:p w14:paraId="3DF36DBD" w14:textId="77777777" w:rsidR="004548F0" w:rsidRDefault="00C44A18" w:rsidP="004548F0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidR="004548F0" w:rsidRPr="0043073B">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Федеральный закон 115</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3EC5CFFD" w14:textId="77777777" w:rsidR="004548F0" w:rsidRDefault="00E82C5C" w:rsidP="004548F0">
+          <w:p w14:paraId="3EC5CFFD" w14:textId="77777777" w:rsidR="004548F0" w:rsidRDefault="00C44A18" w:rsidP="004548F0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidR="004548F0" w:rsidRPr="0043073B">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Информационное письмо Банка России</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6F27F10D" w14:textId="3946ECC8" w:rsidR="004548F0" w:rsidRPr="00BF54EB" w:rsidRDefault="004548F0" w:rsidP="006B56A7">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
@@ -9130,85 +9128,85 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
         <w:t>Группа «Московская Биржа»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
         <w:t>Окно приема корреспонденции №1</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3240BBBC" w14:textId="3E1D1792" w:rsidR="000A44FD" w:rsidRPr="009110C9" w:rsidRDefault="000A44FD" w:rsidP="00BF54EB">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:pageBreakBefore/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc125317596"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc125317596"/>
       <w:r w:rsidRPr="009110C9">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Доступ к Электронному документообороту</w:t>
       </w:r>
       <w:r w:rsidR="00AF2580" w:rsidRPr="009110C9">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ЭДО)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidR="00CD25D9" w:rsidRPr="009110C9">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="659DAACC" w14:textId="45FEDEC5" w:rsidR="001F4386" w:rsidRPr="00BF54EB" w:rsidRDefault="001F4386" w:rsidP="001F4386">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Hlk41935556"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="24" w:name="_Hlk93057611"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk41935556"/>
+      <w:bookmarkStart w:id="22" w:name="_Hlk41916384"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk93057611"/>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Для получения доступа к Электронному документообороту необходимо</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E127CE" w14:textId="37D3BB11" w:rsidR="000015A9" w:rsidRPr="00F76057" w:rsidRDefault="00734A68" w:rsidP="00F76057">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
@@ -9536,51 +9534,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Способ предоставления</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B2F39" w:rsidRPr="00BF54EB" w14:paraId="29D34E8D" w14:textId="77777777" w:rsidTr="009474B0">
         <w:trPr>
           <w:trHeight w:val="840"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3095" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="547A27FC" w14:textId="6A0AE752" w:rsidR="00F80AE0" w:rsidRPr="00BF54EB" w:rsidRDefault="00E82C5C" w:rsidP="007B2F39">
+          <w:p w14:paraId="547A27FC" w14:textId="6A0AE752" w:rsidR="00F80AE0" w:rsidRPr="00BF54EB" w:rsidRDefault="00C44A18" w:rsidP="007B2F39">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:tooltip="Скачать" w:history="1">
               <w:r w:rsidR="00F36C34">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:spacing w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Заявление на создание СКПЭП</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -10058,51 +10056,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1EE74874" w14:textId="1FA800F7" w:rsidR="00D26AFB" w:rsidRPr="009E5DF5" w:rsidRDefault="00D26AFB" w:rsidP="009E5DF5">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="599"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A297B" w:rsidRPr="00BF54EB" w14:paraId="70525015" w14:textId="77777777" w:rsidTr="009474B0">
         <w:trPr>
           <w:trHeight w:val="945"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="678DB505" w14:textId="77777777" w:rsidR="001A297B" w:rsidRDefault="00E82C5C" w:rsidP="009705EB">
+          <w:p w14:paraId="678DB505" w14:textId="77777777" w:rsidR="001A297B" w:rsidRDefault="00C44A18" w:rsidP="009705EB">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:tooltip="Скачать" w:history="1">
               <w:r w:rsidR="002224E7">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:spacing w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Доверенность на владельца СКПЭП</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="002224E7">
@@ -10345,51 +10343,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A297B" w:rsidRPr="00BF54EB" w14:paraId="07D2B341" w14:textId="77777777" w:rsidTr="009474B0">
         <w:trPr>
           <w:trHeight w:val="1234"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20D71923" w14:textId="10F77496" w:rsidR="001A297B" w:rsidRPr="00BF54EB" w:rsidRDefault="00E82C5C" w:rsidP="00E94D9A">
+          <w:p w14:paraId="20D71923" w14:textId="10F77496" w:rsidR="001A297B" w:rsidRPr="00BF54EB" w:rsidRDefault="00C44A18" w:rsidP="00E94D9A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r w:rsidR="001A297B" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Доверенность на пользователя СКПЭП на подписание электронной подписью электронных документов</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001A297B" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -10836,85 +10834,67 @@
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">По всем вопросам, связанным с оказанием услуг УЦ или необходимости получения консультации по установке ПО (особенно в случаях использования КриптоПро </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>CSP</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> на той же машине, где предполагается установить ПО для работы в СЭД Биржи), Вы можете </w:t>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="_Hlk29920667"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk29920667"/>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">обращаться к Администратору СЭД </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>по тел. +7 (495) 363-32-32 (доб.1110) или e-</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">по тел. +7 (495) 363-32-32 (доб.1110) или e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00E94D9A">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>pki@moex.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="656141BE" w14:textId="6B65146C" w:rsidR="00A85CF3" w:rsidRDefault="00D94261" w:rsidP="001E3409">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
@@ -10928,103 +10908,103 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Обратите также внимание на требования сертифицированного ПО (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A15C10">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Валидата</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A15C10">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CSP и "Справочник сертификатов") к версии ОС Windows, на которой планируется эксплуатация криптографических ключей.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
-      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="3BBF805B" w14:textId="109973A2" w:rsidR="00A85CF3" w:rsidRDefault="00A85CF3" w:rsidP="001E3409">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E89DECE" w14:textId="273A2685" w:rsidR="004923B6" w:rsidRPr="00CE2BFD" w:rsidRDefault="000E21F4" w:rsidP="0029461D">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:pageBreakBefore/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Допуск_к_торгам"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkStart w:id="25" w:name="_Допуск_к_торгам"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc125317597"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="000E21F4">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="00447C11" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Допуск к </w:t>
       </w:r>
       <w:r w:rsidR="009B5973" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">торгам и </w:t>
       </w:r>
       <w:r w:rsidR="00447C11" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>клиринговому обслуживанию</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aa"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="543"/>
         <w:gridCol w:w="3988"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
       <w:tr w:rsidR="006A51C0" w:rsidRPr="00CE2BFD" w14:paraId="32F9BEB0" w14:textId="77777777" w:rsidTr="00BF54EB">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DADFE4" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41ECF3FE" w14:textId="77777777" w:rsidR="006A51C0" w:rsidRPr="00BF54EB" w:rsidRDefault="006A51C0" w:rsidP="006A51C0">
             <w:pPr>
@@ -11118,51 +11098,51 @@
           <w:p w14:paraId="321534B0" w14:textId="77777777" w:rsidR="006A51C0" w:rsidRPr="00BF54EB" w:rsidRDefault="006A51C0" w:rsidP="006A51C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72931A1A" w14:textId="77777777" w:rsidR="006A51C0" w:rsidRPr="00BF54EB" w:rsidRDefault="00E82C5C" w:rsidP="006A51C0">
+          <w:p w14:paraId="72931A1A" w14:textId="77777777" w:rsidR="006A51C0" w:rsidRPr="00BF54EB" w:rsidRDefault="00C44A18" w:rsidP="006A51C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:tooltip="Перейти" w:history="1">
               <w:r w:rsidR="006A51C0" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Договор об оказании услуг по проведению организованных торгов (Приложение 01 к Правилам допуска)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006A51C0" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -11282,51 +11262,51 @@
           <w:p w14:paraId="686DB07A" w14:textId="77777777" w:rsidR="006A51C0" w:rsidRPr="00BF54EB" w:rsidRDefault="006A51C0" w:rsidP="006A51C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53183167" w14:textId="77777777" w:rsidR="006A51C0" w:rsidRPr="00BF54EB" w:rsidRDefault="00E82C5C" w:rsidP="006A51C0">
+          <w:p w14:paraId="53183167" w14:textId="77777777" w:rsidR="006A51C0" w:rsidRPr="00BF54EB" w:rsidRDefault="00C44A18" w:rsidP="006A51C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidR="006A51C0" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Договор об оказании клиринговых услуг</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006A51C0" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -11366,68 +11346,68 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A51C0" w:rsidRPr="00CE2BFD" w14:paraId="65EFCE72" w14:textId="77777777" w:rsidTr="00BF54EB">
         <w:trPr>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C594C07" w14:textId="77777777" w:rsidR="006A51C0" w:rsidRPr="00BF54EB" w:rsidRDefault="006A51C0" w:rsidP="006A51C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="28" w:name="_Hlk31618662"/>
+            <w:bookmarkStart w:id="27" w:name="_Hlk31618662"/>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58C654C0" w14:textId="77777777" w:rsidR="006A51C0" w:rsidRPr="00BF54EB" w:rsidRDefault="00E82C5C" w:rsidP="006A51C0">
+          <w:p w14:paraId="58C654C0" w14:textId="77777777" w:rsidR="006A51C0" w:rsidRPr="00BF54EB" w:rsidRDefault="00C44A18" w:rsidP="006A51C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:tooltip="Перейти" w:history="1">
               <w:r w:rsidR="006A51C0" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Договор о предоставлении интегрированного технологического сервиса</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006A51C0" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -11476,131 +11456,131 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="14B103E9" w14:textId="0A36F56E" w:rsidR="006A51C0" w:rsidRPr="00BF54EB" w:rsidRDefault="006A51C0" w:rsidP="006A51C0">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="862"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:tr w:rsidR="00BF54EB" w:rsidRPr="00CE2BFD" w14:paraId="3B577518" w14:textId="77777777" w:rsidTr="00BF54EB">
         <w:trPr>
           <w:trHeight w:val="1593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BCFCC39" w14:textId="77777777" w:rsidR="00BF54EB" w:rsidRPr="00BF54EB" w:rsidRDefault="00BF54EB" w:rsidP="006A51C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="29" w:name="_Hlk169624606"/>
+        <w:bookmarkStart w:id="28" w:name="_Hlk169624606"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DDA7442" w14:textId="77777777" w:rsidR="00BF54EB" w:rsidRPr="00BF54EB" w:rsidRDefault="00E71CDB" w:rsidP="006A51C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "http://fs.moex.com/files/9798/" \o "Перейти" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BF54EB" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Заявление о предоставлении допуска к участию в торгах ПАО Московская Биржа (п. 4.1 Форм документов)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BF54EB" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26A300BB" w14:textId="77777777" w:rsidR="00BF54EB" w:rsidRPr="00BF54EB" w:rsidRDefault="00BF54EB" w:rsidP="006A51C0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="395"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -11853,51 +11833,51 @@
           <w:p w14:paraId="2533FB5A" w14:textId="77777777" w:rsidR="00BF54EB" w:rsidRPr="00BF54EB" w:rsidRDefault="00BF54EB" w:rsidP="006A51C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52113588" w14:textId="044DEEF2" w:rsidR="00CD5ABB" w:rsidRDefault="00E82C5C" w:rsidP="00CD5ABB">
+          <w:p w14:paraId="52113588" w14:textId="044DEEF2" w:rsidR="00CD5ABB" w:rsidRDefault="00C44A18" w:rsidP="00CD5ABB">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidR="00C9225D" w:rsidRPr="00C9225D">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Запрос на открытие Расчетного кода</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00C9225D" w:rsidRPr="00C9225D">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -11938,51 +11918,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="793F8ADA" w14:textId="77777777" w:rsidR="00CD5ABB" w:rsidRPr="003B7826" w:rsidRDefault="00CD5ABB" w:rsidP="00CD5ABB">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B7826">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>и/или</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="563E792C" w14:textId="186EB81B" w:rsidR="00BF54EB" w:rsidRPr="00BF54EB" w:rsidRDefault="00E82C5C" w:rsidP="00CD5ABB">
+          <w:p w14:paraId="563E792C" w14:textId="186EB81B" w:rsidR="00BF54EB" w:rsidRPr="00BF54EB" w:rsidRDefault="00C44A18" w:rsidP="00CD5ABB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r w:rsidR="008F10EB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:color w:val="336699"/>
                   <w:u w:val="none"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Запрос на открытие Торгово-клирингового счета для заключения депозитных договоров</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="008F10EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -12067,98 +12047,98 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0185F126" w14:textId="77777777" w:rsidR="00BF54EB" w:rsidRPr="00BF54EB" w:rsidRDefault="00BF54EB" w:rsidP="006A51C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="30" w:name="_Hlk169624668"/>
+        <w:bookmarkStart w:id="29" w:name="_Hlk169624668"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A80F309" w14:textId="60413F0F" w:rsidR="00BF54EB" w:rsidRPr="00EF2B6B" w:rsidRDefault="00E71CDB" w:rsidP="00EF2B6B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2105"/>
                 <w:tab w:val="left" w:pos="4095"/>
                 <w:tab w:val="right" w:pos="4210"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9CU0L7QutGD0LzQtdC90YLRiy_SQpNC_P0YDQvNGLINC4INGE0L7RgNC80LDRgtGLINC00L7QutGD0LzQtdC90YLQvtCyL9Cn0LDRgdGC0YwgMSDQvtCx0YnQsNGPINGH0LDRgdGC0YwvMDEt0JfQsNGP0LLQu9C10L3QuNC1INC_PINC_S0YDQtdC00L7RgdGC0LDQstC70LXQvdC40Lgg0LTQvtC_S0YPRgdC60LAg0Log0LrQu9C40YDQuNC90LPQvtCy0L7QvNGDINC_P0LHRgdC70YPQttC40LLQsNC90LjRji5kb2N4" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A532D3" w:rsidRPr="00EF2B6B">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Заявление о предоставлении допуска к клиринговому обслуживанию</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="426A1DD0" w14:textId="7C67BB91" w:rsidR="00BF54EB" w:rsidRPr="00CE2BFD" w:rsidRDefault="00BF54EB" w:rsidP="006A51C0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="395"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF54EB" w:rsidRPr="00CE2BFD" w14:paraId="0C724A1E" w14:textId="77777777" w:rsidTr="00BF54EB">
         <w:trPr>
           <w:trHeight w:val="305"/>
@@ -12166,92 +12146,92 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2395FB5A" w14:textId="77777777" w:rsidR="00BF54EB" w:rsidRPr="00BF54EB" w:rsidRDefault="00BF54EB" w:rsidP="006A51C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="31" w:name="_Hlk169624655"/>
+        <w:bookmarkStart w:id="30" w:name="_Hlk169624655"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BD86610" w14:textId="77777777" w:rsidR="00BF54EB" w:rsidRPr="006A51C0" w:rsidRDefault="00E71CDB" w:rsidP="006A51C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fs.moex.com/files/8883" \o "Перейти" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BF54EB" w:rsidRPr="006A51C0">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Заявление о предоставлении технического доступа</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="201CD05D" w14:textId="3293A53C" w:rsidR="00BF54EB" w:rsidRPr="00B840D9" w:rsidRDefault="00BF54EB" w:rsidP="006A51C0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="395"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF54EB" w:rsidRPr="00CE2BFD" w14:paraId="5D1A547F" w14:textId="77777777" w:rsidTr="00385538">
         <w:trPr>
           <w:trHeight w:val="273"/>
@@ -12283,71 +12263,71 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7930536C" w14:textId="77777777" w:rsidR="00BF54EB" w:rsidRPr="006A51C0" w:rsidRDefault="00BF54EB" w:rsidP="006A51C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A51C0">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Предоставить Письмо о соответствии условиям допуска</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BE4EFCC" w14:textId="572D1F47" w:rsidR="00BF54EB" w:rsidRDefault="00E82C5C" w:rsidP="006A51C0">
+          <w:p w14:paraId="2BE4EFCC" w14:textId="572D1F47" w:rsidR="00BF54EB" w:rsidRDefault="00C44A18" w:rsidP="006A51C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidR="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Форма письма для ВР</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5B386C21" w14:textId="7915D1B6" w:rsidR="00BF54EB" w:rsidRPr="00CE2BFD" w:rsidRDefault="00E82C5C" w:rsidP="006A51C0">
+          <w:p w14:paraId="5B386C21" w14:textId="7915D1B6" w:rsidR="00BF54EB" w:rsidRPr="00CE2BFD" w:rsidRDefault="00C44A18" w:rsidP="006A51C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidR="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Форма письма для РД</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
@@ -12394,147 +12374,147 @@
       </w:r>
       <w:r w:rsidRPr="000D6C78">
         <w:t>Группа «Московская Биржа»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
         <w:t>Окно приема корреспонденции №1</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E96F0E3" w14:textId="77777777" w:rsidR="00385538" w:rsidRDefault="00385538"/>
     <w:p w14:paraId="5AB7928F" w14:textId="77777777" w:rsidR="00385538" w:rsidRDefault="00385538"/>
     <w:p w14:paraId="77E73621" w14:textId="347B462B" w:rsidR="00475713" w:rsidRPr="00BF54EB" w:rsidRDefault="000E21F4" w:rsidP="00BF54EB">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:pageBreakBefore/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc125317598"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc125317598"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="_Hlk43818668"/>
+      <w:bookmarkStart w:id="32" w:name="_Hlk43818668"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="_Hlk41916970"/>
+      <w:bookmarkStart w:id="33" w:name="_Hlk41916970"/>
       <w:r w:rsidR="001C7E6C" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r w:rsidR="00BE5CAE" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>оступ</w:t>
       </w:r>
       <w:r w:rsidR="001C7E6C" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> к платформе</w:t>
       </w:r>
       <w:r w:rsidR="00B864DA" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B864DA" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Moex</w:t>
       </w:r>
       <w:r w:rsidR="00B864DA" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B864DA" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Treasury</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
-      <w:bookmarkEnd w:id="34"/>
-      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="7C148B6E" w14:textId="77777777" w:rsidR="005157A6" w:rsidRPr="00BF54EB" w:rsidRDefault="005157A6" w:rsidP="000861B4">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc125317599"/>
-      <w:bookmarkStart w:id="36" w:name="_Hlk41917651"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc125317599"/>
+      <w:bookmarkStart w:id="35" w:name="_Hlk41917651"/>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Оформление технического доступа</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="310F8C28" w14:textId="34FC0412" w:rsidR="00204C44" w:rsidRPr="00BF54EB" w:rsidRDefault="003E605A" w:rsidP="003E605A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Hlk41935685"/>
+      <w:bookmarkStart w:id="36" w:name="_Hlk41935685"/>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MOEX</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Treasury</w:t>
@@ -12562,54 +12542,54 @@
         <w:gridCol w:w="2480"/>
         <w:gridCol w:w="2481"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CC2E8D" w:rsidRPr="00BF54EB" w14:paraId="6C6BEEAC" w14:textId="77777777" w:rsidTr="004E083B">
         <w:trPr>
           <w:trHeight w:val="197"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DADFE4" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="493487FA" w14:textId="77777777" w:rsidR="00CC2E8D" w:rsidRPr="00BF54EB" w:rsidRDefault="00CC2E8D" w:rsidP="00653FCD">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="38" w:name="_Hlk41936366"/>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkStart w:id="37" w:name="_Hlk41936366"/>
+            <w:bookmarkStart w:id="38" w:name="_Hlk41936396"/>
+            <w:bookmarkStart w:id="39" w:name="_Hlk41937384"/>
+            <w:bookmarkEnd w:id="36"/>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DADFE4" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E4C9E91" w14:textId="52E2B7BD" w:rsidR="00CC2E8D" w:rsidRPr="00BF54EB" w:rsidRDefault="00CC2E8D" w:rsidP="00653FCD">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -12689,116 +12669,80 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Пройти процедуру регистрации</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOEX </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, в качестве первичного фактора идентификации: </w:t>
+              <w:t xml:space="preserve">MOEX Passport, в качестве первичного фактора идентификации: </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://passport.moex.com/registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="71B2C023" w14:textId="77777777" w:rsidR="0008110E" w:rsidRPr="00BF54EB" w:rsidRDefault="0008110E" w:rsidP="00653FCD">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Необходимо сохранить используемый e-</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> и пароль. Если регистрация была пройдена ранее, повторное прохождение процедуры не требуется</w:t>
+              <w:t>Необходимо сохранить используемый e-mail и пароль. Если регистрация была пройдена ранее, повторное прохождение процедуры не требуется</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F974A9" w:rsidRPr="00BF54EB" w14:paraId="2988E75D" w14:textId="77777777" w:rsidTr="004E083B">
         <w:trPr>
           <w:trHeight w:val="1409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23E68611" w14:textId="77777777" w:rsidR="00F974A9" w:rsidRPr="00BF54EB" w:rsidRDefault="00F974A9" w:rsidP="00F974A9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DB206AD" w14:textId="77777777" w:rsidR="00F974A9" w:rsidRPr="00BF54EB" w:rsidRDefault="00F974A9" w:rsidP="00F974A9">
@@ -12889,141 +12833,131 @@
               </w:rPr>
               <w:t xml:space="preserve">Подробнее в </w:t>
             </w:r>
             <w:r w:rsidRPr="00D34674">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Памятк</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
             <w:r w:rsidRPr="00D34674">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> по подключению к MOEX </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> по подключению к MOEX Treasury</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67B890A6" w14:textId="77777777" w:rsidR="00F974A9" w:rsidRDefault="00F974A9" w:rsidP="00F974A9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E922A70" w14:textId="56F1994B" w:rsidR="00F974A9" w:rsidRPr="00243138" w:rsidRDefault="00E82C5C" w:rsidP="00F974A9">
+          <w:p w14:paraId="2E922A70" w14:textId="56F1994B" w:rsidR="00F974A9" w:rsidRPr="00243138" w:rsidRDefault="00C44A18" w:rsidP="00F974A9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidR="00F974A9" w:rsidRPr="00243138">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Памятка по подключению к </w:t>
               </w:r>
               <w:r w:rsidR="00F974A9" w:rsidRPr="00243138">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>MOEX</w:t>
               </w:r>
               <w:r w:rsidR="00F974A9" w:rsidRPr="00243138">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidR="00F974A9" w:rsidRPr="00243138">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Treasury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3872E760" w14:textId="77777777" w:rsidR="00F974A9" w:rsidRDefault="00E82C5C" w:rsidP="00F974A9">
+          <w:p w14:paraId="3872E760" w14:textId="77777777" w:rsidR="00F974A9" w:rsidRDefault="00C44A18" w:rsidP="00F974A9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:tooltip="Скачать" w:history="1">
               <w:r w:rsidR="00F974A9" w:rsidRPr="00A12EAB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:color w:val="1F497D"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Памятка по подключению токена</w:t>
               </w:r>
             </w:hyperlink>
@@ -13283,77 +13217,77 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="251F6C94" w14:textId="77777777" w:rsidR="00CC2E8D" w:rsidRPr="00BF54EB" w:rsidRDefault="00CC2E8D" w:rsidP="00653FCD">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4195422E" w14:textId="15384812" w:rsidR="00CC2E8D" w:rsidRPr="00BF54EB" w:rsidRDefault="00E82C5C" w:rsidP="00CC2E8D">
+          <w:p w14:paraId="4195422E" w14:textId="15384812" w:rsidR="00CC2E8D" w:rsidRPr="00BF54EB" w:rsidRDefault="00C44A18" w:rsidP="00CC2E8D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:tooltip="Скачать" w:history="1">
               <w:r w:rsidR="00CC2E8D" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Заявление на регистрацию идентификатора рынке Депозитов с подключением к услуги Корпоративный маркетплейс</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1618C571" w14:textId="10017E82" w:rsidR="00CC2E8D" w:rsidRPr="00BF54EB" w:rsidRDefault="00E82C5C" w:rsidP="00CC2E8D">
+          <w:p w14:paraId="1618C571" w14:textId="10017E82" w:rsidR="00CC2E8D" w:rsidRPr="00BF54EB" w:rsidRDefault="00C44A18" w:rsidP="00CC2E8D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:tooltip="Скачать" w:history="1">
               <w:r w:rsidR="00CC2E8D" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Заявление на регистрацию идентификатора Валютного рынка с подключением к услуги Корпоративный маркетплейс</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00CC2E8D" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -13393,78 +13327,78 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0311960C" w14:textId="77777777" w:rsidR="0008110E" w:rsidRPr="00BF54EB" w:rsidRDefault="0008110E" w:rsidP="00653FCD">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проверить настройки сетевого доступа</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="41" w:name="_MON_1780318942"/>
-        <w:bookmarkEnd w:id="41"/>
+        <w:bookmarkStart w:id="40" w:name="_MON_1780318942"/>
+        <w:bookmarkEnd w:id="40"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="54B5FC56" w14:textId="13637ED8" w:rsidR="0008110E" w:rsidRPr="00BF54EB" w:rsidRDefault="00862B7B" w:rsidP="00653FCD">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="6B05F16B">
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:77.4pt;height:49.8pt" o:ole="">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:77.65pt;height:50.1pt" o:ole="">
                   <v:imagedata r:id="rId62" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1792402034" r:id="rId63">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1844232408" r:id="rId63">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0008110E" w:rsidRPr="00BF54EB" w14:paraId="71A9CD76" w14:textId="77777777" w:rsidTr="004E083B">
         <w:trPr>
           <w:trHeight w:val="685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2849A917" w14:textId="77777777" w:rsidR="0008110E" w:rsidRPr="00BF54EB" w:rsidRDefault="0008110E" w:rsidP="00653FCD">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -13636,129 +13570,129 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Passport</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, логин и код токена.</w:t>
             </w:r>
             <w:r w:rsidR="00DF7E75" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p w14:paraId="2E16D5E3" w14:textId="60F322B7" w:rsidR="001730A2" w:rsidRPr="00BF54EB" w:rsidRDefault="001730A2" w:rsidP="001730A2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Для получения тестового доступа к </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>web</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-сервису необходимо обратиться к персональному менеджеру вашей организации. Срок использования теста ограничен 2 неделями.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A87A8A2" w14:textId="302DF1FE" w:rsidR="00CD5FA4" w:rsidRPr="00CD5FA4" w:rsidRDefault="00E82C5C" w:rsidP="001730A2">
+    <w:p w14:paraId="6A87A8A2" w14:textId="302DF1FE" w:rsidR="00CD5FA4" w:rsidRPr="00CD5FA4" w:rsidRDefault="00C44A18" w:rsidP="001730A2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId65" w:tooltip="Перейти" w:history="1">
         <w:r w:rsidR="00CD5FA4" w:rsidRPr="00BF54EB">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Тарифы на информационные и технические услуги ПАО Московская Биржа</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E61C040" w14:textId="15E7B9EC" w:rsidR="00CD25D9" w:rsidRPr="00816810" w:rsidRDefault="00816810" w:rsidP="008426B5">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc125317600"/>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc125317600"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
-      <w:bookmarkEnd w:id="40"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Клиринговый терминал</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="76A14EBC" w14:textId="0F3E0194" w:rsidR="00816810" w:rsidRPr="00E94D9A" w:rsidRDefault="00816810" w:rsidP="00816810">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Клиринговый терминал</w:t>
       </w:r>
       <w:r w:rsidR="00385538">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14250,51 +14184,51 @@
       <w:r w:rsidRPr="00FC57C3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> и направить через ЛКУ в разделе </w:t>
       </w:r>
       <w:hyperlink r:id="rId71" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FC57C3">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="336699"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Отправка сообщений/документов (moex.com)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="250B6E01" w14:textId="07734D8B" w:rsidR="00D76D2B" w:rsidRDefault="00E82C5C" w:rsidP="00816810">
+    <w:p w14:paraId="250B6E01" w14:textId="07734D8B" w:rsidR="00D76D2B" w:rsidRDefault="00C44A18" w:rsidP="00816810">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId72" w:history="1">
         <w:r w:rsidR="00816810" w:rsidRPr="00E94D9A">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Клиринговый терминал в примерах (Презентация)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37649AD9" w14:textId="0F264AD4" w:rsidR="00646649" w:rsidRDefault="00646649" w:rsidP="00816810">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
@@ -14451,62 +14385,62 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66CB4752" w14:textId="3BF251DB" w:rsidR="00646649" w:rsidRDefault="00646649" w:rsidP="00816810">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A3B218A" w14:textId="5FDF5C79" w:rsidR="00646649" w:rsidRDefault="005745DE" w:rsidP="005745DE">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc125317601"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc125317601"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:lastRenderedPageBreak/>
         <w:t>Затраты по под</w:t>
       </w:r>
       <w:r>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2BFD">
         <w:t>лючению и работе на рынках</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpXSpec="center" w:tblpY="303"/>
         <w:tblW w:w="10196" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2967"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
       <w:tr w:rsidR="005745DE" w:rsidRPr="00DD4B02" w14:paraId="1444B6D2" w14:textId="77777777" w:rsidTr="005745DE">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
@@ -14517,51 +14451,51 @@
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CE1126"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="197FB28B" w14:textId="77777777" w:rsidR="005745DE" w:rsidRPr="00DD4B02" w:rsidRDefault="005745DE" w:rsidP="005745DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="44" w:name="_Hlk41920175"/>
+            <w:bookmarkStart w:id="43" w:name="_Hlk41920175"/>
             <w:r w:rsidRPr="00DD4B02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CE1126"/>
@@ -16045,97 +15979,97 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Оборотная комиссия за сделки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E17469C" w14:textId="77777777" w:rsidR="005745DE" w:rsidRPr="00DD4B02" w:rsidRDefault="00E82C5C" w:rsidP="005745DE">
+          <w:p w14:paraId="5E17469C" w14:textId="77777777" w:rsidR="005745DE" w:rsidRPr="00DD4B02" w:rsidRDefault="00C44A18" w:rsidP="005745DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r w:rsidR="005745DE" w:rsidRPr="00DD4B02">
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:color w:val="000000"/>
                   <w:kern w:val="24"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Тарифы — Московская Биржа | Рынки</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DFCB267" w14:textId="77777777" w:rsidR="005745DE" w:rsidRPr="00DD4B02" w:rsidRDefault="00E82C5C" w:rsidP="005745DE">
+          <w:p w14:paraId="3DFCB267" w14:textId="77777777" w:rsidR="005745DE" w:rsidRPr="00DD4B02" w:rsidRDefault="00C44A18" w:rsidP="005745DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r w:rsidR="005745DE" w:rsidRPr="00DD4B02">
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:color w:val="000000"/>
                   <w:kern w:val="24"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Тарифы по депозитам с Центральным контрагентом — Московская Биржа | Рынки</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17949,655 +17883,311 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C069298" w14:textId="77777777" w:rsidR="005745DE" w:rsidRPr="00DD4B02" w:rsidRDefault="005745DE" w:rsidP="005745DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005745DE" w:rsidRPr="00DD4B02" w14:paraId="03587688" w14:textId="77777777" w:rsidTr="005745DE">
+      <w:tr w:rsidR="00E22699" w:rsidRPr="00DD4B02" w14:paraId="03587688" w14:textId="77777777" w:rsidTr="008B5EFA">
         <w:trPr>
-          <w:trHeight w:val="659"/>
+          <w:trHeight w:val="1378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B0142CD" w14:textId="77777777" w:rsidR="005745DE" w:rsidRPr="00653FCD" w:rsidRDefault="005745DE" w:rsidP="005745DE">
+          <w:p w14:paraId="7BAB3DB0" w14:textId="5D46489E" w:rsidR="00E22699" w:rsidRPr="00E22699" w:rsidRDefault="00E22699" w:rsidP="005745DE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00653FCD">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Электронный документооборот (ЭДО):</w:t>
             </w:r>
-          </w:p>
-[...68 lines deleted...]
-          <w:p w14:paraId="736A765E" w14:textId="77777777" w:rsidR="005745DE" w:rsidRPr="00DD4B02" w:rsidRDefault="005745DE" w:rsidP="005745DE">
+            <w:bookmarkStart w:id="45" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="45"/>
+          </w:p>
+          <w:p w14:paraId="736A765E" w14:textId="77777777" w:rsidR="00E22699" w:rsidRPr="00DD4B02" w:rsidRDefault="00E22699" w:rsidP="005745DE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="835"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD4B02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Изготовление ключа (единовременно)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="564BEC42" w14:textId="77777777" w:rsidR="005745DE" w:rsidRPr="00DD4B02" w:rsidRDefault="005745DE" w:rsidP="005745DE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="564BEC42" w14:textId="06D8EC39" w:rsidR="00E22699" w:rsidRPr="00DD4B02" w:rsidRDefault="00E22699" w:rsidP="00843798">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>2 300</w:t>
+              <w:t>5 300</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD4B02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ₽ </w:t>
+              <w:t xml:space="preserve"> ₽</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39B38069" w14:textId="77777777" w:rsidR="005745DE" w:rsidRPr="00DD4B02" w:rsidRDefault="005745DE" w:rsidP="005745DE">
+          <w:p w14:paraId="39B38069" w14:textId="15FD4240" w:rsidR="00E22699" w:rsidRPr="00DD4B02" w:rsidRDefault="00E22699" w:rsidP="00720A15">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001663EA">
+            <w:r w:rsidRPr="00DD4B02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>В случае отсутствия денежных средств на РК обязательства переносятся на следующий день со штрафом (по рублям 2 ключевых</w:t>
-[...32 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36520D38" w14:textId="77777777" w:rsidR="005745DE" w:rsidRPr="00DD4B02" w:rsidRDefault="005745DE" w:rsidP="005745DE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="36520D38" w14:textId="7DD9CA6D" w:rsidR="00E22699" w:rsidRPr="00DD4B02" w:rsidRDefault="00E22699" w:rsidP="004D4F9D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD4B02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ежемесячно</w:t>
+              <w:t>ежегодно</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04D1E55B" w14:textId="77777777" w:rsidR="005745DE" w:rsidRPr="00DD4B02" w:rsidRDefault="005745DE" w:rsidP="005745DE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="04D1E55B" w14:textId="450E1638" w:rsidR="00E22699" w:rsidRPr="00DD4B02" w:rsidRDefault="00E22699" w:rsidP="008B5EFA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD4B02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>списывается с основного РК</w:t>
-[...21 lines deleted...]
-              <w:t>не позднее 5-ого числа месяца, следующего за отчетным</w:t>
+              <w:t>счет на оплату</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005745DE" w:rsidRPr="00DD4B02" w14:paraId="66F6D1F7" w14:textId="77777777" w:rsidTr="005745DE">
-[...213 lines deleted...]
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:tbl>
     <w:p w14:paraId="61053392" w14:textId="6A86BFA8" w:rsidR="0070153D" w:rsidRPr="00DB6755" w:rsidRDefault="0070153D" w:rsidP="00A85CF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E839890" w14:textId="77777777" w:rsidR="00AA7707" w:rsidRDefault="00AA7707" w:rsidP="00AA7707">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
@@ -18869,54 +18459,54 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC6D9F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Презентация «Пакетные предложения»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="450E7146" w14:textId="77777777" w:rsidR="00AA7707" w:rsidRDefault="00AA7707" w:rsidP="00AA7707">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="1520" w:dyaOrig="985" w14:anchorId="2C727873">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:79.2pt;height:50.4pt" o:ole="">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:78.9pt;height:50.1pt" o:ole="">
             <v:imagedata r:id="rId77" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1792402035" r:id="rId78"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1844232409" r:id="rId78"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="561C5DF9" w14:textId="77777777" w:rsidR="00AA7707" w:rsidRPr="008F7077" w:rsidRDefault="00AA7707" w:rsidP="00AA7707">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
@@ -19270,61 +18860,51 @@
       <w:r w:rsidR="008662D5" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Денежные средства в валют</w:t>
       </w:r>
       <w:r w:rsidR="00C13AC2" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ах, принимаемых НКЦ в качестве Обеспечения,</w:t>
       </w:r>
       <w:r w:rsidR="008662D5" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">перечисляются Участниками клиринга на соответствующие счета НКЦ </w:t>
+        <w:t xml:space="preserve"> перечисляются Участниками клиринга на соответствующие счета НКЦ </w:t>
       </w:r>
       <w:r w:rsidR="008662D5" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">с обязательным указанием в назначении платежа </w:t>
       </w:r>
       <w:r w:rsidR="0092007B" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ключевого слова и </w:t>
       </w:r>
       <w:r w:rsidR="008662D5" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
@@ -19343,125 +18923,126 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A1D781" w14:textId="2889FE6A" w:rsidR="00E61BA4" w:rsidRPr="00BF54EB" w:rsidRDefault="008662D5" w:rsidP="00E61BA4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>По ссылк</w:t>
       </w:r>
       <w:r w:rsidR="008F1970" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ам ниже </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>вы найдете</w:t>
       </w:r>
       <w:r w:rsidR="008F1970" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00E61BA4" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FCDFA1" w14:textId="47E4A343" w:rsidR="00315F80" w:rsidRPr="00BF54EB" w:rsidRDefault="00E82C5C" w:rsidP="00B9798F">
+    <w:p w14:paraId="08FCDFA1" w14:textId="47E4A343" w:rsidR="00315F80" w:rsidRPr="00BF54EB" w:rsidRDefault="00C44A18" w:rsidP="00B9798F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId79" w:history="1">
         <w:r w:rsidR="00315F80" w:rsidRPr="00BF54EB">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Реквизиты для зачисления денежных средств на всех рынках</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00315F80" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://www.nationalclearingcentre.ru/catalog/02080304</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC3E5AE" w14:textId="71E979DF" w:rsidR="001A6794" w:rsidRPr="00BF54EB" w:rsidRDefault="00E82C5C" w:rsidP="00B9798F">
+    <w:p w14:paraId="0CC3E5AE" w14:textId="71E979DF" w:rsidR="001A6794" w:rsidRPr="00BF54EB" w:rsidRDefault="00C44A18" w:rsidP="00B9798F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId80" w:history="1"/>
       <w:r w:rsidR="00315F80" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -19816,78 +19397,78 @@
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.nationalclearingcentre.ru/catalog/0208030301" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F37E0D">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Подробнее о регистрации Счета для возврата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E90F28" w14:textId="77777777" w:rsidR="00A85CF3" w:rsidRPr="00F37E0D" w:rsidRDefault="00E82C5C" w:rsidP="00A85CF3">
+    <w:p w14:paraId="68E90F28" w14:textId="77777777" w:rsidR="00A85CF3" w:rsidRPr="00F37E0D" w:rsidRDefault="00C44A18" w:rsidP="00A85CF3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="002F5F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId82" w:history="1">
         <w:r w:rsidR="00A85CF3" w:rsidRPr="00F37E0D">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Подробнее о возврате обеспечения</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkEnd w:id="54"/>
     <w:p w14:paraId="17E7EE35" w14:textId="77777777" w:rsidR="00C03E43" w:rsidRPr="00BF54EB" w:rsidRDefault="008F1970" w:rsidP="00AA042A">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Перевод денежных средств</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="0221067A" w14:textId="78CB2EE7" w:rsidR="008D6C6E" w:rsidRPr="00BF54EB" w:rsidRDefault="00C03E43" w:rsidP="008D6C6E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
@@ -19923,51 +19504,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>и рынка депозитов</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, а также между Расчетными кодами в рамках одного рынка осуществляется с помощью </w:t>
       </w:r>
       <w:r w:rsidR="00065B00" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">сервиса Клиринговый терминал. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D35984" w14:textId="565E6875" w:rsidR="00065B00" w:rsidRPr="00BF54EB" w:rsidRDefault="00E82C5C" w:rsidP="008D6C6E">
+    <w:p w14:paraId="25D35984" w14:textId="565E6875" w:rsidR="00065B00" w:rsidRPr="00BF54EB" w:rsidRDefault="00C44A18" w:rsidP="008D6C6E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId83" w:history="1">
         <w:r w:rsidR="00065B00" w:rsidRPr="00BF54EB">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Клиринговый терминал в примерах (Презентация)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="139DE8A6" w14:textId="77777777" w:rsidR="00A027C8" w:rsidRPr="00BF54EB" w:rsidRDefault="00A027C8" w:rsidP="00AA042A">
       <w:pPr>
@@ -20658,76 +20239,76 @@
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>С января 2018 года введен штраф за исполнение Итогового нетто-обязательства по денежн</w:t>
       </w:r>
       <w:r w:rsidR="000E6B82" w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ым средствам с нарушением срока, установленного Временным регламентом. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E38527" w14:textId="77777777" w:rsidR="003D124F" w:rsidRPr="00BF54EB" w:rsidRDefault="00E82C5C" w:rsidP="003D124F">
+    <w:p w14:paraId="05E38527" w14:textId="77777777" w:rsidR="003D124F" w:rsidRPr="00BF54EB" w:rsidRDefault="00C44A18" w:rsidP="003D124F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="002F5F" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId88" w:history="1">
         <w:r w:rsidR="003D124F" w:rsidRPr="00BF54EB">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="002F5F" w:themeColor="accent1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/020801</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0477D30F" w14:textId="77777777" w:rsidR="003D124F" w:rsidRPr="00BF54EB" w:rsidRDefault="00E82C5C" w:rsidP="003D124F">
+    <w:p w14:paraId="0477D30F" w14:textId="77777777" w:rsidR="003D124F" w:rsidRPr="00BF54EB" w:rsidRDefault="00C44A18" w:rsidP="003D124F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId89" w:history="1">
         <w:hyperlink r:id="rId90" w:history="1">
           <w:r w:rsidR="003D124F" w:rsidRPr="00BF54EB">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:color w:val="002F5F" w:themeColor="hyperlink"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Значения штрафных ставок за cut-off time</w:t>
           </w:r>
         </w:hyperlink>
         <w:r w:rsidR="003D124F" w:rsidRPr="00BF54EB">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -21020,61 +20601,61 @@
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007F4369" w:rsidRPr="00CE2BFD" w:rsidSect="00646649">
       <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="991" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F046BEE" w14:textId="77777777" w:rsidR="00994266" w:rsidRDefault="00994266" w:rsidP="00796BCA">
+    <w:p w14:paraId="6A8DA516" w14:textId="77777777" w:rsidR="00C44A18" w:rsidRDefault="00C44A18" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06EEB770" w14:textId="77777777" w:rsidR="00994266" w:rsidRDefault="00994266" w:rsidP="00796BCA">
+    <w:p w14:paraId="2F2A9D0C" w14:textId="77777777" w:rsidR="00C44A18" w:rsidRDefault="00C44A18" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -21101,50 +20682,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Device Font 10cpi"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="77F8288B" w14:textId="313231D0" w:rsidR="00994266" w:rsidRDefault="00994266">
     <w:pPr>
       <w:pStyle w:val="aff4"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DADC19D" wp14:editId="3DE9A80F">
           <wp:extent cx="1771650" cy="628650"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Рисунок 1"/>
           <wp:cNvGraphicFramePr>
@@ -21169,61 +20751,61 @@
                     <a:ext cx="1771650" cy="628650"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="331CC833" w14:textId="1E2ADD09" w:rsidR="00994266" w:rsidRPr="00DF7E75" w:rsidRDefault="00994266" w:rsidP="00DF7E75">
     <w:pPr>
       <w:pStyle w:val="aff4"/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="489AC112" w14:textId="77777777" w:rsidR="00994266" w:rsidRDefault="00994266" w:rsidP="00796BCA">
+    <w:p w14:paraId="39796844" w14:textId="77777777" w:rsidR="00C44A18" w:rsidRDefault="00C44A18" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E48AE43" w14:textId="77777777" w:rsidR="00994266" w:rsidRDefault="00994266" w:rsidP="00796BCA">
+    <w:p w14:paraId="37B81470" w14:textId="77777777" w:rsidR="00C44A18" w:rsidRDefault="00C44A18" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="362159CE" w14:textId="28414C8A" w:rsidR="00994266" w:rsidRPr="00787378" w:rsidRDefault="00994266" w:rsidP="00787378">
       <w:pPr>
         <w:pStyle w:val="affb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="affd"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Возможно</w:t>
@@ -21306,69 +20888,51 @@
     <w:p w14:paraId="4A095855" w14:textId="097BC5E5" w:rsidR="00994266" w:rsidRPr="009606D0" w:rsidRDefault="00994266" w:rsidP="009606D0">
       <w:pPr>
         <w:pStyle w:val="affb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009606D0">
         <w:rPr>
           <w:rStyle w:val="affd"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009606D0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Участники клиринга-</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> организации, не являющиеся профессиональными участниками рынка ценных бумаг или лицами, осуществляющими иную лицензируемую деятельность на финансовом рынке, являющиеся эмитентами ценных бумаг, не имеющие специального разрешения (лицензии) на право осуществления операций на финансовых рынках, выданного компетентным органом государства учреждения Участника клиринга, вправе предоставлять финансовую отчетность путем ее обязательного публичного раскрытия. В случае если объемы и/или сроки обязательного публичного раскрытия информации не соответствует требованиям, которые установлены общей частью</w:t>
+        <w:t xml:space="preserve"> Участники клиринга-Некредитные организации, не являющиеся профессиональными участниками рынка ценных бумаг или лицами, осуществляющими иную лицензируемую деятельность на финансовом рынке, являющиеся эмитентами ценных бумаг, не имеющие специального разрешения (лицензии) на право осуществления операций на финансовых рынках, выданного компетентным органом государства учреждения Участника клиринга, вправе предоставлять финансовую отчетность путем ее обязательного публичного раскрытия. В случае если объемы и/или сроки обязательного публичного раскрытия информации не соответствует требованиям, которые установлены общей частью</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009606D0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Правил клиринга в отношении предоставления Клиринговому центру отчетности Участников клиринга, по запросу Клирингового центра такой Участник клиринга обязан предоставить отчетность путем ее направления в адрес Клирингового центра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -21387,57 +20951,57 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Заявление направляется через ЛКУ</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="4E738D9C" w14:textId="679F6AA1" w:rsidR="00994266" w:rsidRDefault="00994266" w:rsidP="00A85CF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="affd"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="45" w:name="_Hlk128872549"/>
+      <w:bookmarkStart w:id="44" w:name="_Hlk128872549"/>
       <w:r>
         <w:t>По итогам совершения сделок спот и сделок фикс в течение календарного квартала, но не ранее, чем через два последовательных календарных квартала, начиная с квартала, в котором участник торгов получил допуск к торгам, с Участника торгов взимается минимальное комиссионное вознаграждение за организацию торгов (абонентская плата).</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
-    <w:p w14:paraId="420C83FF" w14:textId="77777777" w:rsidR="00994266" w:rsidRPr="00DB6755" w:rsidRDefault="00E82C5C" w:rsidP="00A85CF3">
+    <w:p w14:paraId="420C83FF" w14:textId="77777777" w:rsidR="00994266" w:rsidRPr="00DB6755" w:rsidRDefault="00C44A18" w:rsidP="00A85CF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId2" w:tooltip="Перейти" w:history="1">
         <w:r w:rsidR="00994266" w:rsidRPr="002F2237">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Тариф</w:t>
@@ -26683,62 +26247,62 @@
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="77825"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF2617"/>
     <w:rsid w:val="00000501"/>
     <w:rsid w:val="000015A9"/>
     <w:rsid w:val="00005417"/>
     <w:rsid w:val="0000664F"/>
     <w:rsid w:val="00007101"/>
@@ -27411,50 +26975,51 @@
     <w:rsid w:val="00BC11AE"/>
     <w:rsid w:val="00BD007A"/>
     <w:rsid w:val="00BD3105"/>
     <w:rsid w:val="00BD4607"/>
     <w:rsid w:val="00BD7002"/>
     <w:rsid w:val="00BE1C16"/>
     <w:rsid w:val="00BE4444"/>
     <w:rsid w:val="00BE5CAE"/>
     <w:rsid w:val="00BE5FA0"/>
     <w:rsid w:val="00BE607A"/>
     <w:rsid w:val="00BF12FF"/>
     <w:rsid w:val="00BF33DE"/>
     <w:rsid w:val="00BF41EB"/>
     <w:rsid w:val="00BF54EB"/>
     <w:rsid w:val="00BF7233"/>
     <w:rsid w:val="00C00A0B"/>
     <w:rsid w:val="00C00E39"/>
     <w:rsid w:val="00C03BCE"/>
     <w:rsid w:val="00C03E43"/>
     <w:rsid w:val="00C05D37"/>
     <w:rsid w:val="00C13AC2"/>
     <w:rsid w:val="00C15C11"/>
     <w:rsid w:val="00C16E1A"/>
     <w:rsid w:val="00C30F4E"/>
     <w:rsid w:val="00C36E09"/>
+    <w:rsid w:val="00C44A18"/>
     <w:rsid w:val="00C70235"/>
     <w:rsid w:val="00C72D5E"/>
     <w:rsid w:val="00C85437"/>
     <w:rsid w:val="00C85FC0"/>
     <w:rsid w:val="00C90F9C"/>
     <w:rsid w:val="00C9225D"/>
     <w:rsid w:val="00C96D3F"/>
     <w:rsid w:val="00C97D13"/>
     <w:rsid w:val="00CA0D88"/>
     <w:rsid w:val="00CA1C21"/>
     <w:rsid w:val="00CA4B73"/>
     <w:rsid w:val="00CA5698"/>
     <w:rsid w:val="00CA66B6"/>
     <w:rsid w:val="00CB03D3"/>
     <w:rsid w:val="00CB1919"/>
     <w:rsid w:val="00CB24A4"/>
     <w:rsid w:val="00CB567E"/>
     <w:rsid w:val="00CB74C8"/>
     <w:rsid w:val="00CC2E8D"/>
     <w:rsid w:val="00CC3167"/>
     <w:rsid w:val="00CC59C9"/>
     <w:rsid w:val="00CD259A"/>
     <w:rsid w:val="00CD25D9"/>
     <w:rsid w:val="00CD5ABB"/>
     <w:rsid w:val="00CD5FA4"/>
@@ -27514,50 +27079,51 @@
     <w:rsid w:val="00D94FD0"/>
     <w:rsid w:val="00D97252"/>
     <w:rsid w:val="00DA3A4A"/>
     <w:rsid w:val="00DA6A05"/>
     <w:rsid w:val="00DA7441"/>
     <w:rsid w:val="00DB6755"/>
     <w:rsid w:val="00DB688F"/>
     <w:rsid w:val="00DC1940"/>
     <w:rsid w:val="00DD4B02"/>
     <w:rsid w:val="00DD543A"/>
     <w:rsid w:val="00DD6864"/>
     <w:rsid w:val="00DD7F1E"/>
     <w:rsid w:val="00DE23A9"/>
     <w:rsid w:val="00DE542B"/>
     <w:rsid w:val="00DF1560"/>
     <w:rsid w:val="00DF3973"/>
     <w:rsid w:val="00DF3A98"/>
     <w:rsid w:val="00DF5641"/>
     <w:rsid w:val="00DF7E75"/>
     <w:rsid w:val="00E00160"/>
     <w:rsid w:val="00E06011"/>
     <w:rsid w:val="00E106AF"/>
     <w:rsid w:val="00E1254C"/>
     <w:rsid w:val="00E141FA"/>
     <w:rsid w:val="00E16263"/>
+    <w:rsid w:val="00E22699"/>
     <w:rsid w:val="00E238D3"/>
     <w:rsid w:val="00E24760"/>
     <w:rsid w:val="00E26DAD"/>
     <w:rsid w:val="00E27F65"/>
     <w:rsid w:val="00E322A2"/>
     <w:rsid w:val="00E32B57"/>
     <w:rsid w:val="00E32CB7"/>
     <w:rsid w:val="00E37499"/>
     <w:rsid w:val="00E42B1D"/>
     <w:rsid w:val="00E50883"/>
     <w:rsid w:val="00E50E87"/>
     <w:rsid w:val="00E51C24"/>
     <w:rsid w:val="00E54E4F"/>
     <w:rsid w:val="00E56BED"/>
     <w:rsid w:val="00E61BA4"/>
     <w:rsid w:val="00E660B1"/>
     <w:rsid w:val="00E71CDB"/>
     <w:rsid w:val="00E75DA2"/>
     <w:rsid w:val="00E82096"/>
     <w:rsid w:val="00E82C5C"/>
     <w:rsid w:val="00E908E4"/>
     <w:rsid w:val="00E90A4C"/>
     <w:rsid w:val="00E93C06"/>
     <w:rsid w:val="00E94D9A"/>
     <w:rsid w:val="00EA528C"/>
@@ -27631,51 +27197,51 @@
     <w:rsid w:val="00FF05DE"/>
     <w:rsid w:val="00FF07B3"/>
     <w:rsid w:val="00FF0BEC"/>
     <w:rsid w:val="00FF2AE0"/>
     <w:rsid w:val="00FF327E"/>
     <w:rsid w:val="00FF419B"/>
     <w:rsid w:val="00FF4792"/>
     <w:rsid w:val="00FF70C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="77825"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7BD5D050"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DE6320F1-7058-495E-8DBE-B42D8565B6B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -30247,82 +29813,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FFD59DA-3F7D-427D-8E53-D4DFE674B084}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{229AB114-D777-48FC-A5D9-B50406336673}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>7042</Words>
-  <Characters>40141</Characters>
+  <Words>7002</Words>
+  <Characters>39918</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>334</Lines>
-  <Paragraphs>94</Paragraphs>
+  <Lines>332</Lines>
+  <Paragraphs>93</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MOEX</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>47089</CharactersWithSpaces>
+  <CharactersWithSpaces>46827</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Варакина Зульфия Зифаровна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>