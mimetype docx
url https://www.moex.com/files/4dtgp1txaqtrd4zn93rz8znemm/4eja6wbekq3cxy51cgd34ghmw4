--- v0 (2025-12-05)
+++ v1 (2026-07-16)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Default Extension="doc" ContentType="application/msword"/>
-  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
-[...2 lines deleted...]
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
-  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="57F8F887" w14:textId="08D0DE61" w:rsidR="00370545" w:rsidRPr="00CE2BFD" w:rsidRDefault="00990895" w:rsidP="00240B9D">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="3C4953" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Допуск к </w:t>
       </w:r>
       <w:r w:rsidR="000462A3" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="3C4953" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="40"/>
         </w:rPr>
@@ -180,52 +180,52 @@
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЕАЭС</w:t>
       </w:r>
       <w:r w:rsidR="000848A3" w:rsidRPr="000848A3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05634444" w14:textId="77777777" w:rsidR="00F80E5D" w:rsidRPr="00CE2BFD" w:rsidRDefault="00F80E5D" w:rsidP="00A516B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="0" w:name="_Toc488759363" w:displacedByCustomXml="next"/>
-    <w:bookmarkStart w:id="1" w:name="_Toc128867175" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="0" w:name="_Toc128867175" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="1" w:name="_Toc488759363" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
           <w:caps/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:id w:val="1152795354"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="4C3E8EE3" w14:textId="77777777" w:rsidR="00F80E5D" w:rsidRPr="00CE2BFD" w:rsidRDefault="00F80E5D" w:rsidP="00456AD9">
@@ -358,51 +358,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1616546F" w14:textId="505091A6" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="1616546F" w14:textId="505091A6" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867176" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Общие положения</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
@@ -447,51 +447,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="71B1EC14" w14:textId="78FFC160" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="71B1EC14" w14:textId="78FFC160" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867177" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Нормативная база</w:t>
             </w:r>
@@ -537,51 +537,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51BABF97" w14:textId="397EA0AF" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="51BABF97" w14:textId="397EA0AF" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867178" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Валютный рынок</w:t>
             </w:r>
@@ -627,51 +627,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0454D54E" w14:textId="04727C14" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="0454D54E" w14:textId="04727C14" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867179" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Требования к кандидату</w:t>
             </w:r>
@@ -717,51 +717,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4587D5D2" w14:textId="3613F037" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="4587D5D2" w14:textId="3613F037" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867180" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Подключение к ЛКУ</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
@@ -806,51 +806,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0722B3E2" w14:textId="4427B2F5" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="0722B3E2" w14:textId="4427B2F5" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867181" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Досье Участника торгов и клиринга</w:t>
             </w:r>
@@ -896,95 +896,75 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="595B895E" w14:textId="6FC2F886" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="595B895E" w14:textId="6FC2F886" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867182" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Доступ к Э</w:t>
-[...19 lines deleted...]
-              <w:t>ектронному документообороту (ЭДО)</w:t>
+              <w:t>Доступ к Электронному документообороту (ЭДО)</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1006,51 +986,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="27B1B1B1" w14:textId="1E2C7F01" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="27B1B1B1" w14:textId="1E2C7F01" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867183" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Допуск к торгам и клиринговому обслуживанию</w:t>
             </w:r>
@@ -1096,51 +1076,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="66FAA545" w14:textId="30B47DC4" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="66FAA545" w14:textId="30B47DC4" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867184" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Технический доступ</w:t>
             </w:r>
@@ -1186,51 +1166,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="38A33D54" w14:textId="23070677" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="38A33D54" w14:textId="23070677" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867185" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Оформление технического доступа</w:t>
             </w:r>
@@ -1276,51 +1256,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6974A39E" w14:textId="679553F0" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="6974A39E" w14:textId="679553F0" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867186" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Клиринговый терминал</w:t>
             </w:r>
@@ -1366,51 +1346,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3AB5D803" w14:textId="2DDB4CE4" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="3AB5D803" w14:textId="2DDB4CE4" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867187" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Затраты по подключению и работе на рынках</w:t>
             </w:r>
@@ -1456,51 +1436,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D2CCF57" w14:textId="03A326E7" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="6D2CCF57" w14:textId="03A326E7" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867188" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Операции с денежными средствами</w:t>
             </w:r>
@@ -1546,51 +1526,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6B1B3E27" w14:textId="687BEBE6" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="6B1B3E27" w14:textId="687BEBE6" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867189" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Внесение денежных средств</w:t>
             </w:r>
@@ -1636,51 +1616,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F2C609F" w14:textId="2D6073F7" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="0F2C609F" w14:textId="2D6073F7" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867190" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Вывод денежных средств на Валютном рынке</w:t>
             </w:r>
@@ -1726,51 +1706,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34837061" w14:textId="3362A0BA" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="34837061" w14:textId="3362A0BA" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867191" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Перевод денежных средств</w:t>
             </w:r>
@@ -1816,51 +1796,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="317B110E" w14:textId="417F3162" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="317B110E" w14:textId="417F3162" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867192" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Комиссионное вознаграждение за учет Обеспечения</w:t>
             </w:r>
@@ -1906,51 +1886,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="594A1B6E" w14:textId="58A58A1A" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="594A1B6E" w14:textId="58A58A1A" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867193" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Оплата комиссионных вознаграждений</w:t>
             </w:r>
@@ -1996,51 +1976,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0B0B2088" w14:textId="1DD9BAB4" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="0B0B2088" w14:textId="1DD9BAB4" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867194" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Штрафы за неисполнение обязательств и перенос позиций</w:t>
             </w:r>
@@ -2086,51 +2066,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="44EBC584" w14:textId="16F3C055" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="44EBC584" w14:textId="16F3C055" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867195" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Валютный рынок</w:t>
             </w:r>
@@ -2176,51 +2156,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="24053711" w14:textId="4DD429B1" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="24053711" w14:textId="4DD429B1" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867196" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Штраф за </w:t>
             </w:r>
@@ -2319,51 +2299,51 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="771E400B" w14:textId="71D1A28A" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="000157DD">
+        <w:p w14:paraId="771E400B" w14:textId="71D1A28A" w:rsidR="00FF21A3" w:rsidRPr="00FF21A3" w:rsidRDefault="00F8020C">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128867197" w:history="1">
             <w:r w:rsidR="00FF21A3" w:rsidRPr="00FF21A3">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Торговые и клиринговые отчеты</w:t>
             </w:r>
@@ -2431,51 +2411,51 @@
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="6A9DDF80" w14:textId="5E8BE107" w:rsidR="00D373D8" w:rsidRDefault="00F80E5D" w:rsidP="00A516B2">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007B27FD">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5EEC5B52" w14:textId="089A33A3" w:rsidR="00A92692" w:rsidRDefault="000157DD" w:rsidP="00A516B2">
+        <w:p w14:paraId="5EEC5B52" w14:textId="089A33A3" w:rsidR="00A92692" w:rsidRDefault="00F8020C" w:rsidP="00A516B2">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2C783EEB" w14:textId="77777777" w:rsidR="00A92692" w:rsidRPr="00CE2BFD" w:rsidRDefault="00A92692" w:rsidP="00FF21A3">
       <w:pPr>
         <w:pStyle w:val="12"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc128867176"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Общие </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF21A3">
         <w:t>положения</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
@@ -5027,51 +5007,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> или через ЛКУ)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="072C698E" w14:textId="64DB61D8" w:rsidR="005B767F" w:rsidRPr="005B767F" w:rsidRDefault="005B767F" w:rsidP="006D10B8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>или</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AA0EC52" w14:textId="3AE818E0" w:rsidR="00435B15" w:rsidRPr="002077B5" w:rsidRDefault="000157DD" w:rsidP="00134520">
+          <w:p w14:paraId="4AA0EC52" w14:textId="3AE818E0" w:rsidR="00435B15" w:rsidRPr="002077B5" w:rsidRDefault="00F8020C" w:rsidP="00134520">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidR="00435B15" w:rsidRPr="002077B5">
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Анкета юридического лица</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00134520" w:rsidRPr="002077B5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5126,91 +5106,91 @@
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:object w:dxaOrig="1543" w:dyaOrig="1000" w14:anchorId="4EB5C2C8">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:79.5pt;height:50.25pt" o:ole="">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:79.5pt;height:50.1pt" o:ole="">
                   <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.8" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1739483756" r:id="rId26">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.8" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1844232316" r:id="rId26">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003178E9" w:rsidRPr="00CE2BFD" w14:paraId="5D4012C5" w14:textId="77777777" w:rsidTr="007A761B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CBA9458" w14:textId="77777777" w:rsidR="003178E9" w:rsidRPr="00CE2BFD" w:rsidRDefault="003178E9" w:rsidP="003D6E9E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17BB54FC" w14:textId="7980096E" w:rsidR="003178E9" w:rsidRPr="002077B5" w:rsidRDefault="000157DD" w:rsidP="00435B15">
+          <w:p w14:paraId="17BB54FC" w14:textId="7980096E" w:rsidR="003178E9" w:rsidRPr="002077B5" w:rsidRDefault="00F8020C" w:rsidP="00435B15">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidR="00435B15" w:rsidRPr="002077B5">
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Опросная Анкета банка-нерезидента</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00435B15" w:rsidRPr="002077B5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5257,54 +5237,54 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="17" w:name="_MON_1640540625"/>
           <w:bookmarkEnd w:id="17"/>
           <w:p w14:paraId="4CD9DEAB" w14:textId="0B29E0CE" w:rsidR="00435B15" w:rsidRPr="002077B5" w:rsidRDefault="0056687C" w:rsidP="00435B15">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002077B5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:object w:dxaOrig="1546" w:dyaOrig="1001" w14:anchorId="5A8103B1">
-                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:77.25pt;height:50.25pt" o:ole="">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:77pt;height:50.1pt" o:ole="">
                   <v:imagedata r:id="rId28" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.8" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1739483757" r:id="rId29">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.8" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1844232317" r:id="rId29">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C6EEB" w:rsidRPr="00CE2BFD" w14:paraId="205E9E1B" w14:textId="77777777" w:rsidTr="00C620C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E1D08CC" w14:textId="77777777" w:rsidR="007C6EEB" w:rsidRDefault="007C6EEB" w:rsidP="003D6E9E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -5388,54 +5368,54 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="18" w:name="_MON_1730298251"/>
           <w:bookmarkEnd w:id="18"/>
           <w:p w14:paraId="09B92F77" w14:textId="731E38C4" w:rsidR="00F31478" w:rsidRPr="002077B5" w:rsidRDefault="00F31478" w:rsidP="004B7FD9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="6974B9CD">
-                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:79.5pt;height:50.25pt" o:ole="">
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:79.5pt;height:50.1pt" o:ole="">
                   <v:imagedata r:id="rId31" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1739483758" r:id="rId32">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1844232318" r:id="rId32">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B72134" w:rsidRPr="00CE2BFD" w14:paraId="46E1EDD1" w14:textId="77777777" w:rsidTr="007A761B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0854F460" w14:textId="77777777" w:rsidR="00B72134" w:rsidRPr="00C620C4" w:rsidRDefault="00B72134" w:rsidP="003D6E9E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5476,54 +5456,54 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="19" w:name="_MON_1645623466"/>
           <w:bookmarkEnd w:id="19"/>
           <w:p w14:paraId="3E2FB28F" w14:textId="3B0F7936" w:rsidR="00B72134" w:rsidRPr="002077B5" w:rsidRDefault="00B72134" w:rsidP="004B7FD9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002077B5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:object w:dxaOrig="1543" w:dyaOrig="1000" w14:anchorId="1E5B9929">
-                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:79.5pt;height:50.25pt" o:ole="">
+                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:79.5pt;height:50.1pt" o:ole="">
                   <v:imagedata r:id="rId34" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1739483759" r:id="rId35">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1844232319" r:id="rId35">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D6E9E" w:rsidRPr="00CE2BFD" w14:paraId="2E23F725" w14:textId="77777777" w:rsidTr="007A761B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="357522CA" w14:textId="50DE4B7E" w:rsidR="003D6E9E" w:rsidRPr="00CE2BFD" w:rsidRDefault="002077B5" w:rsidP="003D6E9E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -7230,144 +7210,144 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:bookmarkStart w:id="20" w:name="_MON_1730297954"/>
           <w:bookmarkEnd w:id="20"/>
           <w:p w14:paraId="6AED29B7" w14:textId="1792C0E0" w:rsidR="00615DF5" w:rsidRPr="00EE24FD" w:rsidRDefault="00615DF5" w:rsidP="004B7FD9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="73FE1C60">
-                <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:79.5pt;height:50.25pt" o:ole="">
+                <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:79.5pt;height:50.1pt" o:ole="">
                   <v:imagedata r:id="rId38" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1029" DrawAspect="Icon" ObjectID="_1739483760" r:id="rId39">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1029" DrawAspect="Icon" ObjectID="_1844232320" r:id="rId39">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
             <w:bookmarkStart w:id="21" w:name="_MON_1730297952"/>
             <w:bookmarkEnd w:id="21"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="237AE020">
-                <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:79.5pt;height:50.25pt" o:ole="">
+                <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:79.5pt;height:50.1pt" o:ole="">
                   <v:imagedata r:id="rId40" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1030" DrawAspect="Icon" ObjectID="_1739483761" r:id="rId41">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1030" DrawAspect="Icon" ObjectID="_1844232321" r:id="rId41">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
             <w:bookmarkStart w:id="22" w:name="_MON_1730297951"/>
             <w:bookmarkEnd w:id="22"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="7268114A">
-                <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:79.5pt;height:50.25pt" o:ole="">
+                <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:79.5pt;height:50.1pt" o:ole="">
                   <v:imagedata r:id="rId42" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1031" DrawAspect="Icon" ObjectID="_1739483762" r:id="rId43">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1031" DrawAspect="Icon" ObjectID="_1844232322" r:id="rId43">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
             <w:bookmarkStart w:id="23" w:name="_MON_1730297949"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="7896C243">
-                <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:79.5pt;height:50.25pt" o:ole="">
+                <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:79.5pt;height:50.1pt" o:ole="">
                   <v:imagedata r:id="rId44" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1032" DrawAspect="Icon" ObjectID="_1739483763" r:id="rId45">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1032" DrawAspect="Icon" ObjectID="_1844232323" r:id="rId45">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="_MON_1730297947"/>
             <w:bookmarkEnd w:id="24"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="52312C9F">
-                <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:79.5pt;height:50.25pt" o:ole="">
+                <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:79.5pt;height:50.1pt" o:ole="">
                   <v:imagedata r:id="rId46" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1033" DrawAspect="Icon" ObjectID="_1739483764" r:id="rId47">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1033" DrawAspect="Icon" ObjectID="_1844232324" r:id="rId47">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
             <w:bookmarkStart w:id="25" w:name="_MON_1730297946"/>
             <w:bookmarkEnd w:id="25"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:object w:dxaOrig="1539" w:dyaOrig="997" w14:anchorId="6656E94B">
-                <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:79.5pt;height:50.25pt" o:ole="">
+                <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:79.5pt;height:50.1pt" o:ole="">
                   <v:imagedata r:id="rId48" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1034" DrawAspect="Icon" ObjectID="_1739483765" r:id="rId49">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1034" DrawAspect="Icon" ObjectID="_1844232325" r:id="rId49">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00971527" w:rsidRPr="00CE2BFD" w14:paraId="470ECC6A" w14:textId="77777777" w:rsidTr="007A761B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="482BC76E" w14:textId="1A3D549E" w:rsidR="00971527" w:rsidRDefault="008B086F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -7415,54 +7395,54 @@
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002077B5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="26" w:name="_MON_1599383226"/>
             <w:bookmarkEnd w:id="26"/>
             <w:r w:rsidRPr="002077B5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:object w:dxaOrig="1550" w:dyaOrig="991" w14:anchorId="5BA76544">
-                <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:79.5pt;height:50.25pt" o:ole="">
+                <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:79.5pt;height:50.1pt" o:ole="">
                   <v:imagedata r:id="rId50" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1035" DrawAspect="Icon" ObjectID="_1739483766" r:id="rId51">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1035" DrawAspect="Icon" ObjectID="_1844232326" r:id="rId51">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F52409" w:rsidRPr="00CE2BFD" w14:paraId="34030CCA" w14:textId="77777777" w:rsidTr="006A6866">
         <w:trPr>
           <w:trHeight w:val="1832"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DC4DF78" w14:textId="5B6A9E18" w:rsidR="00F52409" w:rsidRPr="00CE2BFD" w:rsidRDefault="008B086F" w:rsidP="004B7FD9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -7885,54 +7865,54 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> отчетны</w:t>
             </w:r>
             <w:r w:rsidR="00751292">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>х</w:t>
             </w:r>
             <w:r w:rsidR="00A6020D" w:rsidRPr="002077B5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> дат;</w:t>
             </w:r>
             <w:r w:rsidR="00046887">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00046887">
               <w:object w:dxaOrig="1520" w:dyaOrig="985" w14:anchorId="752BF6B8">
-                <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:79.5pt;height:50.25pt" o:ole="">
+                <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:79.5pt;height:50.1pt" o:ole="">
                   <v:imagedata r:id="rId53" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1036" DrawAspect="Icon" ObjectID="_1739483767" r:id="rId54"/>
+                <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1036" DrawAspect="Icon" ObjectID="_1844232327" r:id="rId54"/>
               </w:object>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EEA6F82" w14:textId="45CB502A" w:rsidR="006A6866" w:rsidRPr="002077B5" w:rsidRDefault="0038624E" w:rsidP="00D078DC">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002077B5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -9360,51 +9340,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B97F53D" w14:textId="77777777" w:rsidR="00EE24FD" w:rsidRDefault="00EE24FD" w:rsidP="00ED0509">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Подписать Договор об участии в системе ЭДО в 2-х экз. - без указания даты:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56C124C8" w14:textId="2A38FCC7" w:rsidR="00EE24FD" w:rsidRPr="0015536F" w:rsidRDefault="000157DD" w:rsidP="00ED0509">
+          <w:p w14:paraId="56C124C8" w14:textId="2A38FCC7" w:rsidR="00EE24FD" w:rsidRPr="0015536F" w:rsidRDefault="00F8020C" w:rsidP="00ED0509">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:tooltip="Скачать" w:history="1">
               <w:r w:rsidR="00EE24FD" w:rsidRPr="00B34190">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Договор об участии в Системе электронного документооборота (для нерезидентов)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE24FD" w14:paraId="788DCECE" w14:textId="77777777" w:rsidTr="00ED0509">
         <w:tc>
@@ -9488,74 +9468,74 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA542E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9636" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1047B1DC" w14:textId="11B281AF" w:rsidR="003625E0" w:rsidRDefault="000157DD" w:rsidP="003625E0">
+          <w:p w14:paraId="1047B1DC" w14:textId="11B281AF" w:rsidR="003625E0" w:rsidRDefault="00F8020C" w:rsidP="003625E0">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:tooltip="Скачать" w:history="1">
               <w:r w:rsidR="003625E0">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="336699"/>
                   <w:spacing w:val="2"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Заявление на создание СКПЭП (для физического лица, действующего от имени Участника СЭД)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="297EEFA2" w14:textId="77777777" w:rsidR="003625E0" w:rsidRDefault="000157DD" w:rsidP="003625E0">
+          <w:p w14:paraId="297EEFA2" w14:textId="77777777" w:rsidR="003625E0" w:rsidRDefault="00F8020C" w:rsidP="003625E0">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:tooltip="Скачать" w:history="1">
               <w:r w:rsidR="003625E0">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="336699"/>
                   <w:spacing w:val="2"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Заявление на создание СКПЭП (для Участника СЭД с указанием лица, действующего на основании Устава)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="07A1D117" w14:textId="0C00A85D" w:rsidR="00EE24FD" w:rsidRDefault="00EE24FD" w:rsidP="00ED0509">
             <w:pPr>
               <w:spacing w:after="120"/>
@@ -9592,51 +9572,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9636" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="428D45A5" w14:textId="1018C8B2" w:rsidR="00EE24FD" w:rsidRPr="00BA542E" w:rsidRDefault="000157DD" w:rsidP="00ED0509">
+          <w:p w14:paraId="428D45A5" w14:textId="1018C8B2" w:rsidR="00EE24FD" w:rsidRPr="00BA542E" w:rsidRDefault="00F8020C" w:rsidP="00ED0509">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:tooltip="Скачать" w:history="1">
               <w:r w:rsidR="003625E0">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="336699"/>
                   <w:spacing w:val="2"/>
                   <w:u w:val="none"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Доверенность на владельца СКПЭП (для физического лица, действующего от имени Участника СЭД)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00EE24FD" w:rsidRPr="00BA542E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
@@ -9678,51 +9658,51 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9636" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C9F76C4" w14:textId="77777777" w:rsidR="00EE24FD" w:rsidRPr="00B52BC7" w:rsidRDefault="000157DD" w:rsidP="00ED0509">
+          <w:p w14:paraId="6C9F76C4" w14:textId="77777777" w:rsidR="00EE24FD" w:rsidRPr="00B52BC7" w:rsidRDefault="00F8020C" w:rsidP="00ED0509">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidR="00EE24FD" w:rsidRPr="00B52BC7">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Доверенность на подписание электронной подписью электронных документов</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00EE24FD" w:rsidRPr="00B52BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
@@ -10601,67 +10581,57 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB1110">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB1110">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB1110">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2- х</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> экз.  - без указания даты</w:t>
+              <w:t>2- х экз.  - без указания даты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00767C36" w:rsidRPr="00CE2BFD" w14:paraId="6C26E960" w14:textId="77777777" w:rsidTr="00BB1110">
         <w:trPr>
           <w:trHeight w:val="625"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="516" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5644B01A" w14:textId="374A90CA" w:rsidR="00767C36" w:rsidRPr="00BB1110" w:rsidRDefault="00F4364F" w:rsidP="00917B1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB1110">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
@@ -11011,51 +10981,51 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE2BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Валютный рынок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB1110" w:rsidRPr="00CE2BFD" w14:paraId="708D21CC" w14:textId="77777777" w:rsidTr="005B767F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2277FF62" w14:textId="2F45DD62" w:rsidR="00BB1110" w:rsidRPr="00BB1110" w:rsidRDefault="000157DD" w:rsidP="000861B4">
+          <w:p w14:paraId="2277FF62" w14:textId="2F45DD62" w:rsidR="00BB1110" w:rsidRPr="00BB1110" w:rsidRDefault="00F8020C" w:rsidP="000861B4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:tooltip="Перейти" w:history="1">
               <w:r w:rsidR="00BB1110" w:rsidRPr="00BB1110">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Заявление для заказа/изменения/аннулирования идентификаторов Валютный рынок</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00BB1110" w:rsidRPr="00BB1110">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -11604,51 +11574,51 @@
       <w:r w:rsidRPr="00FC57C3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> и направить через ЛКУ в разделе </w:t>
       </w:r>
       <w:hyperlink r:id="rId80" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FC57C3">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="336699"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Отправка сообщений/документов (moex.com)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78926EF3" w14:textId="6564493D" w:rsidR="00BB1110" w:rsidRPr="00517FAD" w:rsidRDefault="000157DD" w:rsidP="00BB1110">
+    <w:p w14:paraId="78926EF3" w14:textId="6564493D" w:rsidR="00BB1110" w:rsidRPr="00517FAD" w:rsidRDefault="00F8020C" w:rsidP="00BB1110">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId81" w:history="1">
         <w:r w:rsidR="00BB1110" w:rsidRPr="00517FAD">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Клиринговый терминал в примерах (Презентация)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="59A8ECEC" w14:textId="704C2334" w:rsidR="00767C36" w:rsidRPr="00CE2BFD" w:rsidRDefault="00B917C6" w:rsidP="000861B4">
       <w:pPr>
         <w:pStyle w:val="12"/>
@@ -12401,51 +12371,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85437">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Оборотная комиссия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4966" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="291A1789" w14:textId="77777777" w:rsidR="001C2481" w:rsidRPr="00C85437" w:rsidRDefault="000157DD" w:rsidP="00F655F5">
+          <w:p w14:paraId="291A1789" w14:textId="77777777" w:rsidR="001C2481" w:rsidRPr="00C85437" w:rsidRDefault="00F8020C" w:rsidP="00F655F5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r w:rsidR="001C2481" w:rsidRPr="00C85437">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Тарифы — Московская Биржа | Рынки</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C2481" w:rsidRPr="00CE2BFD" w14:paraId="7192D2E3" w14:textId="77777777" w:rsidTr="00DC19E9">
         <w:trPr>
           <w:trHeight w:val="499"/>
@@ -12802,125 +12772,92 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="B5C0C9" w:themeColor="accent4" w:themeTint="66"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="B5C0C9" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E066666" w14:textId="3DFCCE34" w:rsidR="00B917C6" w:rsidRPr="00CE2BFD" w:rsidRDefault="00B917C6" w:rsidP="000861B4">
+          <w:p w14:paraId="4E066666" w14:textId="6EDCA579" w:rsidR="00B917C6" w:rsidRPr="00CE2BFD" w:rsidRDefault="00B917C6" w:rsidP="000861B4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE2BFD">
-[...6 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="40" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="B5C0C9" w:themeColor="accent4" w:themeTint="66"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="B5C0C9" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66933CE1" w14:textId="4E3716F2" w:rsidR="00B917C6" w:rsidRPr="00CE2BFD" w:rsidRDefault="001D0C3D" w:rsidP="00D373D8">
+          <w:p w14:paraId="66933CE1" w14:textId="75C70375" w:rsidR="00B917C6" w:rsidRPr="00CE2BFD" w:rsidRDefault="00B917C6" w:rsidP="00D373D8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B917C6" w:rsidRPr="00CE2BFD" w14:paraId="17E0D732" w14:textId="77777777" w:rsidTr="003A3E51">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="B5C0C9" w:themeColor="accent4" w:themeTint="66"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="B5C0C9" w:themeColor="accent4" w:themeTint="66"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A5C302E" w14:textId="77777777" w:rsidR="00B917C6" w:rsidRPr="00CE2BFD" w:rsidRDefault="00B917C6" w:rsidP="000861B4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -13132,102 +13069,102 @@
           <w:p w14:paraId="3458A515" w14:textId="77777777" w:rsidR="003A3E51" w:rsidRPr="00CE2BFD" w:rsidRDefault="003A3E51" w:rsidP="00D373D8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19D6AC4D" w14:textId="554E3986" w:rsidR="00936B51" w:rsidRPr="00CE2BFD" w:rsidRDefault="00936B51" w:rsidP="003A3E51">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:pageBreakBefore/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc128867188"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc128867188"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Операции с денежными средствами</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="02EB11B5" w14:textId="49DCA11D" w:rsidR="003A3E51" w:rsidRPr="00814D80" w:rsidRDefault="00814D80" w:rsidP="00814D80">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814D80">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Учет денежных средств участников клиринга осуществляется на Расчетных кодах, регистрируемых в рамках клиринговых счетов НКЦ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29E19BA7" w14:textId="77777777" w:rsidR="002967E2" w:rsidRPr="00CE2BFD" w:rsidRDefault="006A7B60" w:rsidP="00DD543A">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc128867189"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc128867189"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Внесение </w:t>
       </w:r>
       <w:r w:rsidR="00FF0BEC" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>денежных средств</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="4F1D265D" w14:textId="77777777" w:rsidR="00973408" w:rsidRDefault="002967E2" w:rsidP="00DD543A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Денежные средства на счета НКЦ можно перечислять </w:t>
       </w:r>
       <w:r w:rsidR="008C14C9" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -13358,204 +13295,204 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ам ниже </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>вы найдете</w:t>
       </w:r>
       <w:r w:rsidR="008F1970" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F1528F" w14:textId="77777777" w:rsidR="004F2C79" w:rsidRPr="00DB3CDD" w:rsidRDefault="000157DD" w:rsidP="004F2C79">
+    <w:p w14:paraId="34F1528F" w14:textId="77777777" w:rsidR="004F2C79" w:rsidRPr="00DB3CDD" w:rsidRDefault="00F8020C" w:rsidP="004F2C79">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId83" w:history="1">
         <w:r w:rsidR="004F2C79" w:rsidRPr="00315F80">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Реквизиты для зачисления денежных средств на всех рынках</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004F2C79">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F90281" w14:textId="77777777" w:rsidR="004F2C79" w:rsidRDefault="000157DD" w:rsidP="004F2C79">
+    <w:p w14:paraId="28F90281" w14:textId="77777777" w:rsidR="004F2C79" w:rsidRDefault="00F8020C" w:rsidP="004F2C79">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId84" w:history="1">
         <w:r w:rsidR="004F2C79" w:rsidRPr="001A7DC6">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/02080304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="73E1DE6F" w14:textId="77777777" w:rsidR="004F2C79" w:rsidRPr="00315F80" w:rsidRDefault="004F2C79" w:rsidP="004F2C79">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B1F44C8" w14:textId="77777777" w:rsidR="004F2C79" w:rsidRPr="00DB3CDD" w:rsidRDefault="000157DD" w:rsidP="004F2C79">
+    <w:p w14:paraId="3B1F44C8" w14:textId="77777777" w:rsidR="004F2C79" w:rsidRPr="00DB3CDD" w:rsidRDefault="00F8020C" w:rsidP="004F2C79">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId85" w:history="1"/>
       <w:r w:rsidR="004F2C79">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Более подробную информацию по внесению обеспечения </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399E7B42" w14:textId="77777777" w:rsidR="004F2C79" w:rsidRDefault="000157DD" w:rsidP="004F2C79">
+    <w:p w14:paraId="399E7B42" w14:textId="77777777" w:rsidR="004F2C79" w:rsidRDefault="00F8020C" w:rsidP="004F2C79">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId86" w:history="1">
         <w:r w:rsidR="004F2C79" w:rsidRPr="001A7DC6">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/02080301</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5CA48066" w14:textId="77777777" w:rsidR="00C05D37" w:rsidRPr="00CE2BFD" w:rsidRDefault="00741420" w:rsidP="00D61B7E">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc128867190"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc128867190"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Вывод </w:t>
       </w:r>
       <w:r w:rsidR="008F1970" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>денежных средств</w:t>
       </w:r>
       <w:r w:rsidR="006A7B60" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> на Валютном рынке</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="2DDEC2F7" w14:textId="6A151AF4" w:rsidR="006A7B60" w:rsidRPr="00CE2BFD" w:rsidRDefault="006A7B60" w:rsidP="00D61B7E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Возврат денежных средств, учитываемых в качестве Обеспечения по Расчетному коду Участника клиринга, осуществляется </w:t>
       </w:r>
       <w:r w:rsidR="004F6178">
@@ -15601,109 +15538,109 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> можно найти по ссылке </w:t>
       </w:r>
       <w:hyperlink r:id="rId87" w:history="1">
         <w:r w:rsidR="004F2C79" w:rsidRPr="002B6625">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/02080303</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="79033DB8" w14:textId="77777777" w:rsidR="00C03E43" w:rsidRPr="00CE2BFD" w:rsidRDefault="008F1970" w:rsidP="00AA042A">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc128867191"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc128867191"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Перевод денежных средств</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="6DE2CD6D" w14:textId="4C372AE6" w:rsidR="004F2C79" w:rsidRPr="00CE2BFD" w:rsidRDefault="004F2C79" w:rsidP="004F2C79">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Перевод денежных средств между Расчетными кодами валютного</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> рынка</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществляется с помощью </w:t>
       </w:r>
       <w:r w:rsidR="004F6178">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>сервиса Клиринговый терминал</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33535DE9" w14:textId="7D156210" w:rsidR="00C03E43" w:rsidRDefault="000157DD" w:rsidP="00AA042A">
+    <w:p w14:paraId="33535DE9" w14:textId="7D156210" w:rsidR="00C03E43" w:rsidRDefault="00F8020C" w:rsidP="00AA042A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="002F5F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId88" w:history="1">
         <w:r w:rsidR="004F6178" w:rsidRPr="004F6178">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Клиринговый терминал в примерах (Презентация)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C03E43" w:rsidRPr="004F6178">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -15713,58 +15650,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="385FFBAB" w14:textId="77777777" w:rsidR="004F6178" w:rsidRPr="004F6178" w:rsidRDefault="004F6178" w:rsidP="00AA042A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="002F5F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D0D10F5" w14:textId="5EF95DE8" w:rsidR="00A027C8" w:rsidRPr="00CE2BFD" w:rsidRDefault="00A027C8" w:rsidP="00AA042A">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc128867192"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc128867192"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Комиссионное вознаграждение за учет Обеспечения</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="2D0AEFC3" w14:textId="77777777" w:rsidR="00FF21A3" w:rsidRDefault="00C958D8" w:rsidP="00AA042A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C958D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Комиссионное вознаграждение за учет Обеспечения в иностранной валюте (в евро и швейцарских франках) возникает у Участников клиринга в случае внесения указанного обеспечения на счета НКЦ. </w:t>
       </w:r>
       <w:r w:rsidR="005B767F" w:rsidRPr="00F86C77">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
@@ -15863,143 +15800,143 @@
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/02080101</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C958D8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="002F5F" w:themeColor="hyperlink"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E7C0F0B" w14:textId="77777777" w:rsidR="00F34A8D" w:rsidRDefault="00F34A8D" w:rsidP="00F34A8D">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc128867193"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc128867193"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Оплата комиссионных вознаграждений</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5969C99E" w14:textId="36AD4662" w:rsidR="007B23AD" w:rsidRPr="00CE2BFD" w:rsidRDefault="00F34A8D" w:rsidP="00AA042A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для оплаты комиссионных вознаграждений за услуги ПАО Московская Биржа и НКО НКЦ (АО) Участнику клиринга после заключения Договора об оказании клиринговых услуг будет присвоен (открыт) собственный Расчетный код на фондовом рынке (без заявления Участника клиринга) не зависимо от того, на какой рынок осуществляется допуск. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A689202" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="00CE2BFD" w:rsidRDefault="009142CF" w:rsidP="00AA042A">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc128867194"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc128867194"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Штрафы за неисполнение обязательств</w:t>
       </w:r>
       <w:r w:rsidR="00752581" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00612CE0" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidR="00752581" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> перенос позиций</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidR="00D53819" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B627E0" w14:textId="77777777" w:rsidR="00D53819" w:rsidRPr="00CE2BFD" w:rsidRDefault="00597AD5" w:rsidP="00AA042A">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc128867195"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc128867195"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Валютный рынок</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="6F248B59" w14:textId="77777777" w:rsidR="00FC34CA" w:rsidRPr="00CE2BFD" w:rsidRDefault="00FC34CA" w:rsidP="00AA042A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6802C067" w14:textId="77777777" w:rsidR="00FC34CA" w:rsidRPr="00CE2BFD" w:rsidRDefault="00FC34CA" w:rsidP="00330EF7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
@@ -16120,146 +16057,146 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ставки для урегулирования неисполнения обязательств приведены по ссылке: </w:t>
       </w:r>
       <w:hyperlink r:id="rId92" w:history="1">
         <w:r w:rsidR="004F2C79" w:rsidRPr="002B6625">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/030702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6EE56496" w14:textId="77777777" w:rsidR="008C24B5" w:rsidRPr="00CE2BFD" w:rsidRDefault="008C24B5" w:rsidP="008C24B5">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc128867196"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc128867196"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Штраф за </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>cut</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>off</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>time</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="7150C9F9" w14:textId="77777777" w:rsidR="008C24B5" w:rsidRPr="003F20F0" w:rsidRDefault="008C24B5" w:rsidP="00AA042A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F20F0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>С января 2018 года введен штраф за исполнение Итогового нетто-обязательства по денежн</w:t>
       </w:r>
       <w:r w:rsidR="000E6B82" w:rsidRPr="003F20F0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ым средствам с нарушением срока, установленного Временным регламентом. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F52E0A6" w14:textId="77777777" w:rsidR="00C958D8" w:rsidRPr="00C958D8" w:rsidRDefault="000157DD" w:rsidP="00C958D8">
+    <w:p w14:paraId="3F52E0A6" w14:textId="77777777" w:rsidR="00C958D8" w:rsidRPr="00C958D8" w:rsidRDefault="00F8020C" w:rsidP="00C958D8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="002F5F" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId93" w:history="1">
         <w:r w:rsidR="00C958D8" w:rsidRPr="00C958D8">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="002F5F" w:themeColor="accent1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/020801</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CEC3AD6" w14:textId="69810443" w:rsidR="004F2C79" w:rsidRPr="00491C4C" w:rsidRDefault="000157DD" w:rsidP="00C958D8">
+    <w:p w14:paraId="1CEC3AD6" w14:textId="69810443" w:rsidR="004F2C79" w:rsidRPr="00491C4C" w:rsidRDefault="00F8020C" w:rsidP="00C958D8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="002F5F" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId94" w:history="1">
         <w:hyperlink r:id="rId95" w:history="1">
           <w:r w:rsidR="00C958D8" w:rsidRPr="00C958D8">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:color w:val="002F5F" w:themeColor="hyperlink"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Значения штрафных ставок за cut-off time</w:t>
           </w:r>
         </w:hyperlink>
         <w:r w:rsidR="00C958D8" w:rsidRPr="00C958D8">
@@ -16271,58 +16208,58 @@
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004F2C79" w:rsidRPr="00491C4C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="002F5F" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="045A3199" w14:textId="24D3E008" w:rsidR="009142CF" w:rsidRPr="00CE2BFD" w:rsidRDefault="007F4369" w:rsidP="00AA042A">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc128867197"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc128867197"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Торговые и клиринговые отчеты</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="46CB78A2" w14:textId="77FADD2D" w:rsidR="004F2C79" w:rsidRPr="004F2C79" w:rsidRDefault="007F4369" w:rsidP="004F2C79">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>На Валютном рынке Участнику направляются торговые и клиринговые отчеты:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
@@ -16347,171 +16284,171 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7739"/>
             </w:tblGrid>
             <w:tr w:rsidR="004F2C79" w:rsidRPr="00DB3CDD" w14:paraId="4DEB84EC" w14:textId="77777777" w:rsidTr="009367FC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="06DFAC8E" w14:textId="77777777" w:rsidR="004F2C79" w:rsidRPr="00DB3CDD" w:rsidRDefault="000157DD" w:rsidP="009367FC">
+                <w:p w14:paraId="06DFAC8E" w14:textId="77777777" w:rsidR="004F2C79" w:rsidRPr="00DB3CDD" w:rsidRDefault="00F8020C" w:rsidP="009367FC">
                   <w:pPr>
                     <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
                     <w:textAlignment w:val="top"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:hyperlink r:id="rId96" w:tooltip="Скачать" w:history="1">
                     <w:r w:rsidR="004F2C79" w:rsidRPr="00DB3CDD">
                       <w:rPr>
                         <w:rStyle w:val="a5"/>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>Структура торговых и клиринговых XML-отчётов на валютном рынке</w:t>
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidR="004F2C79" w:rsidRPr="00DB3CDD">
                     <w:rPr>
                       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5F573A8F" w14:textId="77777777" w:rsidR="004F2C79" w:rsidRPr="00DB3CDD" w:rsidRDefault="004F2C79" w:rsidP="009367FC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1521046D" w14:textId="77777777" w:rsidR="004F2C79" w:rsidRPr="00DB3CDD" w:rsidRDefault="000157DD" w:rsidP="004F2C79">
+    <w:p w14:paraId="1521046D" w14:textId="77777777" w:rsidR="004F2C79" w:rsidRPr="00DB3CDD" w:rsidRDefault="00F8020C" w:rsidP="004F2C79">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId97" w:history="1">
         <w:r w:rsidR="004F2C79" w:rsidRPr="00DB3CDD">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.moex.com/s263</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="526815A9" w14:textId="063F55CE" w:rsidR="007F4369" w:rsidRPr="00CE2BFD" w:rsidRDefault="007F4369" w:rsidP="004F2C79">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007F4369" w:rsidRPr="00CE2BFD" w:rsidSect="00814D80">
       <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1133" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="118F2907" w14:textId="77777777" w:rsidR="00073B23" w:rsidRDefault="00073B23" w:rsidP="00796BCA">
+    <w:p w14:paraId="111D4602" w14:textId="77777777" w:rsidR="00F8020C" w:rsidRDefault="00F8020C" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EF8974C" w14:textId="77777777" w:rsidR="00073B23" w:rsidRDefault="00073B23" w:rsidP="00796BCA">
+    <w:p w14:paraId="2388D1CA" w14:textId="77777777" w:rsidR="00F8020C" w:rsidRDefault="00F8020C" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -16537,51 +16474,51 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:altName w:val="Device Font 10cpi"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:color w:val="51626F" w:themeColor="accent4"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:id w:val="393542337"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="12ECBA2A" w14:textId="6E923D03" w:rsidR="00073B23" w:rsidRPr="00235080" w:rsidRDefault="00073B23">
         <w:pPr>
           <w:pStyle w:val="aff4"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="51626F" w:themeColor="accent4"/>
             <w:sz w:val="22"/>
           </w:rPr>
         </w:pPr>
@@ -16697,63 +16634,63 @@
             <w:color w:val="51626F" w:themeColor="accent4"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidRPr="00235080">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="51626F" w:themeColor="accent4"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1EAE98AE" w14:textId="77777777" w:rsidR="00073B23" w:rsidRDefault="00073B23">
     <w:pPr>
       <w:pStyle w:val="aff4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39576808" w14:textId="77777777" w:rsidR="00073B23" w:rsidRDefault="00073B23" w:rsidP="00796BCA">
+    <w:p w14:paraId="2935D222" w14:textId="77777777" w:rsidR="00F8020C" w:rsidRDefault="00F8020C" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26C87F5A" w14:textId="77777777" w:rsidR="00073B23" w:rsidRDefault="00073B23" w:rsidP="00796BCA">
+    <w:p w14:paraId="5AFFE3F5" w14:textId="77777777" w:rsidR="00F8020C" w:rsidRDefault="00F8020C" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2FB0993C" w14:textId="2F6E393F" w:rsidR="00832286" w:rsidRDefault="00832286">
       <w:pPr>
         <w:pStyle w:val="affa"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="affc"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Таджикистан</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
@@ -16930,51 +16867,51 @@
       <w:pPr>
         <w:pStyle w:val="affa"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="affc"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> По итогам совершения сделок спот и сделок фикс в течение календарного квартала, но не ранее, чем через два последовательных календарных квартала, начиная с квартала, в котором участник торгов получил допуск к торгам, с Участника торгов взимается минимальное комиссионное вознаграждение за организацию торгов (абонентская плата).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="44BDB73F" w14:textId="69080F28" w:rsidR="00073B23" w:rsidRDefault="00073B23">
       <w:pPr>
         <w:pStyle w:val="affa"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="000625D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="20D84058"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -20673,63 +20610,63 @@
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="120"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF2617"/>
     <w:rsid w:val="00005417"/>
     <w:rsid w:val="000072FD"/>
     <w:rsid w:val="000157DD"/>
     <w:rsid w:val="00023019"/>
     <w:rsid w:val="00040A07"/>
@@ -21369,137 +21306,139 @@
     <w:rsid w:val="00E908E4"/>
     <w:rsid w:val="00E9396E"/>
     <w:rsid w:val="00E93C06"/>
     <w:rsid w:val="00EA5EA2"/>
     <w:rsid w:val="00EB1C21"/>
     <w:rsid w:val="00EB4109"/>
     <w:rsid w:val="00ED0509"/>
     <w:rsid w:val="00EE24FD"/>
     <w:rsid w:val="00EE61F8"/>
     <w:rsid w:val="00EF17C1"/>
     <w:rsid w:val="00EF2617"/>
     <w:rsid w:val="00EF288D"/>
     <w:rsid w:val="00EF2BD6"/>
     <w:rsid w:val="00EF3233"/>
     <w:rsid w:val="00EF6087"/>
     <w:rsid w:val="00EF7A5E"/>
     <w:rsid w:val="00F00A35"/>
     <w:rsid w:val="00F211AC"/>
     <w:rsid w:val="00F23043"/>
     <w:rsid w:val="00F23049"/>
     <w:rsid w:val="00F23ED0"/>
     <w:rsid w:val="00F27BB9"/>
     <w:rsid w:val="00F27C76"/>
     <w:rsid w:val="00F31478"/>
     <w:rsid w:val="00F318F6"/>
+    <w:rsid w:val="00F33585"/>
     <w:rsid w:val="00F34A8D"/>
     <w:rsid w:val="00F41959"/>
     <w:rsid w:val="00F42114"/>
     <w:rsid w:val="00F4364F"/>
     <w:rsid w:val="00F4461C"/>
     <w:rsid w:val="00F44ECE"/>
     <w:rsid w:val="00F46416"/>
     <w:rsid w:val="00F47F5A"/>
     <w:rsid w:val="00F50B23"/>
     <w:rsid w:val="00F52409"/>
     <w:rsid w:val="00F52A9E"/>
     <w:rsid w:val="00F53F7B"/>
     <w:rsid w:val="00F5506D"/>
     <w:rsid w:val="00F655F5"/>
     <w:rsid w:val="00F6624E"/>
     <w:rsid w:val="00F67062"/>
     <w:rsid w:val="00F678A8"/>
     <w:rsid w:val="00F742CA"/>
     <w:rsid w:val="00F77ED5"/>
+    <w:rsid w:val="00F8020C"/>
     <w:rsid w:val="00F80E5D"/>
     <w:rsid w:val="00F82D4C"/>
     <w:rsid w:val="00F9075B"/>
     <w:rsid w:val="00F933ED"/>
     <w:rsid w:val="00FA5A11"/>
     <w:rsid w:val="00FA7B42"/>
     <w:rsid w:val="00FB0AE2"/>
     <w:rsid w:val="00FB6189"/>
     <w:rsid w:val="00FC34CA"/>
     <w:rsid w:val="00FC5120"/>
     <w:rsid w:val="00FE66BD"/>
     <w:rsid w:val="00FE7E32"/>
     <w:rsid w:val="00FF0215"/>
     <w:rsid w:val="00FF07B3"/>
     <w:rsid w:val="00FF0BEC"/>
     <w:rsid w:val="00FF21A3"/>
     <w:rsid w:val="00FF327E"/>
     <w:rsid w:val="00FF419B"/>
     <w:rsid w:val="00FF4792"/>
     <w:rsid w:val="00FF70C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="78BB7AF9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1C527506-7757-43CD-89AC-60C97DF4607A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="312" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -21831,51 +21770,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F80E5D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F80E5D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:pBdr>
         <w:left w:val="single" w:sz="12" w:space="12" w:color="FFA100" w:themeColor="accent2"/>
       </w:pBdr>
       <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
@@ -23011,51 +22949,51 @@
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE24FD"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="affd">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B767F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="4284545">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="17237784">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -23385,51 +23323,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1916472241">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Word_97_-_2003_Document.doc"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document6.docx"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/23850/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_XENsZWFyaW5nXNCU0L7QutGD0LzQtdC90YLRi1zQpNC_P0YDQvNGLINC4INGE0L7RgNC80LDRgtGLINC00L7QutGD0LzQtdC90YLQvtCyINC4INC_P0YLRh9C10YLQvtCyXNCn0LDRgdGC0YwgMSDQntCx0YnQsNGPINGH0LDRgdGC0Yxc0YTQvtGA0LzRiyDQtNC70Y8g0YHQutCw0YfQuNCy0LDQvdC40Y8gKHdvcmQg0L3QsNGA0LXQt9C60LApXNCX0LDQv9GA0L7RgSDQvdCwINC_P0YLQutGA0YvRgtC40LUg0KDQsNGB0YfQtdGC0L3QvtCz0L4g0LrQvtC00LAuZG9jeA_E_E" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080304" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/0204" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14171/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/020804" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AnketaFATCA@moex.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EDODOC@moex.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s154" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14535/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/0204/106" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalclearingcentre.ru/rates/currMarketRates/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Ca0LDQuiDRgdGC0LDRgtGMINCj0Jov0JQt0YLRiyDQtNC70Y8g0L3QtdGA0LXQt9C40LTQtdC90YLQsC9PcHJvc25heWEgYW5rZXRhIGJhbmthLW5lcmV6aWRlbnRhLmRvYw_E_E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document4.docx"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14535/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/8883" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkk.moex.com/lku/senddocuments/send_docs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nkcbank.ru/viewCatalog.do?menuKey=327" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/0302/304" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkk.moex.com/lku/senddocuments/send_docs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/020102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.emf"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moex.com/s1273" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9CU0L7QutGD0LzQtdC90YLRiy_SQpNC_P0YDQvNGLINC4INGE0L7RgNC80LDRgtGLINC00L7QutGD0LzQtdC90YLQvtCyL9Cn0LDRgdGC0YwgMSDQvtCx0YnQsNGPINGH0LDRgdGC0YwvMTQxMi0wMS3Ql9Cw0Y_SQstC70LXQvdC40LUg0JTQvtC_S0YPRgdC6INC6INC60LvQuNGAINC_P0LHRgdC70YPQttC40LLQsNC90LjRji5kb2N4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkk.moex.com/lku/senddocuments/send_docs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document3.docx"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/23849/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/9798/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@moex.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080304" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Cj0YfQsNGB0YLQvdC40LrRgyDQutC70LjRgNC40L3Qs9CwL1dlYi3QutC70LjRgNC40L3Qsy7QmtCiL9Ca0KJf0L_SRgNC40LzQtdGA0YsucGRm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/1075/32042" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passport.moex.com/registration" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:regcard@moex.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moex.com/ru/fatca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document7.docx"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/cdp/sert/GOST.zip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/0204" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nkcbank.ru/viewCatalog.do?menuKey=244" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/14556/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pki@moex.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itsales@moex.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9CU0L7QutGD0LzQtdC90YLRiy_SQpNC_P0YDQvNGLINC4INGE0L7RgNC80LDRgtGLINC00L7QutGD0LzQtdC90YLQvtCyL9Cn0LDRgdGC0YwgMSDQvtCx0YnQsNGPINGH0LDRgdGC0Ywv0JfQsNC_S0YDQvtGBINC_PINC00L7RgdGC0YPQv9C1INC6INCa0LvQuNGA0LjQvdCz0L7QstC_P0LzRgyDRgtC10YDQvNC40L3QsNC70YMuZG9jeA_E_E" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Cj0YfQsNGB0YLQvdC40LrRgyDQutC70LjRgNC40L3Qs9CwL1dlYi3QutC70LjRgNC40L3Qsy7QmtCiL9Ca0KJf0L_SRgNC40LzQtdGA0YsucGRm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080301" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nationalclearingcentre.ru/rates/currMarketRates/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s136" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/020802" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14535/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document2.docx"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/1313" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Cj0YfQsNGB0YLQvdC40LrRgyDQutC70LjRgNC40L3Qs9CwL1dlYi3QutC70LjRgNC40L3Qsy7QmtCiL9Cg0YPQutC_P0LLQvtC00YHRgtCy0L4g0L_SQvtC70YzQt9C_P0LLQsNGC0LXQu9GPINCa0KIucGRm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s263" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/867/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/030702" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Word_97_-_2003_Document1.doc"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Ca0LDQuiDRgdGC0LDRgtGMINCj0Jov0JQt0YLRiyDQtNC70Y8g0L3QtdGA0LXQt9C40LTQtdC90YLQsC9RdWVzdGlvbm5haXJlIG9mIHRoZSBDbGVhcmluZyBtZW1iZXJfbmV3ICgyKS5kb2M_E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document5.docx"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s1309" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080303" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/23848/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/8240/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nkcbank.ru/viewCatalog.do?menuKey=378" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Ca0LDQuiDRgdGC0LDRgtGMINCj0Jov0JQt0YLRiyDQtNC70Y8g0L3QtdGA0LXQt9C40LTQtdC90YLQsC90ZW1wbGF0ZV9iZW5lZiAoMikuZG9j" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document1.docx"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/1313" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Cj0YfQsNGB0YLQvdC40LrRgyDQutC70LjRgNC40L3Qs9CwL1dlYi3QutC70LjRgNC40L3Qsy7QmtCiL9Cg0L7Qu9C10LLQsNGPINC80L7QtNC10LvRjCDQmtCiLnBkZg_E_E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document8.docx"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/9206" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/020801" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Word_97_-_2003_Document.doc"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document6.docx"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/1313" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/23850/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_XENsZWFyaW5nXNCU0L7QutGD0LzQtdC90YLRi1zQpNC_P0YDQvNGLINC4INGE0L7RgNC80LDRgtGLINC00L7QutGD0LzQtdC90YLQvtCyINC4INC_P0YLRh9C10YLQvtCyXNCn0LDRgdGC0YwgMSDQntCx0YnQsNGPINGH0LDRgdGC0Yxc0YTQvtGA0LzRiyDQtNC70Y8g0YHQutCw0YfQuNCy0LDQvdC40Y8gKHdvcmQg0L3QsNGA0LXQt9C60LApXNCX0LDQv9GA0L7RgSDQvdCwINC_P0YLQutGA0YvRgtC40LUg0KDQsNGB0YfQtdGC0L3QvtCz0L4g0LrQvtC00LAuZG9jeA_E_E" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Cj0YfQsNGB0YLQvdC40LrRgyDQutC70LjRgNC40L3Qs9CwL1dlYi3QutC70LjRgNC40L3Qsy7QmtCiL9Cg0YPQutC_P0LLQvtC00YHRgtCy0L4g0L_SQvtC70YzQt9C_P0LLQsNGC0LXQu9GPINCa0KIucGRm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080304" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/0204" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s263" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/867/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/030702" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14171/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Word_97_-_2003_Document1.doc"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/020804" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Ca0LDQuiDRgdGC0LDRgtGMINCj0Jov0JQt0YLRiyDQtNC70Y8g0L3QtdGA0LXQt9C40LTQtdC90YLQsC9RdWVzdGlvbm5haXJlIG9mIHRoZSBDbGVhcmluZyBtZW1iZXJfbmV3ICgyKS5kb2M_E" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AnketaFATCA@moex.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document5.docx"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EDODOC@moex.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s1309" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s154" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14535/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080303" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/23848/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s132" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/0204/106" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalclearingcentre.ru/rates/currMarketRates/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/8240/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nkcbank.ru/viewCatalog.do?menuKey=378" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Ca0LDQuiDRgdGC0LDRgtGMINCj0Jov0JQt0YLRiyDQtNC70Y8g0L3QtdGA0LXQt9C40LTQtdC90YLQsC9PcHJvc25heWEgYW5rZXRhIGJhbmthLW5lcmV6aWRlbnRhLmRvYw_E_E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Ca0LDQuiDRgdGC0LDRgtGMINCj0Jov0JQt0YLRiyDQtNC70Y8g0L3QtdGA0LXQt9C40LTQtdC90YLQsC90ZW1wbGF0ZV9iZW5lZiAoMikuZG9j" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document1.docx"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document4.docx"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/1313" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14535/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/8883" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Cj0YfQsNGB0YLQvdC40LrRgyDQutC70LjRgNC40L3Qs9CwL1dlYi3QutC70LjRgNC40L3Qsy7QmtCiL9Cg0L7Qu9C10LLQsNGPINC80L7QtNC10LvRjCDQmtCiLnBkZg_E_E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document8.docx"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/9206" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkk.moex.com/lku/senddocuments/send_docs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nkcbank.ru/viewCatalog.do?menuKey=327" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/020801" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/0302/304" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkk.moex.com/lku/senddocuments/send_docs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/020102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.emf"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moex.com/s1273" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9CU0L7QutGD0LzQtdC90YLRiy_SQpNC_P0YDQvNGLINC4INGE0L7RgNC80LDRgtGLINC00L7QutGD0LzQtdC90YLQvtCyL9Cn0LDRgdGC0YwgMSDQvtCx0YnQsNGPINGH0LDRgdGC0YwvMTQxMi0wMS3Ql9Cw0Y_SQstC70LXQvdC40LUg0JTQvtC_S0YPRgdC6INC6INC60LvQuNGAINC_P0LHRgdC70YPQttC40LLQsNC90LjRji5kb2N4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lkk.moex.com/lku/senddocuments/send_docs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document3.docx"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/23849/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/9798/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@moex.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080304" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Cj0YfQsNGB0YLQvdC40LrRgyDQutC70LjRgNC40L3Qs9CwL1dlYi3QutC70LjRgNC40L3Qsy7QmtCiL9Ca0KJf0L_SRgNC40LzQtdGA0YsucGRm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/1075/32042" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passport.moex.com/registration" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:regcard@moex.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moex.com/ru/fatca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document7.docx"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/cdp/sert/GOST.zip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/0204" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nkcbank.ru/viewCatalog.do?menuKey=244" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fs.moex.com/files/14556/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pki@moex.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itsales@moex.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9CU0L7QutGD0LzQtdC90YLRiy_SQpNC_P0YDQvNGLINC4INGE0L7RgNC80LDRgtGLINC00L7QutGD0LzQtdC90YLQvtCyL9Cn0LDRgdGC0YwgMSDQvtCx0YnQsNGPINGH0LDRgdGC0Ywv0JfQsNC_S0YDQvtGBINC_PINC00L7RgdGC0YPQv9C1INC6INCa0LvQuNGA0LjQvdCz0L7QstC_P0LzRgyDRgtC10YDQvNC40L3QsNC70YMuZG9jeA_E_E" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/connector?cmd=file&amp;target=B_L0NsZWFyaW5nL9Cj0YfQsNGB0YLQvdC40LrRgyDQutC70LjRgNC40L3Qs9CwL1dlYi3QutC70LjRgNC40L3Qsy7QmtCiL9Ca0KJf0L_SRgNC40LzQtdGA0YsucGRm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/02080301" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.nationalclearingcentre.ru/rates/currMarketRates/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moex.com/s136" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalclearingcentre.ru/catalog/020802" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fs.moex.com/files/14535/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document2.docx"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Moscow Exchange">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="CE1126"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="63B1E5"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="002F5F"/>
       </a:accent1>
@@ -23662,82 +23600,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1342B13-BC90-4A7E-B354-8DEEE8FF384C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{555EB5DD-CEA7-470A-B6E3-F7A558CD47E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>33924</Characters>
+  <Pages>1</Pages>
+  <Words>5946</Words>
+  <Characters>33894</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>282</Lines>
   <Paragraphs>79</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MOEX</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39796</CharactersWithSpaces>
+  <CharactersWithSpaces>39761</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Варакина Зульфия Зифаровна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>