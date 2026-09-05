--- v0 (2025-12-06)
+++ v1 (2026-09-05)
@@ -152,52 +152,52 @@
       <w:r w:rsidR="00706404">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>микрофинансовая организация</w:t>
       </w:r>
       <w:r w:rsidR="00A10BA5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631A388F" w14:textId="77777777" w:rsidR="00F80E5D" w:rsidRPr="00CE2BFD" w:rsidRDefault="00F80E5D" w:rsidP="00A516B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="0" w:name="_Toc128872149" w:displacedByCustomXml="next"/>
-    <w:bookmarkStart w:id="1" w:name="_Toc488759363" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="0" w:name="_Toc488759363" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="1" w:name="_Toc128872149" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
           <w:caps/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:id w:val="1152795354"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="7FF8A34E" w14:textId="77777777" w:rsidR="00F80E5D" w:rsidRPr="00CE2BFD" w:rsidRDefault="00F80E5D" w:rsidP="00456AD9">
@@ -308,51 +308,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2672B913" w14:textId="08D329E3" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="2672B913" w14:textId="08D329E3" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872150" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Общие положения</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -380,51 +380,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1A32E379" w14:textId="00695DFC" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="1A32E379" w14:textId="00695DFC" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872151" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Валютный рынок</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -452,51 +452,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2D4D5D11" w14:textId="04ABE6C4" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="2D4D5D11" w14:textId="04ABE6C4" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872152" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Рынок депозитов с Центральным контрагентом</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -524,51 +524,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0BF8334A" w14:textId="184E422E" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="0BF8334A" w14:textId="184E422E" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872153" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Требования к кандидату</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -596,51 +596,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4BD456C1" w14:textId="12FAC747" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="4BD456C1" w14:textId="12FAC747" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872154" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Подключение к ЛКУ</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -667,51 +667,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C10FEC9" w14:textId="5B9BEB56" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="2C10FEC9" w14:textId="5B9BEB56" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872155" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Документы необходимые для процедуры </w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
@@ -748,51 +748,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="230B223D" w14:textId="71EFE4AC" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="230B223D" w14:textId="71EFE4AC" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872156" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Доступ к Электронному документообороту (ЭДО)</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -820,51 +820,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7D2D40FE" w14:textId="5DCBF75C" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="7D2D40FE" w14:textId="5DCBF75C" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872157" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Допуск к торгам и клиринговому обслуживанию</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -892,51 +892,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C235160" w14:textId="28A9DF6F" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="4C235160" w14:textId="28A9DF6F" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872158" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Доступ к платформе </w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
@@ -990,51 +990,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01F5A885" w14:textId="49681233" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="01F5A885" w14:textId="49681233" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872159" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Оформление технического доступа</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1062,51 +1062,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="484EA539" w14:textId="680B2709" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="484EA539" w14:textId="680B2709" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872160" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Клиринговый терминал</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1134,51 +1134,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0C254A50" w14:textId="1F585BD7" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="0C254A50" w14:textId="1F585BD7" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872161" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Затраты по подключению и работе на рынках</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1206,51 +1206,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0DA097F0" w14:textId="4F39C165" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="0DA097F0" w14:textId="4F39C165" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872162" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Пакетные предложения на технологические услуги</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1278,51 +1278,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="64F1807E" w14:textId="2B46E877" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="64F1807E" w14:textId="2B46E877" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872163" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Операции с денежными средствами</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1350,51 +1350,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1FDB455B" w14:textId="7024F962" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="1FDB455B" w14:textId="7024F962" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872164" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Внесение денежных средств</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1422,51 +1422,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3A0076E5" w14:textId="51DC7E97" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="3A0076E5" w14:textId="51DC7E97" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872165" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Вывод денежных средств на Валютном рынке</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1494,51 +1494,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3EDE09EE" w14:textId="69E4600C" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="3EDE09EE" w14:textId="69E4600C" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872166" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Вывод денежных средств на Рынке депозитов</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1566,51 +1566,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="672FC806" w14:textId="54260F8C" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="672FC806" w14:textId="54260F8C" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872167" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Перевод денежных средств</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1638,51 +1638,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2F1982D8" w14:textId="6AD0DD53" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="2F1982D8" w14:textId="6AD0DD53" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872168" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Комиссионное вознаграждение за учет Обеспечения</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1710,51 +1710,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="00BD6B32" w14:textId="32B6C16F" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="00BD6B32" w14:textId="32B6C16F" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872169" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Оплата комиссионных вознаграждений</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1782,51 +1782,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7DC5FEA7" w14:textId="4F4F2ACF" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="7DC5FEA7" w14:textId="4F4F2ACF" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872170" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Штрафы за неисполнение обязательств и перенос позиций</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1854,51 +1854,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2FC7544A" w14:textId="50702CF6" w:rsidR="00EA4B59" w:rsidRDefault="00F56FEF">
+        <w:p w14:paraId="2FC7544A" w14:textId="50702CF6" w:rsidR="00EA4B59" w:rsidRDefault="00C159FF">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc128872171" w:history="1">
             <w:r w:rsidR="00EA4B59" w:rsidRPr="00496AAB">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Торговые и клиринговые отчеты</w:t>
             </w:r>
             <w:r w:rsidR="00EA4B59">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -4556,73 +4556,51 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Пройти процедуру регистрации по адресу: </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00BF54EB">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="002F5F" w:themeColor="hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://passport.moex.com/registration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="262626"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (для каждого сотрудника, который будет использовать ЛКУ от имени Вашей организации). Регистрация происходит анонимно, с указанием желаемого пользователем E-</w:t>
-[...21 lines deleted...]
-        <w:t>/Пароля.</w:t>
+        <w:t xml:space="preserve"> (для каждого сотрудника, который будет использовать ЛКУ от имени Вашей организации). Регистрация происходит анонимно, с указанием желаемого пользователем E-mail/Пароля.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="262626"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B0DF00" w14:textId="77777777" w:rsidR="004E4731" w:rsidRPr="00BF54EB" w:rsidRDefault="004E4731" w:rsidP="00F56FEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="336" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="262626"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6445,51 +6423,51 @@
             <w:r w:rsidRPr="002539D6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">сформированное электронное письмо с финансовой отчетностью направляется на адрес электронной почты finreport@moex.com </w:t>
             </w:r>
             <w:r w:rsidR="00241C1D" w:rsidRPr="000562B7">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>и через ЛКУ</w:t>
             </w:r>
             <w:r w:rsidR="00241C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0776E541" w14:textId="77777777" w:rsidR="00F52409" w:rsidRPr="002539D6" w:rsidRDefault="00F56FEF" w:rsidP="006E6DC7">
+          <w:p w14:paraId="0776E541" w14:textId="77777777" w:rsidR="00F52409" w:rsidRPr="002539D6" w:rsidRDefault="00C159FF" w:rsidP="006E6DC7">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="264" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidR="006253A6" w:rsidRPr="002539D6">
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Сводная таблица требований к предоставляемой отчетности</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006253A6" w:rsidRPr="002539D6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
@@ -6868,85 +6846,85 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Поскольку заключение Договора об оказании клиринговых услуг на фондовом рынке и рынке депозитов сопровождается открытием депозитного счета, необходимо оформить допуск к клиринговому обслуживанию в личном присутствии представителя клиента. </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Личное присутствие оформляется с представителем организации, являющимся Руководителя или </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>представителем, которому организацией предоставлены доверенностью полномочия, связанные с открытием счета (заключением договора банковского счета).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="175D6779" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
+          <w:p w14:paraId="175D6779" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRDefault="00C159FF" w:rsidP="00F56FEF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r w:rsidRPr="0043073B">
+              <w:r w:rsidR="00F56FEF" w:rsidRPr="0043073B">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Федеральный закон 115</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="75575197" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
+          <w:p w14:paraId="75575197" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRDefault="00C159FF" w:rsidP="00F56FEF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r w:rsidRPr="0043073B">
+              <w:r w:rsidR="00F56FEF" w:rsidRPr="0043073B">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Информационное письмо Банка России</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7A328D15" w14:textId="5C2C1FA9" w:rsidR="00BD2E46" w:rsidRPr="002539D6" w:rsidRDefault="00BD2E46" w:rsidP="002E642E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -6964,54 +6942,54 @@
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Доступ к Электронному документообороту</w:t>
       </w:r>
       <w:r w:rsidR="00AF2580" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ЭДО)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="2C1226FF" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Допуск_к_торгам"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc128872157"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_Hlk93057611"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk41935556"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk41916384"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk93057611"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc128872157"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Для получения доступа к Электронному документообороту необходимо</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F6ED87B" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00F76057" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
@@ -7322,64 +7300,64 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Способ предоставления</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w14:paraId="141A7E05" w14:textId="77777777" w:rsidTr="00FD77B2">
         <w:trPr>
           <w:trHeight w:val="840"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3095" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49F0371F" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
+          <w:p w14:paraId="49F0371F" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00C159FF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:tooltip="Скачать" w:history="1">
-              <w:r>
+              <w:r w:rsidR="00F56FEF">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:spacing w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Заявление на создание СКПЭП</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6903" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F7F856B" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="599"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
@@ -7813,76 +7791,76 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7D8C8D6D" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="009E5DF5" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="599"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w14:paraId="5974C87E" w14:textId="77777777" w:rsidTr="00FD77B2">
         <w:trPr>
           <w:trHeight w:val="945"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5761541E" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
+          <w:p w14:paraId="5761541E" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRDefault="00C159FF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:tooltip="Скачать" w:history="1">
-              <w:r>
+              <w:r w:rsidR="00F56FEF">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:spacing w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Доверенность на владельца СКПЭП</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="00F56FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BE4D59E" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00862B7B" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -8120,72 +8098,72 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w14:paraId="795604AC" w14:textId="77777777" w:rsidTr="00FD77B2">
         <w:trPr>
           <w:trHeight w:val="1234"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="703C73CB" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
+          <w:p w14:paraId="703C73CB" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00C159FF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r w:rsidRPr="00BF54EB">
+              <w:r w:rsidR="00F56FEF" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Доверенность на пользователя СКПЭП на подписание электронной подписью электронных документов</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00BF54EB">
+            <w:r w:rsidR="00F56FEF" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (при необходимости предоставлять документы в адрес МБ и НКЦ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6903" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A3333C5" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8636,69 +8614,51 @@
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">машине, где предполагается установить ПО для работы в СЭД Биржи), Вы можете </w:t>
       </w:r>
       <w:bookmarkStart w:id="21" w:name="_Hlk29920667"/>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">обращаться к Администратору СЭД </w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>по тел. +7 (495) 363-32-32 (доб.1110) или e-</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">по тел. +7 (495) 363-32-32 (доб.1110) или e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00E94D9A">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>pki@moex.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="563EE4F3" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
@@ -8730,75 +8690,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CSP и "Справочник сертификатов") к версии ОС </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A15C10">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Windows</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A15C10">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, на которой планируется эксплуатация криптографических ключей.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
-      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="45E22887" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10398C40" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00CE2BFD" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:pageBreakBefore/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc125317597"/>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="000E21F4">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Допуск к торгам и клиринговому обслуживанию</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aa"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="543"/>
         <w:gridCol w:w="3988"/>
@@ -8906,70 +8866,70 @@
           <w:p w14:paraId="6CDBE4BE" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE32BCF" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
+          <w:p w14:paraId="4AE32BCF" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00C159FF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:tooltip="Перейти" w:history="1">
-              <w:r w:rsidRPr="00BF54EB">
+              <w:r w:rsidR="00F56FEF" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Договор об оказании услуг по проведению организованных торгов (Приложение 01 к Правилам допуска)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00BF54EB">
+            <w:r w:rsidR="00F56FEF" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08147580" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(если не был заключен ранее) </w:t>
             </w:r>
           </w:p>
@@ -9070,70 +9030,70 @@
           <w:p w14:paraId="5C2BF0AB" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CBCB966" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
+          <w:p w14:paraId="1CBCB966" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00C159FF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r w:rsidRPr="00BF54EB">
+              <w:r w:rsidR="00F56FEF" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Договор об оказании клиринговых услуг</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00BF54EB">
+            <w:r w:rsidR="00F56FEF" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F213967" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(если не был заключен ранее) </w:t>
             </w:r>
@@ -9171,70 +9131,70 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="23" w:name="_Hlk31618662"/>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4253CC79" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
+          <w:p w14:paraId="4253CC79" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00C159FF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:tooltip="Перейти" w:history="1">
-              <w:r w:rsidRPr="00BF54EB">
+              <w:r w:rsidR="00F56FEF" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Договор о предоставлении интегрированного технологического сервиса</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00BF54EB">
+            <w:r w:rsidR="00F56FEF" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23D82117" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(если не был заключен </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
@@ -9495,109 +9455,109 @@
           <w:p w14:paraId="6C419C94" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9EFDE0" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
+          <w:p w14:paraId="7B9EFDE0" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00C159FF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
+              <w:r w:rsidR="00F56FEF">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:color w:val="336699"/>
                   <w:u w:val="none"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Запрос на открытие Торгово-клирингового счета для заключения депозитных договоров</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="00F56FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F56FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B7826">
+            <w:r w:rsidR="00F56FEF" w:rsidRPr="003B7826">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">(для </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F56FEF">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>рынка депозитов</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B7826">
+            <w:r w:rsidR="00F56FEF" w:rsidRPr="003B7826">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D7E733D" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00BF54EB" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
@@ -9800,78 +9760,70 @@
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="395"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A3C48E2" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF"/>
     <w:p w14:paraId="35C4E5F0" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
       <w:r>
         <w:t xml:space="preserve">Примечание - Документы на бумажном носителе направляются </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
         <w:t>по адресу:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
-        <w:t xml:space="preserve">125009 Москва, пер. Большой </w:t>
-[...7 lines deleted...]
-        <w:t>, д. 13</w:t>
+        <w:t>125009 Москва, пер. Большой Кисловский, д. 13</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
         <w:t>Группа «Московская Биржа»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
         <w:t>Окно приема корреспонденции №1</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB5E7E0" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF"/>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p w14:paraId="4081EC47" w14:textId="25A2C596" w:rsidR="00475713" w:rsidRPr="002C291E" w:rsidRDefault="00F56FEF" w:rsidP="000861B4">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Технический доступ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53523B81" w14:textId="77777777" w:rsidR="005157A6" w:rsidRPr="002539D6" w:rsidRDefault="005157A6" w:rsidP="000861B4">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9885,74 +9837,74 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Оформление технического доступа</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="7082CEB3" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Hlk41936396"/>
       <w:bookmarkStart w:id="29" w:name="_Toc488759376"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Для получения технического доступа воспользуйтесь порталом самообслуживания в ЛКУ «Управление идентификаторами».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6540A69B" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
+    <w:p w14:paraId="6540A69B" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRDefault="00C159FF" w:rsidP="00F56FEF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId45" w:tooltip="Скачать" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00F56FEF">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Руководство пользователя раздела «Управление идентификаторами» Личного кабинета Участника</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00F56FEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4472A1" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00520302" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520302">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">За информацией по способам и протоколам технического подключения, а также необходимым для приобретения информационным лицензиям рекомендуем обратиться в Управление прямых продаж департамента биржевой информации и технологических услуг по Т +7 (495) 363-32-32, доб. 5656 или Е </w:t>
       </w:r>
@@ -10119,51 +10071,51 @@
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Тарифы за техническое подключени</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">е </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="009450D3">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>https://fs.moex.com/files/9206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16731701" w14:textId="3C226AF6" w:rsidR="008D5CE1" w:rsidRPr="008D5CE1" w:rsidRDefault="00F56FEF" w:rsidP="00F50F08">
+    <w:p w14:paraId="16731701" w14:textId="3C226AF6" w:rsidR="008D5CE1" w:rsidRPr="008D5CE1" w:rsidRDefault="00C159FF" w:rsidP="00F50F08">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId50" w:tooltip="Перейти" w:history="1">
         <w:r w:rsidR="008D5CE1" w:rsidRPr="008D5CE1">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Тарифы на информационные и технические услуги ПАО Московская Биржа</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="61300A2D" w14:textId="0CFAC34B" w:rsidR="002C291E" w:rsidRPr="00FA54E9" w:rsidRDefault="00FA54E9" w:rsidP="002C291E">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="120" w:after="120"/>
@@ -10196,51 +10148,51 @@
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Клиринговый терминал </w:t>
       </w:r>
       <w:r w:rsidR="00F2126C" w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>— это</w:t>
       </w:r>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> веб приложение, предназначенное для управления различными объектами Участника клиринга, такими как Расчетные коды, Торгово-клиринговые счета, счета обеспечения, реквизиты счетов для возврата обеспечения, Брокерские фирмы, Разделы клирингового регистра, и т.д. Управление объектами осуществляется путем защищенной передачи запросов к учетным системам НКЦ и отображения информации об объектах.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275FB7FA" w14:textId="2E67A82F" w:rsidR="00FA54E9" w:rsidRPr="002539D6" w:rsidRDefault="00F56FEF" w:rsidP="00FA54E9">
+    <w:p w14:paraId="275FB7FA" w14:textId="2E67A82F" w:rsidR="00FA54E9" w:rsidRPr="002539D6" w:rsidRDefault="00C159FF" w:rsidP="00FA54E9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="150" w:after="150" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="666666"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidR="00FA54E9" w:rsidRPr="002539D6">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Руководствe пользователя</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FA54E9" w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -10636,51 +10588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Moex Passport:</w:t>
       </w:r>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="002539D6">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://passport.moex.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FD6C34A" w14:textId="225FD658" w:rsidR="002C291E" w:rsidRPr="002539D6" w:rsidRDefault="00F56FEF" w:rsidP="002539D6">
+    <w:p w14:paraId="4FD6C34A" w14:textId="225FD658" w:rsidR="002C291E" w:rsidRPr="002539D6" w:rsidRDefault="00C159FF" w:rsidP="002539D6">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidR="00FA54E9" w:rsidRPr="002539D6">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Клиринговый терминал в примерах (Презентация)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7D0ECD30" w14:textId="77777777" w:rsidR="0070153D" w:rsidRDefault="00B917C6" w:rsidP="000861B4">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="120" w:after="120"/>
@@ -10748,52 +10700,50 @@
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="603A0A73" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRDefault="00F56FEF" w:rsidP="00A82E91">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpXSpec="center" w:tblpY="303"/>
         <w:tblW w:w="10196" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2967"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F56FEF" w:rsidRPr="00DD4B02" w14:paraId="4AE39A8E" w14:textId="77777777" w:rsidTr="00FD77B2">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
@@ -10804,51 +10754,51 @@
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CE1126"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="004D4633" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00DD4B02" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="35" w:name="_Hlk41920175"/>
+            <w:bookmarkStart w:id="34" w:name="_Hlk41920175"/>
             <w:r w:rsidRPr="00DD4B02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -12333,109 +12283,109 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Оборотная комиссия за сделки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E2E7A1B" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00DD4B02" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
+          <w:p w14:paraId="4E2E7A1B" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00DD4B02" w:rsidRDefault="00C159FF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r w:rsidRPr="00DD4B02">
+              <w:r w:rsidR="00F56FEF" w:rsidRPr="00DD4B02">
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:color w:val="000000"/>
                   <w:kern w:val="24"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Тарифы — Московская Биржа | Рынки</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="680F37CC" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00DD4B02" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
+          <w:p w14:paraId="680F37CC" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00DD4B02" w:rsidRDefault="00C159FF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r w:rsidRPr="00DD4B02">
+              <w:r w:rsidR="00F56FEF" w:rsidRPr="00DD4B02">
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:color w:val="000000"/>
                   <w:kern w:val="24"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Тарифы по депозитам с Центральным контрагентом — Московская Биржа | Рынки</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
@@ -14262,655 +14212,311 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19171131" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00DD4B02" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F56FEF" w:rsidRPr="00DD4B02" w14:paraId="52A24AAE" w14:textId="77777777" w:rsidTr="00FD77B2">
+      <w:tr w:rsidR="00755D57" w:rsidRPr="00DD4B02" w14:paraId="52A24AAE" w14:textId="77777777" w:rsidTr="004F08EB">
         <w:trPr>
-          <w:trHeight w:val="659"/>
+          <w:trHeight w:val="1155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5409D4B5" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00653FCD" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
+          <w:p w14:paraId="08268FFA" w14:textId="5FD468E4" w:rsidR="00755D57" w:rsidRPr="00755D57" w:rsidRDefault="00755D57" w:rsidP="00FD77B2">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00653FCD">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Электронный документооборот (ЭДО):</w:t>
             </w:r>
-          </w:p>
-[...68 lines deleted...]
-          <w:p w14:paraId="4A6E2E87" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00DD4B02" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
+            <w:bookmarkStart w:id="36" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="36"/>
+          </w:p>
+          <w:p w14:paraId="4A6E2E87" w14:textId="77777777" w:rsidR="00755D57" w:rsidRPr="00DD4B02" w:rsidRDefault="00755D57" w:rsidP="00F56FEF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="835"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD4B02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Изготовление ключа (единовременно)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FFBE088" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00DD4B02" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="7FFBE088" w14:textId="12B2E399" w:rsidR="00755D57" w:rsidRPr="00DD4B02" w:rsidRDefault="00755D57" w:rsidP="00BD343B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>2 300</w:t>
+              <w:t>5 300</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD4B02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ₽ </w:t>
+              <w:t xml:space="preserve"> ₽</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CE1CC65" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00DD4B02" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
+          <w:p w14:paraId="7CE1CC65" w14:textId="211437A5" w:rsidR="00755D57" w:rsidRPr="00DD4B02" w:rsidRDefault="00755D57" w:rsidP="00A84229">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001663EA">
+            <w:r w:rsidRPr="00DD4B02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>В случае отсутствия денежных средств на РК обязательства переносятся на следующий день со штрафом (по рублям 2 ключевых</w:t>
-[...32 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D6B3CCB" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00DD4B02" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="7D6B3CCB" w14:textId="7DB0ED9C" w:rsidR="00755D57" w:rsidRPr="00DD4B02" w:rsidRDefault="00755D57" w:rsidP="00480E97">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD4B02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ежемесячно</w:t>
+              <w:t>ежегодно</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16082C90" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00DD4B02" w:rsidRDefault="00F56FEF" w:rsidP="00FD77B2">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="16082C90" w14:textId="6BE3B97F" w:rsidR="00755D57" w:rsidRPr="00DD4B02" w:rsidRDefault="00755D57" w:rsidP="004F08EB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD4B02">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>списывается с основного РК</w:t>
-[...21 lines deleted...]
-              <w:t>не позднее 5-ого числа месяца, следующего за отчетным</w:t>
+              <w:t>счет на оплату</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F56FEF" w:rsidRPr="00DD4B02" w14:paraId="0026D530" w14:textId="77777777" w:rsidTr="00FD77B2">
-[...213 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:tbl>
     <w:p w14:paraId="4AEF3F2A" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00A82E91" w:rsidRDefault="00F56FEF" w:rsidP="00A82E91">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C3E8CD7" w14:textId="77777777" w:rsidR="00936B51" w:rsidRPr="00CE2BFD" w:rsidRDefault="00936B51" w:rsidP="00936B51">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
@@ -15132,117 +14738,117 @@
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>По ссылкам ниже вы найдете:</w:t>
       </w:r>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6B8A8F" w14:textId="77777777" w:rsidR="00CE31BC" w:rsidRPr="002539D6" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
+    <w:p w14:paraId="1C6B8A8F" w14:textId="77777777" w:rsidR="00CE31BC" w:rsidRPr="002539D6" w:rsidRDefault="00C159FF" w:rsidP="00F56FEF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidR="00CE31BC" w:rsidRPr="002539D6">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Реквизиты для зачисления денежных средств на всех рынках</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64AF3E2E" w14:textId="77777777" w:rsidR="00CE31BC" w:rsidRPr="002539D6" w:rsidRDefault="00F56FEF" w:rsidP="00CE31BC">
+    <w:p w14:paraId="64AF3E2E" w14:textId="77777777" w:rsidR="00CE31BC" w:rsidRPr="002539D6" w:rsidRDefault="00C159FF" w:rsidP="00CE31BC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidR="00CE31BC" w:rsidRPr="002539D6">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/02080304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="31F14753" w14:textId="77777777" w:rsidR="00CE31BC" w:rsidRPr="002539D6" w:rsidRDefault="00CE31BC" w:rsidP="00CE31BC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="104A021D" w14:textId="77777777" w:rsidR="00CE31BC" w:rsidRPr="002539D6" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
+    <w:p w14:paraId="104A021D" w14:textId="77777777" w:rsidR="00CE31BC" w:rsidRPr="002539D6" w:rsidRDefault="00C159FF" w:rsidP="00F56FEF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId62" w:history="1"/>
       <w:r w:rsidR="00CE31BC" w:rsidRPr="002539D6">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -15600,51 +15206,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Возврат денежных средств на фондовом рынке осуществляется в размере расчетной позиции.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21AB7412" w14:textId="77777777" w:rsidR="009A6037" w:rsidRDefault="00A04E65" w:rsidP="009A6037">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Подача поручений через торговую систему возможна до 19:00, с помощью запросов, сформированных с использованием </w:t>
       </w:r>
       <w:r w:rsidR="00051C9D" w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>сервиса Клиринговый терминал</w:t>
       </w:r>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> и/или с помощью запроса по системе </w:t>
       </w:r>
       <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidRPr="002539D6">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -15695,78 +15300,79 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F37E0D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Вывод осуществляется на заранее зарегистрированный к Расчетному коду Счет для возврата. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="41" w:name="_Hlk128864254"/>
     <w:p w14:paraId="57D14616" w14:textId="77777777" w:rsidR="009A6037" w:rsidRPr="00F37E0D" w:rsidRDefault="009A6037" w:rsidP="009A6037">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.nationalclearingcentre.ru/catalog/0208030301" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F37E0D">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Подробнее о регистрации Счета для возврата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127AA930" w14:textId="77777777" w:rsidR="009A6037" w:rsidRPr="00F37E0D" w:rsidRDefault="00F56FEF" w:rsidP="009A6037">
+    <w:p w14:paraId="127AA930" w14:textId="77777777" w:rsidR="009A6037" w:rsidRPr="00F37E0D" w:rsidRDefault="00C159FF" w:rsidP="009A6037">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="002F5F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidR="009A6037" w:rsidRPr="00F37E0D">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Подробнее о возврате обеспечения</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
@@ -15841,51 +15447,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>и рынка депозитов</w:t>
       </w:r>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, а также между Расчетными кодами в рамках одного рынка осуществляется с помощью </w:t>
       </w:r>
       <w:r w:rsidR="00051C9D" w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>сервиса Клиринговый терминал.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234E33BC" w14:textId="43F49FB9" w:rsidR="00051C9D" w:rsidRPr="002539D6" w:rsidRDefault="00F56FEF" w:rsidP="00AA042A">
+    <w:p w14:paraId="234E33BC" w14:textId="43F49FB9" w:rsidR="00051C9D" w:rsidRPr="002539D6" w:rsidRDefault="00C159FF" w:rsidP="00AA042A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidR="00051C9D" w:rsidRPr="002539D6">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Клиринговый терминал в примерах (Презентация)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64491161" w14:textId="77777777" w:rsidR="00A027C8" w:rsidRPr="002539D6" w:rsidRDefault="00A027C8" w:rsidP="00AA042A">
       <w:pPr>
@@ -16280,51 +15886,50 @@
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Указанные сделки своп заключаются не более 2 (двух) Расчетных дней подряд.  При превышении указанного срока с основного Расчетного кода Участника клиринга взимается штраф, а с участником заключается закрывающая сделка купли-продажи.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4838BCE8" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="002539D6" w:rsidRDefault="00FC34CA" w:rsidP="00FC34CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ставки для урегулирования неисполнения обязательств приведены по ссылке: </w:t>
       </w:r>
       <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidR="00455891" w:rsidRPr="002539D6">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="002F5F" w:themeColor="hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/030702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="43B3F968" w14:textId="77777777" w:rsidR="00F00A35" w:rsidRPr="00374029" w:rsidRDefault="00BD3105" w:rsidP="00374029">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00374029">
@@ -16343,50 +15948,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> депозитов</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A73DE8C" w14:textId="77777777" w:rsidR="001A4060" w:rsidRPr="002539D6" w:rsidRDefault="001A4060" w:rsidP="00AA042A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Участник клиринга должен обеспечить в день размещения средств в депозит до 20.00 на своем Расчетном коде наличие всей суммы размещаемых в этот день депозитов, а также обязательства по уплате комиссионного вознаграждения в этот день.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A2DA3E8" w14:textId="77777777" w:rsidR="001A4060" w:rsidRPr="002539D6" w:rsidRDefault="001A4060" w:rsidP="00AA042A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>В случае отсутствия требуемых денежных средств в дату размещения депозита, сделка заключается на сумму, доступную на Расчетном коде (за вычетом комиссии, подлежащей уплате в данный день). Для сделок с кодами расчетов, отличных от Y0/Y1 и Y1/Y2, предоставляется возможность исполнения обязательств на следующий расчетный день на сумму неисполненных в прошлый день обязательств, при этом на довнесенные денежные средства будет заключена еще одна депозитная сделка (с той же ставкой, датой возврата, но, соответственно, меньшим сроком). С Участника клиринга взимаются средства за перенос возможности заключения депозита на другой день в размере, зависящем от срока такого переноса, суммы невнесенных средств, разницы штрафной ставки НКЦ и ставки депозита. Такой перенос возможен не более чем один раз для данного депозита (предложения).</w:t>
       </w:r>
     </w:p>
@@ -16507,76 +16113,76 @@
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>С января 2018 года введен штраф за исполнение Итогового нетто-обязательства по денежн</w:t>
       </w:r>
       <w:r w:rsidR="000E6B82" w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ым средствам с нарушением срока, установленного Временным регламентом. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EFBF43" w14:textId="77777777" w:rsidR="00792E05" w:rsidRPr="002539D6" w:rsidRDefault="00F56FEF" w:rsidP="00792E05">
+    <w:p w14:paraId="43EFBF43" w14:textId="77777777" w:rsidR="00792E05" w:rsidRPr="002539D6" w:rsidRDefault="00C159FF" w:rsidP="00792E05">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="002F5F" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidR="00792E05" w:rsidRPr="002539D6">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="002F5F" w:themeColor="accent1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/020801</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F8948AD" w14:textId="77777777" w:rsidR="00792E05" w:rsidRPr="002539D6" w:rsidRDefault="00F56FEF" w:rsidP="00792E05">
+    <w:p w14:paraId="5F8948AD" w14:textId="77777777" w:rsidR="00792E05" w:rsidRPr="002539D6" w:rsidRDefault="00C159FF" w:rsidP="00792E05">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId72" w:history="1">
         <w:hyperlink r:id="rId73" w:history="1">
           <w:r w:rsidR="00792E05" w:rsidRPr="002539D6">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:color w:val="002F5F" w:themeColor="hyperlink"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Значения штрафных ставок за cut-off time</w:t>
           </w:r>
         </w:hyperlink>
         <w:r w:rsidR="00792E05" w:rsidRPr="002539D6">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -16749,61 +16355,61 @@
       </w:pPr>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Клиринговые отчеты - https://www.moex.com/s334</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007F4369" w:rsidRPr="002539D6" w:rsidSect="009F65FE">
       <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1133" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="371EF8B6" w14:textId="77777777" w:rsidR="00241C1D" w:rsidRDefault="00241C1D" w:rsidP="00796BCA">
+    <w:p w14:paraId="33B47312" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1707435D" w14:textId="77777777" w:rsidR="00241C1D" w:rsidRDefault="00241C1D" w:rsidP="00796BCA">
+    <w:p w14:paraId="5B1ED8EE" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -16830,50 +16436,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Device Font 10cpi"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:color w:val="51626F" w:themeColor="accent4"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:id w:val="393542337"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
@@ -16961,61 +16568,61 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1771650" cy="628650"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C56291F" w14:textId="77777777" w:rsidR="00241C1D" w:rsidRDefault="00241C1D" w:rsidP="00796BCA">
+    <w:p w14:paraId="648990CA" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52528494" w14:textId="77777777" w:rsidR="00241C1D" w:rsidRDefault="00241C1D" w:rsidP="00796BCA">
+    <w:p w14:paraId="552C3002" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0FC27920" w14:textId="0D4373D6" w:rsidR="00241C1D" w:rsidRDefault="00241C1D">
       <w:pPr>
         <w:pStyle w:val="affb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="affd"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009606D0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -17023,93 +16630,93 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Сведения о деловой репутации (отзывы (в произвольной письменной форме) о юридическом лице других клиентов Клирингового центра, имеющих с ним деловые отношения; и (или) отзывы (в произвольной письменной форме) от других кредитных организаций, в которых юридическое лицо ранее находилось на обслуживании, с информацией этих кредитных организаций об оценке деловой репутации юридического лица), отзывы о деловой репутации от контрагентов, не являющихся клиентами Клирингового центра, и/или аудиторское заключение за последний финансовый год и/или информацию о кредитном рейтинге юридического лица.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6CCD37E6" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="affd"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="_Hlk128872549"/>
+      <w:bookmarkStart w:id="35" w:name="_Hlk128872549"/>
       <w:r>
         <w:t>По итогам совершения сделок спот и сделок фикс в течение календарного квартала, но не ранее, чем через два последовательных календарных квартала, начиная с квартала, в котором участник торгов получил допуск к торгам, с Участника торгов взимается минимальное комиссионное вознаграждение за организацию торгов (абонентская плата).</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="17E66BDE" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00DB6755" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
+    <w:p w14:paraId="17E66BDE" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRPr="00DB6755" w:rsidRDefault="00C159FF" w:rsidP="00F56FEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId1" w:tooltip="Перейти" w:history="1">
-        <w:r w:rsidRPr="002F2237">
+        <w:r w:rsidR="00F56FEF" w:rsidRPr="002F2237">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Тариф</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00F56FEF">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>ов</w:t>
         </w:r>
-        <w:r w:rsidRPr="002F2237">
+        <w:r w:rsidR="00F56FEF" w:rsidRPr="002F2237">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> ПАО Московская Биржа при совершении сделок с иностранной валютой</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7DC4E881" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
       <w:pPr>
         <w:pStyle w:val="affb"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="06189A4C" w14:textId="77777777" w:rsidR="00F56FEF" w:rsidRDefault="00F56FEF" w:rsidP="00F56FEF">
       <w:pPr>
         <w:pStyle w:val="affb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="affd"/>
         </w:rPr>
@@ -19686,64 +19293,64 @@
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF2617"/>
     <w:rsid w:val="00005417"/>
     <w:rsid w:val="00005DF6"/>
     <w:rsid w:val="000072FD"/>
     <w:rsid w:val="00023019"/>
     <w:rsid w:val="00040A07"/>
@@ -20030,50 +19637,51 @@
     <w:rsid w:val="00691A25"/>
     <w:rsid w:val="00692E0F"/>
     <w:rsid w:val="006A5F12"/>
     <w:rsid w:val="006A7B60"/>
     <w:rsid w:val="006B320A"/>
     <w:rsid w:val="006C03A4"/>
     <w:rsid w:val="006D0F1E"/>
     <w:rsid w:val="006D10B8"/>
     <w:rsid w:val="006E252C"/>
     <w:rsid w:val="006E6DC7"/>
     <w:rsid w:val="006F7C11"/>
     <w:rsid w:val="0070001D"/>
     <w:rsid w:val="00700FF0"/>
     <w:rsid w:val="0070153D"/>
     <w:rsid w:val="00706404"/>
     <w:rsid w:val="00710BF9"/>
     <w:rsid w:val="00712C2A"/>
     <w:rsid w:val="0071508C"/>
     <w:rsid w:val="00725539"/>
     <w:rsid w:val="007335DE"/>
     <w:rsid w:val="007346D6"/>
     <w:rsid w:val="00741420"/>
     <w:rsid w:val="00747747"/>
     <w:rsid w:val="00752581"/>
     <w:rsid w:val="00753C6D"/>
+    <w:rsid w:val="00755D57"/>
     <w:rsid w:val="0076150E"/>
     <w:rsid w:val="00761E95"/>
     <w:rsid w:val="0076527E"/>
     <w:rsid w:val="007735ED"/>
     <w:rsid w:val="007739EC"/>
     <w:rsid w:val="00774DD4"/>
     <w:rsid w:val="00780F8C"/>
     <w:rsid w:val="007853ED"/>
     <w:rsid w:val="00787B05"/>
     <w:rsid w:val="0079206F"/>
     <w:rsid w:val="00792E05"/>
     <w:rsid w:val="00793FE4"/>
     <w:rsid w:val="0079464F"/>
     <w:rsid w:val="007968DC"/>
     <w:rsid w:val="00796BCA"/>
     <w:rsid w:val="007A19B6"/>
     <w:rsid w:val="007A4F1A"/>
     <w:rsid w:val="007A5524"/>
     <w:rsid w:val="007A6306"/>
     <w:rsid w:val="007A761B"/>
     <w:rsid w:val="007B0365"/>
     <w:rsid w:val="007B23AD"/>
     <w:rsid w:val="007B2914"/>
     <w:rsid w:val="007B54B9"/>
     <w:rsid w:val="007D1FC4"/>
@@ -20257,50 +19865,51 @@
     <w:rsid w:val="00B93FDF"/>
     <w:rsid w:val="00BA205A"/>
     <w:rsid w:val="00BA2552"/>
     <w:rsid w:val="00BB4C4A"/>
     <w:rsid w:val="00BC11AE"/>
     <w:rsid w:val="00BC1DB0"/>
     <w:rsid w:val="00BD2E46"/>
     <w:rsid w:val="00BD3105"/>
     <w:rsid w:val="00BD4607"/>
     <w:rsid w:val="00BD7002"/>
     <w:rsid w:val="00BE1C16"/>
     <w:rsid w:val="00BE5CAE"/>
     <w:rsid w:val="00BE5FA0"/>
     <w:rsid w:val="00BE607A"/>
     <w:rsid w:val="00BF12FF"/>
     <w:rsid w:val="00BF2C37"/>
     <w:rsid w:val="00BF41EB"/>
     <w:rsid w:val="00BF566C"/>
     <w:rsid w:val="00C00A0B"/>
     <w:rsid w:val="00C00E39"/>
     <w:rsid w:val="00C01B87"/>
     <w:rsid w:val="00C03BCE"/>
     <w:rsid w:val="00C03E43"/>
     <w:rsid w:val="00C05D37"/>
     <w:rsid w:val="00C13AC2"/>
+    <w:rsid w:val="00C159FF"/>
     <w:rsid w:val="00C15C11"/>
     <w:rsid w:val="00C16E1A"/>
     <w:rsid w:val="00C36E09"/>
     <w:rsid w:val="00C4227B"/>
     <w:rsid w:val="00C62DF1"/>
     <w:rsid w:val="00C70235"/>
     <w:rsid w:val="00C72D5E"/>
     <w:rsid w:val="00C734C0"/>
     <w:rsid w:val="00C74DDF"/>
     <w:rsid w:val="00C80B75"/>
     <w:rsid w:val="00C85437"/>
     <w:rsid w:val="00C90F9C"/>
     <w:rsid w:val="00C96D3F"/>
     <w:rsid w:val="00C97D13"/>
     <w:rsid w:val="00CA0BBE"/>
     <w:rsid w:val="00CA0D88"/>
     <w:rsid w:val="00CA1C21"/>
     <w:rsid w:val="00CA4B73"/>
     <w:rsid w:val="00CA5698"/>
     <w:rsid w:val="00CA66B6"/>
     <w:rsid w:val="00CB1919"/>
     <w:rsid w:val="00CB24A4"/>
     <w:rsid w:val="00CB567E"/>
     <w:rsid w:val="00CB74C8"/>
     <w:rsid w:val="00CC3167"/>
@@ -20439,51 +20048,51 @@
     <w:rsid w:val="00FF0215"/>
     <w:rsid w:val="00FF07B3"/>
     <w:rsid w:val="00FF0BEC"/>
     <w:rsid w:val="00FF0DB2"/>
     <w:rsid w:val="00FF327E"/>
     <w:rsid w:val="00FF419B"/>
     <w:rsid w:val="00FF4792"/>
     <w:rsid w:val="00FF70C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3A3253BE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1C527506-7757-43CD-89AC-60C97DF4607A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -22592,82 +22201,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BD630E1-0FD7-41AF-A577-250DA1814E11}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347209CA-8B94-4ABE-86B3-030B209D408C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>5894</Words>
-  <Characters>33600</Characters>
+  <Words>5855</Words>
+  <Characters>33376</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>280</Lines>
+  <Lines>278</Lines>
   <Paragraphs>78</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MOEX</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39416</CharactersWithSpaces>
+  <CharactersWithSpaces>39153</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Варакина Зульфия Зифаровна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>