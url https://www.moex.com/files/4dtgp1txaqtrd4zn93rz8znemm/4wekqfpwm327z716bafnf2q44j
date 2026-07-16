--- v0 (2025-12-05)
+++ v1 (2026-07-16)
@@ -138,52 +138,52 @@
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>ПАО Московская Биржа</w:t>
       </w:r>
       <w:r w:rsidR="00A10BA5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Страховая компания)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38EA469E" w14:textId="77777777" w:rsidR="00F80E5D" w:rsidRPr="00CE2BFD" w:rsidRDefault="00F80E5D" w:rsidP="00A516B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="0" w:name="_Toc488759363" w:displacedByCustomXml="next"/>
-    <w:bookmarkStart w:id="1" w:name="_Toc125317950" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="0" w:name="_Toc125317950" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="1" w:name="_Toc488759363" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
           <w:caps/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:id w:val="1152795354"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:sdtEndPr>
@@ -284,51 +284,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3845FCFD" w14:textId="39DE13F4" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="3845FCFD" w14:textId="39DE13F4" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317951" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Общие положения</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -356,51 +356,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="70074901" w14:textId="72710FF5" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="70074901" w14:textId="72710FF5" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317952" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Валютный рынок</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -428,51 +428,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6288960F" w14:textId="17429AD1" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="6288960F" w14:textId="17429AD1" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317953" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Рынок депозитов с Центральным контрагентом</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -500,51 +500,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2CF1B077" w14:textId="20E9C774" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="2CF1B077" w14:textId="20E9C774" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317954" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Требования к кандидату</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -571,51 +571,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F0B981A" w14:textId="0EB616F2" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="4F0B981A" w14:textId="0EB616F2" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317955" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Подключение к ЛКУ</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -642,51 +642,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0AD6F33E" w14:textId="39AE8BFE" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="0AD6F33E" w14:textId="39AE8BFE" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317956" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Досье Участника торгов и клиринга</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -714,51 +714,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="733E442C" w14:textId="04CAEA3F" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="733E442C" w14:textId="04CAEA3F" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317957" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Доступ к Электронному документообороту (ЭДО)</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -785,51 +785,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="36CA4418" w14:textId="5EAA3FAE" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="36CA4418" w14:textId="5EAA3FAE" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317958" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Допуск к торгам и клиринговому обслуживанию</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -857,51 +857,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="08A32D28" w14:textId="6DA48632" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="08A32D28" w14:textId="6DA48632" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317959" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Доступ к платформе Moex Treasury</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -929,51 +929,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7708023D" w14:textId="18F5FD8E" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="7708023D" w14:textId="18F5FD8E" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317960" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Оформление технического доступа</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1001,51 +1001,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="094ACC88" w14:textId="1531B02F" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="094ACC88" w14:textId="1531B02F" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317961" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Клиринговый терминал</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1073,51 +1073,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="15954650" w14:textId="1C9D531E" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="15954650" w14:textId="1C9D531E" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317962" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Затраты по подключению и работе на рынках</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1145,51 +1145,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1AB73ACA" w14:textId="4D5543DF" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="1AB73ACA" w14:textId="4D5543DF" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317963" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Пакетные предложения на технологические услуги</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1217,51 +1217,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0257150E" w14:textId="72C9BF4F" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="0257150E" w14:textId="72C9BF4F" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317964" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Операции с денежными средствами</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1289,51 +1289,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="61CF5A01" w14:textId="195849EB" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="61CF5A01" w14:textId="195849EB" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317965" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Внесение денежных средств</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1361,51 +1361,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6ABCC0BD" w14:textId="619F842B" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="6ABCC0BD" w14:textId="619F842B" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317966" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Вывод денежных средств на Валютном рынке</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1433,51 +1433,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="663B0479" w14:textId="16F2CCF5" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="663B0479" w14:textId="16F2CCF5" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317967" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Вывод денежных средств на Рынке депозитов</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1505,51 +1505,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="012792CB" w14:textId="369B0C78" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="012792CB" w14:textId="369B0C78" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317968" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Перевод денежных средств</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1577,51 +1577,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="66371A62" w14:textId="64F7EA86" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="66371A62" w14:textId="64F7EA86" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317969" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Комиссионное вознаграждение за учет Обеспечения</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1649,51 +1649,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6AFC1AFC" w14:textId="6B73675C" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="6AFC1AFC" w14:textId="6B73675C" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317970" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Оплата комиссионных вознаграждений</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1721,51 +1721,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="64A424BD" w14:textId="4874311D" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="64A424BD" w14:textId="4874311D" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317971" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Штрафы за неисполнение обязательств и перенос позиций</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1793,51 +1793,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="082255C8" w14:textId="7276F727" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="082255C8" w14:textId="7276F727" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317972" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Валютный рынок</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1865,51 +1865,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="28419B72" w14:textId="1CF12728" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="28419B72" w14:textId="1CF12728" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317973" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Рынок депозитов</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1937,51 +1937,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77F52A52" w14:textId="7DB9C4A8" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="77F52A52" w14:textId="7DB9C4A8" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317974" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Штраф за </w:t>
             </w:r>
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
@@ -2052,51 +2052,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="136577B0" w14:textId="3F36844E" w:rsidR="00092DE9" w:rsidRDefault="00FE76F7">
+        <w:p w14:paraId="136577B0" w14:textId="3F36844E" w:rsidR="00092DE9" w:rsidRDefault="00A66E93">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc125317975" w:history="1">
             <w:r w:rsidR="00092DE9" w:rsidRPr="00CF1A10">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Торговые и клиринговые отчеты</w:t>
             </w:r>
             <w:r w:rsidR="00092DE9">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -4336,73 +4336,51 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Пройти процедуру регистрации по адресу: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00BF54EB">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="002F5F" w:themeColor="hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://passport.moex.com/registration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="262626"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (для каждого сотрудника, который будет использовать ЛКУ от имени Вашей организации). Регистрация происходит анонимно, с указанием желаемого пользователем E-</w:t>
-[...21 lines deleted...]
-        <w:t>/Пароля.</w:t>
+        <w:t xml:space="preserve"> (для каждого сотрудника, который будет использовать ЛКУ от имени Вашей организации). Регистрация происходит анонимно, с указанием желаемого пользователем E-mail/Пароля.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="262626"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EBDA773" w14:textId="77777777" w:rsidR="00907838" w:rsidRPr="00BF54EB" w:rsidRDefault="00907838" w:rsidP="00907838">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="336" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="262626"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6288,51 +6266,51 @@
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidR="0074358C" w:rsidRPr="005823F2">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>finreport@moex.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="311F19B6" w14:textId="77777777" w:rsidR="0074358C" w:rsidRDefault="0074358C" w:rsidP="0074358C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="785"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="276A0A5B" w14:textId="4FD3B835" w:rsidR="00F52409" w:rsidRPr="00DB689F" w:rsidRDefault="00FE76F7" w:rsidP="0074358C">
+          <w:p w14:paraId="276A0A5B" w14:textId="4FD3B835" w:rsidR="00F52409" w:rsidRPr="00DB689F" w:rsidRDefault="00A66E93" w:rsidP="0074358C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidR="006253A6" w:rsidRPr="00DB689F">
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Сводная таблица требований к предоставляемой отчетности</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006253A6" w:rsidRPr="00DB689F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -6748,74 +6726,74 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="190DE782" w14:textId="77777777" w:rsidR="00AF443B" w:rsidRDefault="00AF443B" w:rsidP="00AF443B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Личное присутствие (только Рынок Депозитов и Драгоценных металлов)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="457728B0" w14:textId="77777777" w:rsidR="00AF443B" w:rsidRDefault="00FE76F7" w:rsidP="00AF443B">
+          <w:p w14:paraId="457728B0" w14:textId="77777777" w:rsidR="00AF443B" w:rsidRDefault="00A66E93" w:rsidP="00AF443B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidR="00AF443B" w:rsidRPr="0043073B">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Федеральный закон 115</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="0760C633" w14:textId="26A05956" w:rsidR="00AF443B" w:rsidRDefault="00FE76F7" w:rsidP="00AF443B">
+          <w:p w14:paraId="0760C633" w14:textId="26A05956" w:rsidR="00AF443B" w:rsidRDefault="00A66E93" w:rsidP="00AF443B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidR="00AF443B" w:rsidRPr="0043073B">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Информационное письмо Банка России</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="709004AB" w14:textId="5FBB3602" w:rsidR="00AF443B" w:rsidRDefault="00AF443B" w:rsidP="00AF443B">
             <w:pPr>
@@ -6861,54 +6839,54 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2DDC1837" w14:textId="6B73EC52" w:rsidR="000A44FD" w:rsidRPr="00092DE9" w:rsidRDefault="000A44FD" w:rsidP="00092DE9">
       <w:pPr>
         <w:pStyle w:val="12"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc125317957"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:t>Доступ к Электронному документообороту</w:t>
       </w:r>
       <w:r w:rsidR="00AF2580" w:rsidRPr="00CE2BFD">
         <w:t xml:space="preserve"> (ЭДО)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="3031DF00" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00FE76F7" w:rsidP="00FE76F7">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc125317961"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Hlk93057611"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk41935556"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk41916384"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk93057611"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc125317961"/>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Для получения доступа к Электронному документообороту необходимо</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0444BD13" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00F76057" w:rsidRDefault="00FE76F7" w:rsidP="00FE76F7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
@@ -7219,64 +7197,64 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Способ предоставления</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w14:paraId="715F465F" w14:textId="77777777" w:rsidTr="00FD77B2">
         <w:trPr>
           <w:trHeight w:val="840"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3095" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E216949" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00FE76F7" w:rsidP="00FD77B2">
+          <w:p w14:paraId="5E216949" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00A66E93" w:rsidP="00FD77B2">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:tooltip="Скачать" w:history="1">
-              <w:r>
+              <w:r w:rsidR="00FE76F7">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:spacing w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Заявление на создание СКПЭП</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6903" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42D0FECB" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00FE76F7" w:rsidP="00FD77B2">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="599"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
@@ -7710,76 +7688,76 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="08C7BB0B" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="009E5DF5" w:rsidRDefault="00FE76F7" w:rsidP="00FD77B2">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="599"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w14:paraId="07869BD1" w14:textId="77777777" w:rsidTr="00FD77B2">
         <w:trPr>
           <w:trHeight w:val="945"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F1B9F3F" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRDefault="00FE76F7" w:rsidP="00FD77B2">
+          <w:p w14:paraId="6F1B9F3F" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRDefault="00A66E93" w:rsidP="00FD77B2">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:tooltip="Скачать" w:history="1">
-              <w:r>
+              <w:r w:rsidR="00FE76F7">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="FF0000"/>
                   <w:spacing w:val="2"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Доверенность на владельца СКПЭП</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="00FE76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11B93418" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00862B7B" w:rsidRDefault="00FE76F7" w:rsidP="00FD77B2">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -8017,72 +7995,72 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w14:paraId="440CF8AE" w14:textId="77777777" w:rsidTr="00FD77B2">
         <w:trPr>
           <w:trHeight w:val="1234"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="521451B4" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00FE76F7" w:rsidP="00FD77B2">
+          <w:p w14:paraId="521451B4" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00A66E93" w:rsidP="00FD77B2">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r w:rsidRPr="00BF54EB">
+              <w:r w:rsidR="00FE76F7" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Доверенность на пользователя СКПЭП на подписание электронной подписью электронных документов</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00BF54EB">
+            <w:r w:rsidR="00FE76F7" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (при необходимости предоставлять документы в адрес МБ и НКЦ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6903" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="708F49BE" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00FE76F7" w:rsidP="00FD77B2">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8526,69 +8504,51 @@
       </w:r>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> на той же машине, где предполагается установить ПО для работы в СЭД Биржи), Вы можете </w:t>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="_Hlk29920667"/>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">обращаться к Администратору СЭД </w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>по тел. +7 (495) 363-32-32 (доб.1110) или e-</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">по тел. +7 (495) 363-32-32 (доб.1110) или e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00E94D9A">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>pki@moex.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E94D9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE0C8A5" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRDefault="00FE76F7" w:rsidP="00FE76F7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
@@ -8620,76 +8580,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CSP и "Справочник сертификатов") к версии ОС </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A15C10">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Windows</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A15C10">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, на которой планируется эксплуатация криптографических ключей.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
-      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="6C7E18F0" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRDefault="00FE76F7" w:rsidP="00FE76F7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C8F9577" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00CE2BFD" w:rsidRDefault="00FE76F7" w:rsidP="00FE76F7">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:pageBreakBefore/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Допуск_к_торгам"/>
       <w:bookmarkStart w:id="22" w:name="_Toc125317597"/>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="000E21F4">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Допуск к торгам и клиринговому обслуживанию</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aa"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="543"/>
@@ -8798,70 +8758,70 @@
           <w:p w14:paraId="39912E79" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00FE76F7" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11B0B64B" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00FE76F7" w:rsidP="00FD77B2">
+          <w:p w14:paraId="11B0B64B" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00A66E93" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:tooltip="Перейти" w:history="1">
-              <w:r w:rsidRPr="00BF54EB">
+              <w:r w:rsidR="00FE76F7" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Договор об оказании услуг по проведению организованных торгов (Приложение 01 к Правилам допуска)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00BF54EB">
+            <w:r w:rsidR="00FE76F7" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="434E2906" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00FE76F7" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(если не был заключен ранее) </w:t>
             </w:r>
           </w:p>
@@ -8962,70 +8922,70 @@
           <w:p w14:paraId="3E632E96" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00FE76F7" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DFEFE44" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00FE76F7" w:rsidP="00FD77B2">
+          <w:p w14:paraId="7DFEFE44" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00A66E93" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r w:rsidRPr="00BF54EB">
+              <w:r w:rsidR="00FE76F7" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Договор об оказании клиринговых услуг</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00BF54EB">
+            <w:r w:rsidR="00FE76F7" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A6D655F" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00FE76F7" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(если не был заключен ранее) </w:t>
             </w:r>
@@ -9063,70 +9023,70 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="23" w:name="_Hlk31618662"/>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63D12E09" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00FE76F7" w:rsidP="00FD77B2">
+          <w:p w14:paraId="63D12E09" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00A66E93" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:tooltip="Перейти" w:history="1">
-              <w:r w:rsidRPr="00BF54EB">
+              <w:r w:rsidR="00FE76F7" w:rsidRPr="00BF54EB">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Договор о предоставлении интегрированного технологического сервиса</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00BF54EB">
+            <w:r w:rsidR="00FE76F7" w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6ADFF8EB" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00FE76F7" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(если не был заключен </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
@@ -9374,109 +9334,109 @@
           <w:p w14:paraId="02A17783" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00FE76F7" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF54EB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07729264" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00FE76F7" w:rsidP="00FD77B2">
+          <w:p w14:paraId="07729264" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00A66E93" w:rsidP="00FD77B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
+              <w:r w:rsidR="00FE76F7">
                 <w:rPr>
                   <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:color w:val="336699"/>
                   <w:u w:val="none"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Запрос на открытие Торгово-клирингового счета для заключения депозитных договоров</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="00FE76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00FE76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B7826">
+            <w:r w:rsidR="00FE76F7" w:rsidRPr="003B7826">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">(для </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00FE76F7">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>рынка депозитов</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B7826">
+            <w:r w:rsidR="00FE76F7" w:rsidRPr="003B7826">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5166C9D7" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00BF54EB" w:rsidRDefault="00FE76F7" w:rsidP="00FD77B2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
@@ -9679,59 +9639,51 @@
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="395"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55108FA5" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRDefault="00FE76F7" w:rsidP="00FE76F7"/>
     <w:p w14:paraId="77638A39" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRDefault="00FE76F7" w:rsidP="00FE76F7">
       <w:r>
         <w:t xml:space="preserve">Примечание - Документы на бумажном носителе направляются </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
         <w:t>по адресу:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
-        <w:t xml:space="preserve">125009 Москва, пер. Большой </w:t>
-[...7 lines deleted...]
-        <w:t>, д. 13</w:t>
+        <w:t>125009 Москва, пер. Большой Кисловский, д. 13</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
         <w:t>Группа «Московская Биржа»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6C78">
         <w:t>Окно приема корреспонденции №1</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BAB261" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRDefault="00FE76F7" w:rsidP="00FE76F7"/>
     <w:p w14:paraId="555A0EE0" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRDefault="00FE76F7" w:rsidP="00FE76F7"/>
     <w:p w14:paraId="7AF986D5" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="008517C6" w:rsidRDefault="00FE76F7" w:rsidP="00FE76F7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
@@ -9774,74 +9726,74 @@
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Оформление технического доступа</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="35B318C1" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRDefault="00FE76F7" w:rsidP="00FE76F7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Для получения технического доступа воспользуйтесь порталом самообслуживания в ЛКУ «Управление идентификаторами».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C9702B" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRDefault="00FE76F7" w:rsidP="00FE76F7">
+    <w:p w14:paraId="32C9702B" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRDefault="00A66E93" w:rsidP="00FE76F7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId45" w:tooltip="Скачать" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00FE76F7">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Руководство пользователя раздела «Управление идентификаторами» Личного кабинета Участника</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00FE76F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74E0E31B" w14:textId="77777777" w:rsidR="00FE76F7" w:rsidRPr="00520302" w:rsidRDefault="00FE76F7" w:rsidP="00FE76F7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520302">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">За информацией по способам и протоколам технического подключения, а также необходимым для приобретения информационным лицензиям рекомендуем </w:t>
       </w:r>
@@ -9996,93 +9948,91 @@
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE76F7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC5AC22" w14:textId="788F5D19" w:rsidR="00FE76F7" w:rsidRDefault="00FE76F7" w:rsidP="00FE76F7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Тарифы за техническое подключени</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">е </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="009450D3">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>https://fs.moex.com/files/9206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2C8031C3" w14:textId="6D1FD085" w:rsidR="00C136C3" w:rsidRPr="00AC565F" w:rsidRDefault="00AC565F" w:rsidP="00FE76F7">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Клиринговый терминал</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="79AEBB2B" w14:textId="0E5F9164" w:rsidR="00AC565F" w:rsidRDefault="00AC565F" w:rsidP="00DB689F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="666666"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Клиринговый терминал </w:t>
       </w:r>
       <w:r w:rsidR="004048F6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10501,95 +10451,95 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Moex Passport:</w:t>
       </w:r>
       <w:r w:rsidRPr="002539D6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="002539D6">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://passport.moex.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="587F2974" w14:textId="77777777" w:rsidR="0074358C" w:rsidRPr="002539D6" w:rsidRDefault="00FE76F7" w:rsidP="0074358C">
+    <w:p w14:paraId="587F2974" w14:textId="77777777" w:rsidR="0074358C" w:rsidRPr="002539D6" w:rsidRDefault="00A66E93" w:rsidP="0074358C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidR="0074358C" w:rsidRPr="002539D6">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Клиринговый терминал в примерах (Презентация)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C4FE736" w14:textId="53B200D4" w:rsidR="00F625B2" w:rsidRPr="00DB689F" w:rsidRDefault="00B917C6" w:rsidP="00DB689F">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc125317962"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc125317962"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Затраты по </w:t>
       </w:r>
       <w:r w:rsidR="003A145A" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>подключению и работе на рынках</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-82"/>
         <w:tblW w:w="9913" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2400"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1109"/>
         <w:gridCol w:w="1868"/>
       </w:tblGrid>
       <w:tr w:rsidR="001663EA" w:rsidRPr="001663EA" w14:paraId="0D5B6F4F" w14:textId="77777777" w:rsidTr="00525AD0">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
@@ -10600,51 +10550,51 @@
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CE1126"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2356C7EE" w14:textId="77777777" w:rsidR="001663EA" w:rsidRPr="001663EA" w:rsidRDefault="001663EA" w:rsidP="001663EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="31" w:name="_Hlk41920175"/>
+            <w:bookmarkStart w:id="30" w:name="_Hlk41920175"/>
             <w:r w:rsidRPr="001663EA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CE1126"/>
@@ -12142,97 +12092,97 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Оборотная комиссия за сделки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44254628" w14:textId="77777777" w:rsidR="001663EA" w:rsidRPr="001663EA" w:rsidRDefault="00FE76F7" w:rsidP="001663EA">
+          <w:p w14:paraId="44254628" w14:textId="77777777" w:rsidR="001663EA" w:rsidRPr="001663EA" w:rsidRDefault="00A66E93" w:rsidP="001663EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidR="001663EA" w:rsidRPr="001663EA">
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:color w:val="000000"/>
                   <w:kern w:val="24"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Тарифы — Московская Биржа | Рынки</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65014E3C" w14:textId="77777777" w:rsidR="001663EA" w:rsidRPr="001663EA" w:rsidRDefault="00FE76F7" w:rsidP="001663EA">
+          <w:p w14:paraId="65014E3C" w14:textId="77777777" w:rsidR="001663EA" w:rsidRPr="001663EA" w:rsidRDefault="00A66E93" w:rsidP="001663EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidR="001663EA" w:rsidRPr="001663EA">
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:color w:val="000000"/>
                   <w:kern w:val="24"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Тарифы по депозитам с Центральным контрагентом — Московская Биржа | Рынки</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14072,633 +14022,316 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1868" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A9A59F2" w14:textId="77777777" w:rsidR="00525AD0" w:rsidRPr="001663EA" w:rsidRDefault="00525AD0" w:rsidP="001663EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001663EA" w:rsidRPr="001663EA" w14:paraId="54D234C2" w14:textId="77777777" w:rsidTr="00525AD0">
+      <w:tr w:rsidR="00021648" w:rsidRPr="001663EA" w14:paraId="54D234C2" w14:textId="77777777" w:rsidTr="00754135">
         <w:trPr>
-          <w:trHeight w:val="659"/>
+          <w:trHeight w:val="1003"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65ACEB9A" w14:textId="77777777" w:rsidR="001663EA" w:rsidRPr="001663EA" w:rsidRDefault="001663EA" w:rsidP="001663EA">
+          <w:p w14:paraId="65ACEB9A" w14:textId="77777777" w:rsidR="00021648" w:rsidRPr="001663EA" w:rsidRDefault="00021648" w:rsidP="001663EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="115"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001663EA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Электронный документооборот (ЭДО):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35D75ACC" w14:textId="77777777" w:rsidR="001663EA" w:rsidRPr="001663EA" w:rsidRDefault="001663EA" w:rsidP="00525AD0">
-[...27 lines deleted...]
-          <w:p w14:paraId="21C31482" w14:textId="77777777" w:rsidR="001663EA" w:rsidRPr="001663EA" w:rsidRDefault="001663EA" w:rsidP="00525AD0">
+          <w:p w14:paraId="21C31482" w14:textId="77777777" w:rsidR="00021648" w:rsidRPr="001663EA" w:rsidRDefault="00021648" w:rsidP="00525AD0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="641" w:hanging="357"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001663EA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Изготовление ключа (единовременно)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53F6953E" w14:textId="6F264329" w:rsidR="001663EA" w:rsidRPr="001663EA" w:rsidRDefault="008305B3" w:rsidP="001663EA">
+          <w:p w14:paraId="53F6953E" w14:textId="6E977126" w:rsidR="00021648" w:rsidRPr="001663EA" w:rsidRDefault="00021648" w:rsidP="00C703DE">
             <w:pPr>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>2 300</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001663EA" w:rsidRPr="001663EA">
+              <w:t>5 300</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001663EA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ₽ </w:t>
+              <w:t xml:space="preserve"> ₽</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35C85972" w14:textId="6451A42C" w:rsidR="001663EA" w:rsidRPr="001663EA" w:rsidRDefault="00772CCD" w:rsidP="001663EA">
+          <w:p w14:paraId="35C85972" w14:textId="79CD436E" w:rsidR="00021648" w:rsidRPr="001663EA" w:rsidRDefault="00021648" w:rsidP="00DA421E">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001663EA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">В случае отсутствия денежных средств на РК обязательства переносятся на следующий день со штрафом (по рубля </w:t>
-[...43 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="621C2FCC" w14:textId="77777777" w:rsidR="001663EA" w:rsidRPr="001663EA" w:rsidRDefault="001663EA" w:rsidP="001663EA">
+          <w:p w14:paraId="621C2FCC" w14:textId="6BC1710D" w:rsidR="00021648" w:rsidRPr="001663EA" w:rsidRDefault="00021648" w:rsidP="00FD4EFC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001663EA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ежемесячно</w:t>
+              <w:t>ежегодно</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1868" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBEFF1"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="103" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E628697" w14:textId="1C32C482" w:rsidR="001663EA" w:rsidRPr="001663EA" w:rsidRDefault="002A40EF" w:rsidP="001663EA">
+          <w:p w14:paraId="6E628697" w14:textId="3F432F7D" w:rsidR="00021648" w:rsidRPr="001663EA" w:rsidRDefault="00021648" w:rsidP="00754135">
             <w:pPr>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001663EA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">списывается с основного РК </w:t>
-[...234 lines deleted...]
-              </w:rPr>
               <w:t>счет на оплату</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0262D7A4" w14:textId="77777777" w:rsidR="008305B3" w:rsidRDefault="008305B3" w:rsidP="008305B3">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc113022079"/>
       <w:bookmarkStart w:id="33" w:name="_Toc125317963"/>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Пакетные предложения на технологические услуги</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="24F76B7F" w14:textId="77777777" w:rsidR="008305B3" w:rsidRDefault="008305B3" w:rsidP="008305B3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14961,54 +14594,54 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="1520" w:dyaOrig="985" w14:anchorId="1D312B9D">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:76.8pt;height:49.2pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:77pt;height:49.45pt" o:ole="">
             <v:imagedata r:id="rId61" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1793890003" r:id="rId62"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1844232082" r:id="rId62"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="6805D56E" w14:textId="77777777" w:rsidR="008305B3" w:rsidRPr="008F7077" w:rsidRDefault="008305B3" w:rsidP="008305B3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
@@ -15412,117 +15045,117 @@
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB689F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>По ссылкам ниже вы найдете:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB689F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34003C4A" w14:textId="77777777" w:rsidR="00CE31BC" w:rsidRPr="00DB689F" w:rsidRDefault="00FE76F7" w:rsidP="00CE31BC">
+    <w:p w14:paraId="34003C4A" w14:textId="77777777" w:rsidR="00CE31BC" w:rsidRPr="00DB689F" w:rsidRDefault="00A66E93" w:rsidP="00CE31BC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidR="00CE31BC" w:rsidRPr="00DB689F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Реквизиты для зачисления денежных средств на всех рынках</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0815C531" w14:textId="77777777" w:rsidR="00CE31BC" w:rsidRPr="00DB689F" w:rsidRDefault="00FE76F7" w:rsidP="00CE31BC">
+    <w:p w14:paraId="0815C531" w14:textId="77777777" w:rsidR="00CE31BC" w:rsidRPr="00DB689F" w:rsidRDefault="00A66E93" w:rsidP="00CE31BC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidR="00CE31BC" w:rsidRPr="00DB689F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/02080304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="463AA844" w14:textId="77777777" w:rsidR="00CE31BC" w:rsidRPr="00DB689F" w:rsidRDefault="00CE31BC" w:rsidP="00CE31BC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53560CC6" w14:textId="77777777" w:rsidR="00CE31BC" w:rsidRPr="00DB689F" w:rsidRDefault="00FE76F7" w:rsidP="00CE31BC">
+    <w:p w14:paraId="53560CC6" w14:textId="77777777" w:rsidR="00CE31BC" w:rsidRPr="00DB689F" w:rsidRDefault="00A66E93" w:rsidP="00CE31BC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId65" w:history="1"/>
       <w:r w:rsidR="00CE31BC" w:rsidRPr="00DB689F">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -15530,85 +15163,85 @@
         <w:t xml:space="preserve">Более подробную информацию по внесению обеспечения </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2734DA21" w14:textId="77777777" w:rsidR="00CE31BC" w:rsidRPr="00DB689F" w:rsidRDefault="00CE31BC" w:rsidP="00CE31BC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB689F">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>https://www.nationalclearingcentre.ru/catalog/02080301</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A0E16E" w14:textId="77777777" w:rsidR="007B23AD" w:rsidRPr="00DB689F" w:rsidRDefault="007B23AD" w:rsidP="00973408">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03F510B5" w14:textId="77777777" w:rsidR="00C05D37" w:rsidRPr="00DB689F" w:rsidRDefault="00741420" w:rsidP="00D61B7E">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc125317966"/>
       <w:r w:rsidRPr="00DB689F">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Вывод </w:t>
       </w:r>
       <w:r w:rsidR="008F1970" w:rsidRPr="00DB689F">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>денежных средств</w:t>
       </w:r>
       <w:r w:rsidR="006A7B60" w:rsidRPr="00DB689F">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> на Валютном рынке</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="6B8E97C3" w14:textId="612B6EBC" w:rsidR="006A7B60" w:rsidRPr="00DB689F" w:rsidRDefault="006A7B60" w:rsidP="00D61B7E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
@@ -15934,51 +15567,51 @@
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.nationalclearingcentre.ru/catalog/0208030301" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F37E0D">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Подробнее о регистрации Счета для возврата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBAE320" w14:textId="77777777" w:rsidR="003D67A4" w:rsidRPr="00F37E0D" w:rsidRDefault="00FE76F7" w:rsidP="003D67A4">
+    <w:p w14:paraId="1FBAE320" w14:textId="77777777" w:rsidR="003D67A4" w:rsidRPr="00F37E0D" w:rsidRDefault="00A66E93" w:rsidP="003D67A4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="002F5F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidR="003D67A4" w:rsidRPr="00F37E0D">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:eastAsia="Symbol" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Подробнее о возврате обеспечения</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
@@ -16003,51 +15636,51 @@
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="5AD64ECA" w14:textId="77777777" w:rsidR="003D67A4" w:rsidRPr="00BF54EB" w:rsidRDefault="003D67A4" w:rsidP="003D67A4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc125317969"/>
       <w:r w:rsidRPr="00BF54EB">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Перевод денежных средств между Расчетными кодами валютного и рынка депозитов, а также между Расчетными кодами в рамках одного рынка осуществляется с помощью сервиса Клиринговый терминал. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A998913" w14:textId="77777777" w:rsidR="003D67A4" w:rsidRPr="00BF54EB" w:rsidRDefault="00FE76F7" w:rsidP="003D67A4">
+    <w:p w14:paraId="6A998913" w14:textId="77777777" w:rsidR="003D67A4" w:rsidRPr="00BF54EB" w:rsidRDefault="00A66E93" w:rsidP="003D67A4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidR="003D67A4" w:rsidRPr="00BF54EB">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Клиринговый терминал в примерах (Презентация)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5CADDE9A" w14:textId="77777777" w:rsidR="00A027C8" w:rsidRPr="00DB689F" w:rsidRDefault="00A027C8" w:rsidP="00AA042A">
       <w:pPr>
@@ -16271,51 +15904,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB689F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Для оплаты комиссионных вознаграждений за услуги ПАО Московская Биржа и НКО НКЦ (АО) Участнику клиринга после заключения Договора об оказании клиринговых услуг будет присвоен (открыт) собственный Расчетный код на фондовом рынке (без заявления Участника клиринга) не зависимо от того, на какой рынок осуществляется допуск. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F83D3D" w14:textId="77777777" w:rsidR="00973408" w:rsidRPr="00CE2BFD" w:rsidRDefault="009142CF" w:rsidP="00AA042A">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Toc125317971"/>
       <w:r w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Штрафы за неисполнение обязательств</w:t>
       </w:r>
       <w:r w:rsidR="00752581" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00612CE0" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidR="00752581" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> перенос позиций</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidR="00D53819" w:rsidRPr="00CE2BFD">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
@@ -16364,50 +15996,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="53CED853" w14:textId="77777777" w:rsidR="00FC34CA" w:rsidRPr="00DB689F" w:rsidRDefault="00FC34CA" w:rsidP="00330EF7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB689F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">если Итоговое нетто-обязательство Участника клиринга не обеспечено средствами под исполнение; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="414DBB06" w14:textId="77777777" w:rsidR="00FC34CA" w:rsidRPr="00DB689F" w:rsidRDefault="00FC34CA" w:rsidP="00330EF7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB689F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -16676,76 +16309,76 @@
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB689F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>С января 2018 года введен штраф за исполнение Итогового нетто-обязательства по денежн</w:t>
       </w:r>
       <w:r w:rsidR="000E6B82" w:rsidRPr="00DB689F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ым средствам с нарушением срока, установленного Временным регламентом. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1316EF42" w14:textId="77777777" w:rsidR="006F08A9" w:rsidRPr="00DB689F" w:rsidRDefault="00FE76F7" w:rsidP="006F08A9">
+    <w:p w14:paraId="1316EF42" w14:textId="77777777" w:rsidR="006F08A9" w:rsidRPr="00DB689F" w:rsidRDefault="00A66E93" w:rsidP="006F08A9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="002F5F" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidR="006F08A9" w:rsidRPr="00DB689F">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="002F5F" w:themeColor="accent1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.nationalclearingcentre.ru/catalog/020801</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71E57C65" w14:textId="77777777" w:rsidR="006F08A9" w:rsidRPr="00DB689F" w:rsidRDefault="00FE76F7" w:rsidP="006F08A9">
+    <w:p w14:paraId="71E57C65" w14:textId="77777777" w:rsidR="006F08A9" w:rsidRPr="00DB689F" w:rsidRDefault="00A66E93" w:rsidP="006F08A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId74" w:history="1">
         <w:hyperlink r:id="rId75" w:history="1">
           <w:r w:rsidR="006F08A9" w:rsidRPr="00DB689F">
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:color w:val="002F5F" w:themeColor="hyperlink"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Значения штрафных ставок за cut-off time</w:t>
           </w:r>
         </w:hyperlink>
         <w:r w:rsidR="006F08A9" w:rsidRPr="00DB689F">
           <w:rPr>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -16799,50 +16432,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4E55685D" w14:textId="77777777" w:rsidR="00A32F6F" w:rsidRPr="00936BC9" w:rsidRDefault="00A32F6F" w:rsidP="00A32F6F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00936BC9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Валютный рынок – </w:t>
       </w:r>
       <w:hyperlink r:id="rId76" w:history="1">
         <w:r w:rsidRPr="00936BC9">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://fs.moex.com/files/1075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3D919539" w14:textId="77777777" w:rsidR="00A32F6F" w:rsidRPr="00936BC9" w:rsidRDefault="00A32F6F" w:rsidP="00A32F6F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -16978,61 +16612,61 @@
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007F4369" w:rsidRPr="00CE2BFD" w:rsidSect="009F65FE">
       <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1133" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1428AA06" w14:textId="77777777" w:rsidR="00864163" w:rsidRDefault="00864163" w:rsidP="00796BCA">
+    <w:p w14:paraId="61A89FD2" w14:textId="77777777" w:rsidR="00A66E93" w:rsidRDefault="00A66E93" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26D6C431" w14:textId="77777777" w:rsidR="00864163" w:rsidRDefault="00864163" w:rsidP="00796BCA">
+    <w:p w14:paraId="5B10D9CC" w14:textId="77777777" w:rsidR="00A66E93" w:rsidRDefault="00A66E93" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -17059,50 +16693,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Device Font 10cpi"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:color w:val="51626F" w:themeColor="accent4"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:id w:val="393542337"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
@@ -17190,61 +16825,61 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1771650" cy="628650"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3892930D" w14:textId="77777777" w:rsidR="00864163" w:rsidRDefault="00864163" w:rsidP="00796BCA">
+    <w:p w14:paraId="44339417" w14:textId="77777777" w:rsidR="00A66E93" w:rsidRDefault="00A66E93" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F52F966" w14:textId="77777777" w:rsidR="00864163" w:rsidRDefault="00864163" w:rsidP="00796BCA">
+    <w:p w14:paraId="68391DC4" w14:textId="77777777" w:rsidR="00A66E93" w:rsidRDefault="00A66E93" w:rsidP="00796BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5206D14B" w14:textId="65479852" w:rsidR="00E974A8" w:rsidRDefault="00E974A8">
       <w:pPr>
         <w:pStyle w:val="affb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="affd"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009606D0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -17300,51 +16935,62 @@
         </w:rPr>
         <w:t>Участника торгов взимается минимальное комиссионное вознаграждение за организацию торгов (абонентская плата)</w:t>
       </w:r>
       <w:r w:rsidR="003D67A4" w:rsidRPr="003D67A4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009E5B39" w:rsidRPr="003D67A4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:tooltip="Перейти" w:history="1">
         <w:r w:rsidR="009E5B39" w:rsidRPr="003D67A4">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>Тарифов ПАО Московская Биржа при совершении сделок с иностранной валютой</w:t>
+          <w:t>Тарифов ПАО Московская Биржа при совершении сделок с иностранной валют</w:t>
+        </w:r>
+        <w:bookmarkStart w:id="31" w:name="_GoBack"/>
+        <w:bookmarkEnd w:id="31"/>
+        <w:r w:rsidR="009E5B39" w:rsidRPr="003D67A4">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>ой</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="498AD461" w14:textId="6A882F98" w:rsidR="00525AD0" w:rsidRDefault="00525AD0">
       <w:pPr>
         <w:pStyle w:val="affb"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="4225C6A3" w14:textId="77A1851E" w:rsidR="00525AD0" w:rsidRDefault="00525AD0">
       <w:pPr>
         <w:pStyle w:val="affb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="affd"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Тарифы указаны без учета НДС. НДС взимается дополнительно.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
@@ -21811,85 +21457,86 @@
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="47105"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF2617"/>
     <w:rsid w:val="00005417"/>
     <w:rsid w:val="000072FD"/>
     <w:rsid w:val="00014817"/>
+    <w:rsid w:val="00021648"/>
     <w:rsid w:val="00023019"/>
     <w:rsid w:val="00040753"/>
     <w:rsid w:val="00040A07"/>
     <w:rsid w:val="0004167B"/>
     <w:rsid w:val="00041C76"/>
     <w:rsid w:val="00044837"/>
     <w:rsid w:val="000462A3"/>
     <w:rsid w:val="0004668C"/>
     <w:rsid w:val="00047216"/>
     <w:rsid w:val="00052A5D"/>
     <w:rsid w:val="00056652"/>
     <w:rsid w:val="000569BE"/>
     <w:rsid w:val="0005705F"/>
     <w:rsid w:val="0005732E"/>
     <w:rsid w:val="00061475"/>
     <w:rsid w:val="00063BE1"/>
     <w:rsid w:val="00071468"/>
     <w:rsid w:val="00074E71"/>
     <w:rsid w:val="00076494"/>
     <w:rsid w:val="00083D39"/>
     <w:rsid w:val="000861B4"/>
     <w:rsid w:val="00087CF7"/>
     <w:rsid w:val="00092DE9"/>
     <w:rsid w:val="00096103"/>
     <w:rsid w:val="000A44FD"/>
@@ -22306,50 +21953,51 @@
     <w:rsid w:val="00A041FD"/>
     <w:rsid w:val="00A043F1"/>
     <w:rsid w:val="00A04E65"/>
     <w:rsid w:val="00A06ACB"/>
     <w:rsid w:val="00A070EA"/>
     <w:rsid w:val="00A07BCB"/>
     <w:rsid w:val="00A1045F"/>
     <w:rsid w:val="00A10BA5"/>
     <w:rsid w:val="00A159FA"/>
     <w:rsid w:val="00A21925"/>
     <w:rsid w:val="00A2583F"/>
     <w:rsid w:val="00A274E0"/>
     <w:rsid w:val="00A32C9F"/>
     <w:rsid w:val="00A32F6F"/>
     <w:rsid w:val="00A36C3D"/>
     <w:rsid w:val="00A407D1"/>
     <w:rsid w:val="00A41F83"/>
     <w:rsid w:val="00A42662"/>
     <w:rsid w:val="00A455DD"/>
     <w:rsid w:val="00A456ED"/>
     <w:rsid w:val="00A50F43"/>
     <w:rsid w:val="00A516B2"/>
     <w:rsid w:val="00A55194"/>
     <w:rsid w:val="00A57B04"/>
     <w:rsid w:val="00A621A6"/>
+    <w:rsid w:val="00A66E93"/>
     <w:rsid w:val="00A70E80"/>
     <w:rsid w:val="00A7240E"/>
     <w:rsid w:val="00A741A1"/>
     <w:rsid w:val="00A75938"/>
     <w:rsid w:val="00A77985"/>
     <w:rsid w:val="00A804F6"/>
     <w:rsid w:val="00A82E91"/>
     <w:rsid w:val="00A85095"/>
     <w:rsid w:val="00A85B1E"/>
     <w:rsid w:val="00A868E1"/>
     <w:rsid w:val="00A87939"/>
     <w:rsid w:val="00A92692"/>
     <w:rsid w:val="00AA042A"/>
     <w:rsid w:val="00AA0897"/>
     <w:rsid w:val="00AA670B"/>
     <w:rsid w:val="00AB0E26"/>
     <w:rsid w:val="00AB550C"/>
     <w:rsid w:val="00AC0F54"/>
     <w:rsid w:val="00AC565F"/>
     <w:rsid w:val="00AC64FA"/>
     <w:rsid w:val="00AC7772"/>
     <w:rsid w:val="00AC7A77"/>
     <w:rsid w:val="00AD51A2"/>
     <w:rsid w:val="00AD540E"/>
     <w:rsid w:val="00AD59B3"/>
@@ -22566,51 +22214,51 @@
     <w:rsid w:val="00FF0215"/>
     <w:rsid w:val="00FF07B3"/>
     <w:rsid w:val="00FF0BEC"/>
     <w:rsid w:val="00FF327E"/>
     <w:rsid w:val="00FF34AF"/>
     <w:rsid w:val="00FF419B"/>
     <w:rsid w:val="00FF4792"/>
     <w:rsid w:val="00FF70C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="47105"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="43F6D946"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1C527506-7757-43CD-89AC-60C97DF4607A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -24755,82 +24403,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB8060E5-1ECC-4BDB-B434-B6F9048C92F9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51E03119-9A8C-4F9B-9DD4-5889D58F8E26}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>5932</Words>
-  <Characters>33814</Characters>
+  <Words>5894</Words>
+  <Characters>33601</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>281</Lines>
-  <Paragraphs>79</Paragraphs>
+  <Lines>280</Lines>
+  <Paragraphs>78</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MOEX</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39667</CharactersWithSpaces>
+  <CharactersWithSpaces>39417</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Варакина Зульфия Зифаровна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>