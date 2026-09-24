--- v0 (2025-12-05)
+++ v1 (2026-09-24)
@@ -17,51 +17,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20382"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ShchuplovaIS\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{044DCEEC-CE7E-47CF-9D2B-03360F77679D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6A533838-2BB3-49B0-B55F-D2AE4CA36B5B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{6DE00CD8-CD7A-4676-B945-242BAAFE64CE}"/>
   </bookViews>
   <sheets>
     <sheet name="Введение" sheetId="2" r:id="rId1"/>
     <sheet name="В" sheetId="5" r:id="rId2"/>
     <sheet name="B" sheetId="4" r:id="rId3"/>
     <sheet name=" Е" sheetId="6" r:id="rId4"/>
     <sheet name="Р" sheetId="3" r:id="rId5"/>
     <sheet name="X" sheetId="1" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftn10" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftn11" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftn12" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftn13" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftn14" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftn15" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftn16" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftn17" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftn18" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftn19" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftn2" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftn20" localSheetId="5">X!#REF!</definedName>
@@ -103,73 +103,73 @@
     <definedName name="_ftnref15" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref16" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref17" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref18" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref19" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref20" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref21" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref22" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref23" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref24" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref25" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref26" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref27" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref28" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref29" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref30" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref33" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref34" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref35" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref36" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref37" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref38" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref4" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref41" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref42" localSheetId="5">X!#REF!</definedName>
-    <definedName name="_ftnref5" localSheetId="5">X!$H$17</definedName>
-    <definedName name="_ftnref6" localSheetId="5">X!$H$20</definedName>
+    <definedName name="_ftnref5" localSheetId="5">X!$H$18</definedName>
+    <definedName name="_ftnref6" localSheetId="5">X!$H$21</definedName>
     <definedName name="_ftnref7" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref8" localSheetId="5">X!#REF!</definedName>
     <definedName name="_ftnref9" localSheetId="5">X!#REF!</definedName>
     <definedName name="_Hlk104540933" localSheetId="5">X!#REF!</definedName>
     <definedName name="_Toc106316279" localSheetId="5">X!#REF!</definedName>
     <definedName name="_Toc106316280" localSheetId="5">X!#REF!</definedName>
     <definedName name="_Toc106316281" localSheetId="5">X!#REF!</definedName>
     <definedName name="_Toc106316282" localSheetId="5">X!#REF!</definedName>
     <definedName name="_Toc106316283" localSheetId="5">X!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2093" uniqueCount="800">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2143" uniqueCount="818">
   <si>
     <t xml:space="preserve">Вовлеченность и обучение </t>
   </si>
   <si>
     <t>Показатель</t>
   </si>
   <si>
     <t>Единицы измерения</t>
   </si>
   <si>
     <t>млн человек</t>
   </si>
   <si>
     <t>тыс. человек</t>
   </si>
   <si>
     <t>&gt;74</t>
   </si>
   <si>
     <t>&gt;80</t>
   </si>
   <si>
     <t>&gt;164</t>
   </si>
   <si>
@@ -1102,53 +1102,50 @@
     <t>3 838,2</t>
   </si>
   <si>
     <t>3 907,4</t>
   </si>
   <si>
     <t>2 939,6</t>
   </si>
   <si>
     <t>1 077,8</t>
   </si>
   <si>
     <t>1 208,2</t>
   </si>
   <si>
     <t>2 286,0</t>
   </si>
   <si>
     <t>6 145,6</t>
   </si>
   <si>
     <t>5 284,5</t>
   </si>
   <si>
     <t>4 961,3</t>
-  </si>
-[...1 lines deleted...]
-    <t>2 961,2</t>
   </si>
   <si>
     <t>303-3</t>
   </si>
   <si>
     <t>Общее количество забираемой воды, всего</t>
   </si>
   <si>
     <t>303-5</t>
   </si>
   <si>
     <t>303-4</t>
   </si>
   <si>
     <t>305-7</t>
   </si>
   <si>
     <t>Выбросы загрязняющих веществ в атмосферу</t>
   </si>
   <si>
     <t>Азота диоксид (азот (IV) оксид)</t>
   </si>
   <si>
     <t>Азот (II) оксид (азота оксид)</t>
   </si>
@@ -2729,58 +2726,162 @@
         <rFont val="Arial Narrow"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">от приобретенной теплоэнергии (региональный метод расчета), область охвата 2 </t>
     </r>
   </si>
   <si>
     <t>ГДж / человек</t>
   </si>
   <si>
     <t>3 966,3</t>
   </si>
   <si>
     <t>Объем торгов на прочих рынках</t>
   </si>
   <si>
     <t>Среднедневное количество сделок на денежном рынке</t>
   </si>
   <si>
     <t>&gt;38</t>
   </si>
   <si>
     <t>&gt;850</t>
   </si>
+  <si>
+    <t>–142 754,2</t>
+  </si>
+  <si>
+    <t>–26 945,6</t>
+  </si>
+  <si>
+    <t>–22 739,9</t>
+  </si>
+  <si>
+    <t>–70 833,2</t>
+  </si>
+  <si>
+    <t>–22 123,6</t>
+  </si>
+  <si>
+    <t>–111,9</t>
+  </si>
+  <si>
+    <t>–1 987,1</t>
+  </si>
+  <si>
+    <t>–4,9</t>
+  </si>
+  <si>
+    <t>–1,0</t>
+  </si>
+  <si>
+    <t>–0,008</t>
+  </si>
+  <si>
+    <r>
+      <t>Косвенные выбросы CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">от приобретенного оборудования, область охвата 3 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Косвенные выбросы CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">от поездок работников на работу и обратно, область охвата 3 </t>
+    </r>
+  </si>
+  <si>
+    <t>Средний дневной объем торговли на всех рынках без учета дополнительных сессий выходного дня (ДСВД)</t>
+  </si>
+  <si>
+    <t>Среднедневное количество сделок на всех рынках без учета ДСВД</t>
+  </si>
+  <si>
+    <t>Среднедневной объем торгов на рынке акций без учета ДСВД</t>
+  </si>
+  <si>
+    <t>Среднедневное количество сделок на рынке акций без учета ДСВД</t>
+  </si>
+  <si>
+    <t>Среднедневной объем торгов на рынке деривативов (на срочном рынке) без учета ДСВД</t>
+  </si>
+  <si>
+    <t>Среднедневное количество сделок на рынке деривативов (на срочном рынке) без учета ДСВД</t>
+  </si>
+  <si>
+    <t>&gt;27</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="174" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -2959,93 +3060,90 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFE0DEDE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -3053,53 +3151,50 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -3121,90 +3216,111 @@
     </xf>
     <xf numFmtId="164" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="174" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE0DEDE"/>
       <color rgb="FFFABBB4"/>
       <color rgb="FFA39F9F"/>
       <color rgb="FFFF5050"/>
       <color rgb="FFFF9999"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -4708,16525 +4824,18055 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{443C4AC9-AD7D-47CC-9B8D-45635423A0BE}">
   <dimension ref="A4:L22"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
       <selection activeCell="B5" sqref="B5:D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="8.88671875" style="1"/>
     <col min="5" max="5" width="11.33203125" style="1" customWidth="1"/>
     <col min="6" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:11" ht="23.4" x14ac:dyDescent="0.25">
-      <c r="B5" s="58" t="s">
+      <c r="B5" s="60" t="s">
         <v>135</v>
       </c>
-      <c r="C5" s="58"/>
-      <c r="D5" s="58"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
     </row>
     <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="59" t="s">
+      <c r="B7" s="61" t="s">
         <v>195</v>
       </c>
-      <c r="C7" s="59"/>
-[...7 lines deleted...]
-      <c r="K7" s="59"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
     </row>
     <row r="8" spans="1:11" ht="13.8" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="9" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A9" s="39" t="s">
+      <c r="A9" s="37" t="s">
+        <v>586</v>
+      </c>
+      <c r="B9" s="59" t="s">
+        <v>206</v>
+      </c>
+      <c r="C9" s="59"/>
+      <c r="D9" s="59"/>
+      <c r="E9" s="59"/>
+      <c r="F9" s="59"/>
+      <c r="G9" s="59"/>
+      <c r="H9" s="59"/>
+      <c r="I9" s="59"/>
+      <c r="J9" s="59"/>
+      <c r="K9" s="59"/>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A10" s="37"/>
+      <c r="B10" s="59"/>
+      <c r="C10" s="59"/>
+      <c r="D10" s="59"/>
+      <c r="E10" s="59"/>
+      <c r="F10" s="59"/>
+      <c r="G10" s="59"/>
+      <c r="H10" s="59"/>
+      <c r="I10" s="59"/>
+      <c r="J10" s="59"/>
+      <c r="K10" s="59"/>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A11" s="37" t="s">
+        <v>586</v>
+      </c>
+      <c r="B11" s="59" t="s">
+        <v>207</v>
+      </c>
+      <c r="C11" s="59"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="59"/>
+      <c r="F11" s="59"/>
+      <c r="G11" s="59"/>
+      <c r="H11" s="59"/>
+      <c r="I11" s="59"/>
+      <c r="J11" s="59"/>
+      <c r="K11" s="59"/>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A12" s="37"/>
+      <c r="B12" s="38"/>
+      <c r="C12" s="38"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="38"/>
+      <c r="F12" s="38"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="38"/>
+      <c r="I12" s="38"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="38"/>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A13" s="37" t="s">
         <v>587</v>
       </c>
-      <c r="B9" s="57" t="s">
-[...56 lines deleted...]
-      <c r="A13" s="39" t="s">
+      <c r="B13" s="59" t="s">
+        <v>208</v>
+      </c>
+      <c r="C13" s="59"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="59"/>
+      <c r="F13" s="59"/>
+      <c r="G13" s="59"/>
+      <c r="H13" s="59"/>
+      <c r="I13" s="59"/>
+      <c r="J13" s="59"/>
+      <c r="K13" s="59"/>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A14" s="37"/>
+      <c r="B14" s="38"/>
+      <c r="C14" s="38"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="38"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="38"/>
+      <c r="I14" s="38"/>
+      <c r="J14" s="38"/>
+      <c r="K14" s="38"/>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A15" s="37" t="s">
         <v>588</v>
       </c>
-      <c r="B13" s="57" t="s">
-[...26 lines deleted...]
-      <c r="A15" s="39" t="s">
+      <c r="B15" s="59" t="s">
+        <v>209</v>
+      </c>
+      <c r="C15" s="59"/>
+      <c r="D15" s="59"/>
+      <c r="E15" s="59"/>
+      <c r="F15" s="59"/>
+      <c r="G15" s="59"/>
+      <c r="H15" s="59"/>
+      <c r="I15" s="59"/>
+      <c r="J15" s="59"/>
+      <c r="K15" s="39"/>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A16" s="37"/>
+      <c r="B16" s="38"/>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="38"/>
+      <c r="G16" s="38"/>
+      <c r="H16" s="38"/>
+      <c r="I16" s="38"/>
+      <c r="J16" s="38"/>
+      <c r="K16" s="38"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A17" s="37" t="s">
         <v>589</v>
       </c>
-      <c r="B15" s="57" t="s">
-[...29 lines deleted...]
-      <c r="B17" s="57" t="s">
+      <c r="B17" s="59" t="s">
         <v>210</v>
       </c>
-      <c r="C17" s="57"/>
-[...7 lines deleted...]
-      <c r="K17" s="40"/>
+      <c r="C17" s="59"/>
+      <c r="D17" s="59"/>
+      <c r="E17" s="59"/>
+      <c r="F17" s="59"/>
+      <c r="G17" s="59"/>
+      <c r="H17" s="59"/>
+      <c r="I17" s="59"/>
+      <c r="J17" s="38"/>
+      <c r="K17" s="38"/>
     </row>
     <row r="22" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B17:I17"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B15:J15"/>
     <mergeCell ref="B9:K9"/>
     <mergeCell ref="B11:K11"/>
     <mergeCell ref="B10:K10"/>
     <mergeCell ref="B13:K13"/>
     <mergeCell ref="B7:K7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B17:I17" location="X!D1" display="Хорошие отношения с местными сообществами" xr:uid="{4C916594-33EF-4557-AC26-F52FD5220F24}"/>
     <hyperlink ref="B15:K15" location="'Ответственное инвестирование'!A1" display="Развитие передовых практик ответственного инвестирования" xr:uid="{166A3A8F-3634-4FF3-9FD5-3CB71B89BFF7}"/>
     <hyperlink ref="B13:F13" location="'Развитие, равные возможности'!A1" display="Культура развития и равных возможностей" xr:uid="{0316CDAD-2B7F-44CE-8D87-36EF233A1066}"/>
     <hyperlink ref="B11:G11" location="'Ответственное инвестирование'!A1" display="Ответсвенное инвестирование и устойчивое развитие" xr:uid="{15C55ECA-4AED-4C0F-ACD6-240709CDCC61}"/>
     <hyperlink ref="B9" location="'Местные сообщества'!A1" display="Партнерство с местными сообществами" xr:uid="{B6787C32-3850-431D-A3CD-F1C614184B16}"/>
     <hyperlink ref="B9:K9" location="В!D1" display="Высокий уровень корпоративного управления и деловой этики" xr:uid="{E7930D07-6FAE-4697-BF29-D57CE82EAF8E}"/>
     <hyperlink ref="B11:K11" location="B!D1" display="Вовлеченность работников, продвижение прав человека и равных возможностей" xr:uid="{21087B1A-8C1A-4D4C-B5C1-8A90906ACB5C}"/>
     <hyperlink ref="B13:K13" location="' Е'!D1" display="Единая надежная и экологически эффективная инфраструктура рынка" xr:uid="{F38D1232-7EAC-424C-B2FE-06953CF6E622}"/>
     <hyperlink ref="B15:J15" location="Р!D1" display="Развитие передовых практик ответственного инвестирования" xr:uid="{921F85B3-EB0C-4388-B6C5-0765D2528074}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{311A650C-E6CF-415C-BB52-82813BF8327C}">
-  <dimension ref="A1:M102"/>
+  <dimension ref="A1:N102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.88671875" style="3"/>
     <col min="2" max="2" width="8.88671875" style="1"/>
     <col min="3" max="3" width="10.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="19.5546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.88671875" style="1" customWidth="1"/>
     <col min="6" max="6" width="45.6640625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.88671875" style="1" customWidth="1"/>
     <col min="8" max="9" width="8.88671875" style="1"/>
     <col min="10" max="10" width="11.44140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="8.88671875" style="1"/>
     <col min="13" max="13" width="10.109375" style="1" bestFit="1" customWidth="1"/>
-    <col min="14" max="16384" width="8.88671875" style="1"/>
+    <col min="14" max="14" width="9.21875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="25.8" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C1" s="63" t="s">
+    <row r="1" spans="1:14" ht="25.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C1" s="62" t="s">
         <v>204</v>
       </c>
-      <c r="D1" s="63"/>
-[...18 lines deleted...]
-      <c r="A3" s="34" t="s">
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+    </row>
+    <row r="2" spans="1:14" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+    </row>
+    <row r="3" spans="1:14" ht="18" x14ac:dyDescent="0.25">
+      <c r="A3" s="65" t="s">
         <v>150</v>
       </c>
-      <c r="B3" s="34"/>
-[...12 lines deleted...]
-    <row r="4" spans="1:13" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="65"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+      <c r="N3" s="65"/>
+    </row>
+    <row r="4" spans="1:14" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>137</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="4">
         <v>2019</v>
       </c>
       <c r="I4" s="4">
         <v>2020</v>
       </c>
       <c r="J4" s="4">
         <v>2021</v>
       </c>
       <c r="K4" s="4">
         <v>2022</v>
       </c>
       <c r="L4" s="4">
         <v>2023</v>
       </c>
       <c r="M4" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N4" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
         <v>139</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C5" s="15"/>
-      <c r="D5" s="46">
+      <c r="D5" s="44">
         <v>1</v>
       </c>
       <c r="E5" s="13">
         <v>3</v>
       </c>
-      <c r="F5" s="22" t="s">
-        <v>382</v>
+      <c r="F5" s="21" t="s">
+        <v>381</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>274</v>
       </c>
-      <c r="H5" s="13" t="s">
+      <c r="H5" s="22" t="s">
         <v>89</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="I5" s="22" t="s">
         <v>90</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="J5" s="22" t="s">
         <v>201</v>
       </c>
-      <c r="K5" s="23">
+      <c r="K5" s="22">
         <v>86549.5</v>
       </c>
-      <c r="L5" s="16" t="s">
-[...2 lines deleted...]
-      <c r="M5" s="56">
+      <c r="L5" s="72" t="s">
+        <v>601</v>
+      </c>
+      <c r="M5" s="54">
         <v>155313.60000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="44" t="s">
+      <c r="N5" s="54">
+        <v>140757.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A6" s="42" t="s">
         <v>139</v>
       </c>
-      <c r="B6" s="44"/>
-[...1 lines deleted...]
-      <c r="D6" s="46">
+      <c r="B6" s="42"/>
+      <c r="C6" s="43"/>
+      <c r="D6" s="44">
         <v>2</v>
       </c>
-      <c r="E6" s="46">
+      <c r="E6" s="44">
         <v>3</v>
       </c>
-      <c r="F6" s="47" t="s">
+      <c r="F6" s="45" t="s">
+        <v>591</v>
+      </c>
+      <c r="G6" s="44" t="s">
+        <v>274</v>
+      </c>
+      <c r="H6" s="49"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="71"/>
+      <c r="K6" s="49" t="s">
         <v>592</v>
       </c>
-      <c r="G6" s="46" t="s">
+      <c r="L6" s="49">
+        <v>97222.3</v>
+      </c>
+      <c r="M6" s="54">
+        <v>131223.4</v>
+      </c>
+      <c r="N6" s="54">
+        <v>109974.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A7" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="B7" s="42"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="44">
+        <v>3</v>
+      </c>
+      <c r="E7" s="44">
+        <v>3</v>
+      </c>
+      <c r="F7" s="45" t="s">
+        <v>593</v>
+      </c>
+      <c r="G7" s="44" t="s">
         <v>274</v>
       </c>
-      <c r="H6" s="46"/>
-[...13 lines deleted...]
-      <c r="A7" s="44" t="s">
+      <c r="H7" s="49"/>
+      <c r="I7" s="49"/>
+      <c r="J7" s="49"/>
+      <c r="K7" s="49" t="s">
+        <v>594</v>
+      </c>
+      <c r="L7" s="49">
+        <v>92358</v>
+      </c>
+      <c r="M7" s="54">
+        <v>125751.6</v>
+      </c>
+      <c r="N7" s="54">
+        <v>102154.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A8" s="42" t="s">
         <v>139</v>
       </c>
-      <c r="B7" s="44"/>
-[...1 lines deleted...]
-      <c r="D7" s="46">
+      <c r="B8" s="42"/>
+      <c r="C8" s="43"/>
+      <c r="D8" s="44">
+        <v>4</v>
+      </c>
+      <c r="E8" s="44">
         <v>3</v>
       </c>
-      <c r="E7" s="46">
+      <c r="F8" s="45" t="s">
+        <v>595</v>
+      </c>
+      <c r="G8" s="44" t="s">
+        <v>274</v>
+      </c>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="49"/>
+      <c r="K8" s="49">
+        <v>0</v>
+      </c>
+      <c r="L8" s="49">
+        <v>0</v>
+      </c>
+      <c r="M8" s="54">
+        <v>0</v>
+      </c>
+      <c r="N8" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A9" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="B9" s="42"/>
+      <c r="C9" s="43"/>
+      <c r="D9" s="44">
+        <v>5</v>
+      </c>
+      <c r="E9" s="44">
         <v>3</v>
       </c>
-      <c r="F7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="46" t="s">
+      <c r="F9" s="45" t="s">
+        <v>596</v>
+      </c>
+      <c r="G9" s="44" t="s">
+        <v>777</v>
+      </c>
+      <c r="H9" s="49"/>
+      <c r="I9" s="49"/>
+      <c r="J9" s="49"/>
+      <c r="K9" s="49">
+        <v>34.9</v>
+      </c>
+      <c r="L9" s="49">
+        <v>42.7</v>
+      </c>
+      <c r="M9" s="54">
+        <v>48.5</v>
+      </c>
+      <c r="N9" s="54">
+        <v>38.200000000000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A10" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="B10" s="42"/>
+      <c r="C10" s="43"/>
+      <c r="D10" s="44">
+        <v>6</v>
+      </c>
+      <c r="E10" s="44">
+        <v>3</v>
+      </c>
+      <c r="F10" s="45" t="s">
+        <v>597</v>
+      </c>
+      <c r="G10" s="44" t="s">
         <v>274</v>
       </c>
-      <c r="H7" s="46"/>
-[...13 lines deleted...]
-      <c r="A8" s="44" t="s">
+      <c r="H10" s="49"/>
+      <c r="I10" s="49"/>
+      <c r="J10" s="49"/>
+      <c r="K10" s="49">
+        <v>15588</v>
+      </c>
+      <c r="L10" s="49">
+        <v>18290.099999999999</v>
+      </c>
+      <c r="M10" s="54">
+        <v>26028.9</v>
+      </c>
+      <c r="N10" s="54">
+        <v>26061.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A11" s="42" t="s">
         <v>139</v>
       </c>
-      <c r="B8" s="44"/>
-[...4 lines deleted...]
-      <c r="E8" s="46">
+      <c r="B11" s="42"/>
+      <c r="C11" s="43"/>
+      <c r="D11" s="44">
+        <v>7</v>
+      </c>
+      <c r="E11" s="44">
         <v>3</v>
       </c>
-      <c r="F8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="46" t="s">
+      <c r="F11" s="45" t="s">
+        <v>598</v>
+      </c>
+      <c r="G11" s="44" t="s">
         <v>274</v>
       </c>
-      <c r="H8" s="46"/>
-[...13 lines deleted...]
-      <c r="A9" s="44" t="s">
+      <c r="H11" s="49"/>
+      <c r="I11" s="49"/>
+      <c r="J11" s="49"/>
+      <c r="K11" s="49">
+        <v>17310.8</v>
+      </c>
+      <c r="L11" s="49">
+        <v>16559.099999999999</v>
+      </c>
+      <c r="M11" s="54">
+        <v>28608.799999999999</v>
+      </c>
+      <c r="N11" s="54">
+        <v>25728.400000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A12" s="42" t="s">
         <v>139</v>
       </c>
-      <c r="B9" s="44"/>
-[...4 lines deleted...]
-      <c r="E9" s="46">
+      <c r="B12" s="42"/>
+      <c r="C12" s="43"/>
+      <c r="D12" s="44">
+        <v>10</v>
+      </c>
+      <c r="E12" s="44">
         <v>3</v>
       </c>
-      <c r="F9" s="47" t="s">
-[...19 lines deleted...]
-      <c r="A10" s="44" t="s">
+      <c r="F12" s="46" t="s">
+        <v>599</v>
+      </c>
+      <c r="G12" s="44" t="s">
+        <v>274</v>
+      </c>
+      <c r="H12" s="49"/>
+      <c r="I12" s="49"/>
+      <c r="J12" s="49"/>
+      <c r="K12" s="49">
+        <v>0</v>
+      </c>
+      <c r="L12" s="49">
+        <v>0</v>
+      </c>
+      <c r="M12" s="54">
+        <v>0</v>
+      </c>
+      <c r="N12" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A13" s="42" t="s">
         <v>139</v>
       </c>
-      <c r="B10" s="44"/>
-[...4 lines deleted...]
-      <c r="E10" s="46">
+      <c r="B13" s="42"/>
+      <c r="C13" s="43"/>
+      <c r="D13" s="44">
+        <v>11</v>
+      </c>
+      <c r="E13" s="44">
         <v>3</v>
       </c>
-      <c r="F10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="46" t="s">
+      <c r="F13" s="45" t="s">
+        <v>600</v>
+      </c>
+      <c r="G13" s="44" t="s">
         <v>274</v>
       </c>
-      <c r="H10" s="46"/>
-[...94 lines deleted...]
-      <c r="J13" s="46"/>
+      <c r="H13" s="49"/>
+      <c r="I13" s="49"/>
+      <c r="J13" s="49"/>
       <c r="K13" s="49">
         <v>0</v>
       </c>
       <c r="L13" s="49">
         <v>0</v>
       </c>
       <c r="M13" s="54">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N13" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>139</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C14" s="15"/>
       <c r="D14" s="15"/>
       <c r="E14" s="13">
         <v>3</v>
       </c>
-      <c r="F14" s="22" t="s">
-        <v>383</v>
+      <c r="F14" s="21" t="s">
+        <v>382</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>274</v>
       </c>
-      <c r="H14" s="23">
+      <c r="H14" s="22">
         <v>-44587.3</v>
       </c>
-      <c r="I14" s="23">
+      <c r="I14" s="22">
         <v>-41875.599999999999</v>
       </c>
-      <c r="J14" s="23">
+      <c r="J14" s="22">
         <v>-51700.3</v>
       </c>
-      <c r="K14" s="23">
+      <c r="K14" s="22">
         <v>-39574.199999999997</v>
       </c>
-      <c r="L14" s="46" t="s">
+      <c r="L14" s="49" t="s">
+        <v>769</v>
+      </c>
+      <c r="M14" s="49" t="s">
         <v>770</v>
       </c>
-      <c r="M14" s="46" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N14" s="49" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>139</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="13">
         <v>3</v>
       </c>
       <c r="F15" s="14" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>274</v>
       </c>
-      <c r="H15" s="23">
+      <c r="H15" s="22">
         <v>-7693.4</v>
       </c>
-      <c r="I15" s="23">
+      <c r="I15" s="22">
         <v>-7530</v>
       </c>
-      <c r="J15" s="23">
+      <c r="J15" s="22">
         <v>-9810.2000000000007</v>
       </c>
-      <c r="K15" s="23">
+      <c r="K15" s="22">
         <v>-10795.6</v>
       </c>
-      <c r="L15" s="46" t="s">
-[...6 lines deleted...]
-    <row r="16" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="L15" s="49" t="s">
+        <v>602</v>
+      </c>
+      <c r="M15" s="49" t="s">
+        <v>771</v>
+      </c>
+      <c r="N15" s="49" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>139</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="13">
         <v>3</v>
       </c>
       <c r="F16" s="14" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="G16" s="13" t="s">
         <v>274</v>
       </c>
-      <c r="H16" s="13" t="s">
+      <c r="H16" s="22" t="s">
         <v>91</v>
       </c>
-      <c r="I16" s="13" t="s">
+      <c r="I16" s="22" t="s">
         <v>92</v>
       </c>
-      <c r="J16" s="13" t="s">
+      <c r="J16" s="22" t="s">
         <v>93</v>
       </c>
-      <c r="K16" s="23">
+      <c r="K16" s="22">
         <v>-11982.3</v>
       </c>
-      <c r="L16" s="46" t="s">
-[...6 lines deleted...]
-    <row r="17" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="L16" s="49" t="s">
+        <v>603</v>
+      </c>
+      <c r="M16" s="49" t="s">
+        <v>772</v>
+      </c>
+      <c r="N16" s="49" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>139</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="13">
         <v>3</v>
       </c>
       <c r="F17" s="14" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>274</v>
       </c>
-      <c r="H17" s="13" t="s">
+      <c r="H17" s="22" t="s">
         <v>94</v>
       </c>
-      <c r="I17" s="13" t="s">
+      <c r="I17" s="22" t="s">
         <v>95</v>
       </c>
-      <c r="J17" s="23">
+      <c r="J17" s="22">
         <v>-22559.200000000001</v>
       </c>
-      <c r="K17" s="23">
+      <c r="K17" s="22">
         <v>-3054.2</v>
       </c>
-      <c r="L17" s="46" t="s">
-[...6 lines deleted...]
-    <row r="18" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="L17" s="49" t="s">
+        <v>604</v>
+      </c>
+      <c r="M17" s="49" t="s">
+        <v>773</v>
+      </c>
+      <c r="N17" s="49" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>139</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="13">
         <v>3</v>
       </c>
       <c r="F18" s="14" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>274</v>
       </c>
-      <c r="H18" s="13" t="s">
+      <c r="H18" s="22" t="s">
         <v>96</v>
       </c>
-      <c r="I18" s="13" t="s">
+      <c r="I18" s="22" t="s">
         <v>97</v>
       </c>
-      <c r="J18" s="13" t="s">
+      <c r="J18" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="K18" s="23">
+      <c r="K18" s="22">
         <v>-13628</v>
       </c>
-      <c r="L18" s="46" t="s">
-[...6 lines deleted...]
-    <row r="19" spans="1:13" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="L18" s="49" t="s">
+        <v>606</v>
+      </c>
+      <c r="M18" s="49" t="s">
+        <v>774</v>
+      </c>
+      <c r="N18" s="49" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>139</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="13">
         <v>3</v>
       </c>
       <c r="F19" s="14" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>274</v>
       </c>
-      <c r="H19" s="13">
+      <c r="H19" s="22">
         <v>-24.1</v>
       </c>
-      <c r="I19" s="13">
+      <c r="I19" s="22">
         <v>-113.2</v>
       </c>
-      <c r="J19" s="13">
+      <c r="J19" s="22">
         <v>-34.9</v>
       </c>
-      <c r="K19" s="13">
+      <c r="K19" s="22">
         <v>-114.1</v>
       </c>
-      <c r="L19" s="46" t="s">
-[...6 lines deleted...]
-    <row r="20" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="L19" s="49" t="s">
+        <v>605</v>
+      </c>
+      <c r="M19" s="49" t="s">
+        <v>775</v>
+      </c>
+      <c r="N19" s="49" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>139</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="13">
         <v>3</v>
       </c>
-      <c r="F20" s="22" t="s">
-        <v>389</v>
+      <c r="F20" s="21" t="s">
+        <v>388</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>274</v>
       </c>
-      <c r="H20" s="23">
+      <c r="H20" s="22">
         <v>1561.6</v>
       </c>
-      <c r="I20" s="23">
+      <c r="I20" s="22">
         <v>8699.5</v>
       </c>
-      <c r="J20" s="23">
+      <c r="J20" s="22">
         <v>4358.7</v>
       </c>
-      <c r="K20" s="23">
+      <c r="K20" s="22">
         <v>46975.3</v>
       </c>
-      <c r="L20" s="51">
+      <c r="L20" s="49">
         <v>50272.6</v>
       </c>
-      <c r="M20" s="51">
+      <c r="M20" s="49">
         <v>39464.400000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="60" t="s">
+      <c r="N20" s="49" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="18" x14ac:dyDescent="0.25">
+      <c r="A21" s="65" t="s">
         <v>99</v>
       </c>
-      <c r="B21" s="60"/>
-[...12 lines deleted...]
-    <row r="22" spans="1:13" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="B21" s="65"/>
+      <c r="C21" s="65"/>
+      <c r="D21" s="65"/>
+      <c r="E21" s="65"/>
+      <c r="F21" s="65"/>
+      <c r="G21" s="65"/>
+      <c r="H21" s="65"/>
+      <c r="I21" s="65"/>
+      <c r="J21" s="65"/>
+      <c r="K21" s="65"/>
+      <c r="L21" s="65"/>
+      <c r="M21" s="65"/>
+      <c r="N21" s="65"/>
+    </row>
+    <row r="22" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>137</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>194</v>
       </c>
       <c r="F22" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="H22" s="4">
         <v>2019</v>
       </c>
       <c r="I22" s="4">
         <v>2020</v>
       </c>
       <c r="J22" s="4">
         <v>2021</v>
       </c>
       <c r="K22" s="4">
         <v>2022</v>
       </c>
       <c r="L22" s="4">
         <v>2023</v>
       </c>
       <c r="M22" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N22" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
         <v>139</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="13">
         <v>2</v>
       </c>
       <c r="F23" s="14" t="s">
         <v>100</v>
       </c>
       <c r="G23" s="13" t="s">
         <v>274</v>
       </c>
       <c r="H23" s="13">
         <v>126.6</v>
       </c>
       <c r="I23" s="13">
         <v>160.1</v>
       </c>
       <c r="J23" s="13">
         <v>161.6</v>
       </c>
       <c r="K23" s="13">
         <v>185.3</v>
       </c>
-      <c r="L23" s="37">
+      <c r="L23" s="35">
         <v>143.30000000000001</v>
       </c>
-      <c r="M23" s="52">
+      <c r="M23" s="50">
         <v>201.6</v>
       </c>
-    </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N23" s="52">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
         <v>139</v>
       </c>
       <c r="B24" s="15"/>
       <c r="C24" s="15"/>
-      <c r="D24" s="37">
+      <c r="D24" s="35">
         <v>37</v>
       </c>
       <c r="E24" s="13">
         <v>2</v>
       </c>
       <c r="F24" s="14" t="s">
         <v>101</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="13">
         <v>12</v>
       </c>
       <c r="I24" s="13">
         <v>12</v>
       </c>
       <c r="J24" s="13">
         <v>12</v>
       </c>
       <c r="K24" s="13">
         <v>12</v>
       </c>
-      <c r="L24" s="37">
+      <c r="L24" s="35">
         <v>12</v>
       </c>
-      <c r="M24" s="52">
+      <c r="M24" s="50">
         <v>12</v>
       </c>
-    </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N24" s="50">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
         <v>139</v>
       </c>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
-      <c r="D25" s="37"/>
+      <c r="D25" s="35"/>
       <c r="E25" s="13">
         <v>2</v>
       </c>
       <c r="F25" s="14" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="H25" s="18">
+      <c r="H25" s="17">
         <v>58</v>
       </c>
-      <c r="I25" s="18">
+      <c r="I25" s="17">
         <v>67</v>
       </c>
-      <c r="J25" s="18">
+      <c r="J25" s="17">
         <v>67</v>
       </c>
       <c r="K25" s="13">
         <v>41.7</v>
       </c>
-      <c r="L25" s="37">
+      <c r="L25" s="35">
         <v>58.3</v>
       </c>
-      <c r="M25" s="52">
+      <c r="M25" s="50">
         <v>66.7</v>
       </c>
-    </row>
-    <row r="26" spans="1:13" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N25" s="50">
+        <v>58.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
         <v>139</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
-      <c r="D26" s="37">
+      <c r="D26" s="35">
         <v>36</v>
       </c>
       <c r="E26" s="13">
         <v>2</v>
       </c>
       <c r="F26" s="14" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="H26" s="13">
         <v>98</v>
       </c>
       <c r="I26" s="13">
         <v>98</v>
       </c>
       <c r="J26" s="13">
         <v>97</v>
       </c>
       <c r="K26" s="13">
         <v>92</v>
       </c>
-      <c r="L26" s="37">
+      <c r="L26" s="35">
         <v>91</v>
       </c>
-      <c r="M26" s="52">
+      <c r="M26" s="50">
         <v>91</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="60" t="s">
+      <c r="N26" s="50">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="18" x14ac:dyDescent="0.25">
+      <c r="A27" s="65" t="s">
         <v>102</v>
       </c>
-      <c r="B27" s="60"/>
-[...12 lines deleted...]
-    <row r="28" spans="1:13" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="B27" s="65"/>
+      <c r="C27" s="65"/>
+      <c r="D27" s="65"/>
+      <c r="E27" s="65"/>
+      <c r="F27" s="65"/>
+      <c r="G27" s="65"/>
+      <c r="H27" s="65"/>
+      <c r="I27" s="65"/>
+      <c r="J27" s="65"/>
+      <c r="K27" s="65"/>
+      <c r="L27" s="65"/>
+      <c r="M27" s="65"/>
+      <c r="N27" s="65"/>
+    </row>
+    <row r="28" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>137</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>194</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>2</v>
       </c>
       <c r="H28" s="4">
         <v>2019</v>
       </c>
       <c r="I28" s="4">
         <v>2020</v>
       </c>
       <c r="J28" s="4">
         <v>2021</v>
       </c>
       <c r="K28" s="4">
         <v>2022</v>
       </c>
       <c r="L28" s="4">
         <v>2023</v>
       </c>
       <c r="M28" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N28" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
         <v>140</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>191</v>
       </c>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12">
         <v>1</v>
       </c>
-      <c r="F29" s="24" t="s">
+      <c r="F29" s="23" t="s">
         <v>103</v>
       </c>
       <c r="G29" s="12" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="H29" s="12">
         <v>0</v>
       </c>
       <c r="I29" s="12">
         <v>0</v>
       </c>
       <c r="J29" s="12">
         <v>0</v>
       </c>
       <c r="K29" s="12">
         <v>0</v>
       </c>
-      <c r="L29" s="37">
-[...6 lines deleted...]
-    <row r="30" spans="1:13" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="L29" s="35">
+        <v>0</v>
+      </c>
+      <c r="M29" s="50">
+        <v>0</v>
+      </c>
+      <c r="N29" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
         <v>140</v>
       </c>
-      <c r="B30" s="25"/>
+      <c r="B30" s="24"/>
       <c r="C30" s="12"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12">
         <v>1</v>
       </c>
-      <c r="F30" s="24" t="s">
+      <c r="F30" s="23" t="s">
+        <v>394</v>
+      </c>
+      <c r="G30" s="12" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="H30" s="12">
         <v>2</v>
       </c>
       <c r="I30" s="12">
         <v>7</v>
       </c>
       <c r="J30" s="12">
         <v>6</v>
       </c>
       <c r="K30" s="12">
         <v>8</v>
       </c>
-      <c r="L30" s="37">
+      <c r="L30" s="35">
         <v>11</v>
       </c>
-      <c r="M30" s="52">
+      <c r="M30" s="50">
         <v>22</v>
       </c>
-    </row>
-    <row r="31" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N30" s="50">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
         <v>140</v>
       </c>
-      <c r="B31" s="26" t="s">
-        <v>410</v>
+      <c r="B31" s="25" t="s">
+        <v>409</v>
       </c>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="13">
         <v>1</v>
       </c>
       <c r="F31" s="14" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>214</v>
       </c>
       <c r="H31" s="13">
         <v>0</v>
       </c>
       <c r="I31" s="13">
         <v>0</v>
       </c>
       <c r="J31" s="13">
         <v>0</v>
       </c>
       <c r="K31" s="13">
         <v>200</v>
       </c>
-      <c r="L31" s="37">
-[...6 lines deleted...]
-    <row r="32" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="L31" s="35">
+        <v>0</v>
+      </c>
+      <c r="M31" s="50">
+        <v>0</v>
+      </c>
+      <c r="N31" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
         <v>140</v>
       </c>
-      <c r="B32" s="26" t="s">
-        <v>410</v>
+      <c r="B32" s="25" t="s">
+        <v>409</v>
       </c>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
-      <c r="E32" s="42">
-[...5 lines deleted...]
-      <c r="G32" s="42" t="s">
+      <c r="E32" s="40">
+        <v>1</v>
+      </c>
+      <c r="F32" s="41" t="s">
+        <v>776</v>
+      </c>
+      <c r="G32" s="40" t="s">
         <v>214</v>
       </c>
-      <c r="H32" s="42"/>
-[...9 lines deleted...]
-      <c r="A33" s="44" t="s">
+      <c r="H32" s="40"/>
+      <c r="I32" s="40"/>
+      <c r="J32" s="40"/>
+      <c r="K32" s="40"/>
+      <c r="L32" s="40"/>
+      <c r="M32" s="50">
+        <v>0</v>
+      </c>
+      <c r="N32" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A33" s="42" t="s">
         <v>140</v>
       </c>
-      <c r="B33" s="44"/>
-[...1 lines deleted...]
-      <c r="D33" s="44">
+      <c r="B33" s="42"/>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42">
         <v>40</v>
       </c>
-      <c r="E33" s="44">
-[...2 lines deleted...]
-      <c r="F33" s="47" t="s">
+      <c r="E33" s="42">
+        <v>1</v>
+      </c>
+      <c r="F33" s="45" t="s">
+        <v>607</v>
+      </c>
+      <c r="G33" s="44" t="s">
         <v>608</v>
       </c>
-      <c r="G33" s="46" t="s">
+      <c r="H33" s="35">
+        <v>0</v>
+      </c>
+      <c r="I33" s="35">
+        <v>0</v>
+      </c>
+      <c r="J33" s="35">
+        <v>0</v>
+      </c>
+      <c r="K33" s="35">
+        <v>0</v>
+      </c>
+      <c r="L33" s="35">
+        <v>0</v>
+      </c>
+      <c r="M33" s="50">
+        <v>0</v>
+      </c>
+      <c r="N33" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A34" s="42" t="s">
+        <v>140</v>
+      </c>
+      <c r="B34" s="42"/>
+      <c r="C34" s="42"/>
+      <c r="D34" s="42">
+        <v>43</v>
+      </c>
+      <c r="E34" s="44">
+        <v>1</v>
+      </c>
+      <c r="F34" s="45" t="s">
         <v>609</v>
       </c>
-      <c r="H33" s="37">
-[...55 lines deleted...]
-    <row r="35" spans="1:13" ht="67.2" x14ac:dyDescent="0.25">
+      <c r="G34" s="44" t="s">
+        <v>608</v>
+      </c>
+      <c r="H34" s="35">
+        <v>0</v>
+      </c>
+      <c r="I34" s="35">
+        <v>0</v>
+      </c>
+      <c r="J34" s="35">
+        <v>0</v>
+      </c>
+      <c r="K34" s="35">
+        <v>0</v>
+      </c>
+      <c r="L34" s="35">
+        <v>0</v>
+      </c>
+      <c r="M34" s="50">
+        <v>0</v>
+      </c>
+      <c r="N34" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" ht="67.2" x14ac:dyDescent="0.25">
       <c r="A35" s="12" t="s">
         <v>140</v>
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="12" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D35" s="12"/>
       <c r="E35" s="13">
         <v>1</v>
       </c>
       <c r="F35" s="14" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>214</v>
       </c>
       <c r="H35" s="13">
         <v>0</v>
       </c>
       <c r="I35" s="13">
         <v>0</v>
       </c>
       <c r="J35" s="13">
         <v>0</v>
       </c>
       <c r="K35" s="13">
         <v>0</v>
       </c>
-      <c r="L35" s="37">
-[...6 lines deleted...]
-    <row r="36" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="L35" s="35">
+        <v>0</v>
+      </c>
+      <c r="M35" s="40">
+        <v>0</v>
+      </c>
+      <c r="N35" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A36" s="12" t="s">
         <v>140</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="13">
         <v>1</v>
       </c>
       <c r="F36" s="14" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="H36" s="13">
+      <c r="H36" s="27">
         <v>725</v>
       </c>
-      <c r="I36" s="28">
+      <c r="I36" s="27">
         <v>1084</v>
       </c>
-      <c r="J36" s="28">
+      <c r="J36" s="27">
         <v>1188</v>
       </c>
-      <c r="K36" s="28">
+      <c r="K36" s="27">
         <v>1300</v>
       </c>
-      <c r="L36" s="28">
+      <c r="L36" s="27">
         <v>2601</v>
       </c>
-      <c r="M36" s="70">
+      <c r="M36" s="58">
         <v>3169</v>
       </c>
-    </row>
-    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N36" s="58">
+        <v>4162</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A37" s="12" t="s">
         <v>140</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="13">
         <v>1</v>
       </c>
       <c r="F37" s="14" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="H37" s="13"/>
-[...2 lines deleted...]
-      <c r="K37" s="13">
+      <c r="H37" s="27"/>
+      <c r="I37" s="27"/>
+      <c r="J37" s="27"/>
+      <c r="K37" s="27">
         <v>3</v>
       </c>
-      <c r="L37" s="37">
+      <c r="L37" s="27">
         <v>16</v>
       </c>
-      <c r="M37" s="52">
+      <c r="M37" s="58">
         <v>14</v>
       </c>
-    </row>
-    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N37" s="58">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38" s="12" t="s">
         <v>140</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C38" s="12"/>
       <c r="D38" s="12"/>
       <c r="E38" s="13">
         <v>1</v>
       </c>
       <c r="F38" s="14" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="G38" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="H38" s="13"/>
-[...2 lines deleted...]
-      <c r="K38" s="13">
+      <c r="H38" s="27"/>
+      <c r="I38" s="27"/>
+      <c r="J38" s="27"/>
+      <c r="K38" s="27">
         <v>255</v>
       </c>
-      <c r="L38" s="37">
+      <c r="L38" s="27">
         <v>529</v>
       </c>
-      <c r="M38" s="52">
+      <c r="M38" s="58">
         <v>504</v>
       </c>
-    </row>
-    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N38" s="58">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A39" s="12" t="s">
         <v>140</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C39" s="12"/>
       <c r="D39" s="12"/>
       <c r="E39" s="13">
         <v>1</v>
       </c>
       <c r="F39" s="14" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G39" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="H39" s="13"/>
-[...2 lines deleted...]
-      <c r="K39" s="28">
+      <c r="H39" s="27"/>
+      <c r="I39" s="27"/>
+      <c r="J39" s="27"/>
+      <c r="K39" s="27">
         <v>1042</v>
       </c>
-      <c r="L39" s="28">
+      <c r="L39" s="27">
         <v>2056</v>
       </c>
-      <c r="M39" s="70">
+      <c r="M39" s="58">
         <v>2650</v>
       </c>
-    </row>
-    <row r="40" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N39" s="58">
+        <v>3502</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A40" s="12" t="s">
         <v>140</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C40" s="12"/>
       <c r="D40" s="12"/>
       <c r="E40" s="13">
         <v>1</v>
       </c>
       <c r="F40" s="14" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="H40" s="13"/>
-[...2 lines deleted...]
-      <c r="K40" s="13">
+      <c r="H40" s="22"/>
+      <c r="I40" s="22"/>
+      <c r="J40" s="22"/>
+      <c r="K40" s="22">
         <v>99.6</v>
       </c>
-      <c r="L40" s="37">
+      <c r="L40" s="22">
         <v>104.7</v>
       </c>
-      <c r="M40" s="52">
+      <c r="M40" s="54">
         <v>99.1</v>
       </c>
-    </row>
-    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N40" s="54">
+        <v>97.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A41" s="12" t="s">
         <v>140</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C41" s="12"/>
       <c r="D41" s="12"/>
       <c r="E41" s="13">
         <v>1</v>
       </c>
       <c r="F41" s="14" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="G41" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="H41" s="13"/>
-[...2 lines deleted...]
-      <c r="K41" s="55">
+      <c r="H41" s="22"/>
+      <c r="I41" s="22"/>
+      <c r="J41" s="22"/>
+      <c r="K41" s="22">
         <v>100</v>
       </c>
-      <c r="L41" s="55">
+      <c r="L41" s="22">
         <v>100</v>
       </c>
-      <c r="M41" s="52">
+      <c r="M41" s="54">
         <v>100</v>
       </c>
-    </row>
-    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N41" s="54">
+        <v>93.3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A42" s="12" t="s">
         <v>140</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="13">
         <v>1</v>
       </c>
       <c r="F42" s="14" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="G42" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="H42" s="13"/>
-[...2 lines deleted...]
-      <c r="K42" s="13">
+      <c r="H42" s="22"/>
+      <c r="I42" s="22"/>
+      <c r="J42" s="22"/>
+      <c r="K42" s="22">
         <v>98.8</v>
       </c>
-      <c r="L42" s="37">
+      <c r="L42" s="22">
         <v>116.8</v>
       </c>
       <c r="M42" s="54">
         <v>99</v>
       </c>
-    </row>
-    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N42" s="54">
+        <v>97.1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A43" s="12" t="s">
         <v>140</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="13">
         <v>1</v>
       </c>
       <c r="F43" s="14" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G43" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="H43" s="13"/>
-[...2 lines deleted...]
-      <c r="K43" s="13">
+      <c r="H43" s="22"/>
+      <c r="I43" s="22"/>
+      <c r="J43" s="22"/>
+      <c r="K43" s="22">
         <v>99.8</v>
       </c>
-      <c r="L43" s="37">
+      <c r="L43" s="22">
         <v>102.6</v>
       </c>
-      <c r="M43" s="52">
+      <c r="M43" s="54">
         <v>99.1</v>
       </c>
-    </row>
-    <row r="44" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N43" s="54">
+        <v>97.1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A44" s="12" t="s">
         <v>140</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C44" s="12"/>
       <c r="D44" s="12"/>
       <c r="E44" s="13">
         <v>1</v>
       </c>
       <c r="F44" s="14" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="G44" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="H44" s="13">
+      <c r="H44" s="22">
         <v>45</v>
       </c>
-      <c r="I44" s="13">
+      <c r="I44" s="22">
         <v>100</v>
       </c>
-      <c r="J44" s="13">
+      <c r="J44" s="22">
         <v>100</v>
       </c>
-      <c r="K44" s="13">
+      <c r="K44" s="22">
         <v>100</v>
       </c>
-      <c r="L44" s="37">
+      <c r="L44" s="22">
         <v>100</v>
       </c>
-      <c r="M44" s="52">
+      <c r="M44" s="54">
         <v>100</v>
       </c>
-    </row>
-    <row r="45" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N44" s="54">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A45" s="12" t="s">
         <v>140</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>193</v>
       </c>
       <c r="C45" s="12"/>
       <c r="D45" s="12"/>
       <c r="E45" s="13">
         <v>1</v>
       </c>
       <c r="F45" s="14" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="G45" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="H45" s="13" t="s">
+      <c r="H45" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="I45" s="13">
+      <c r="I45" s="22">
         <v>100</v>
       </c>
-      <c r="J45" s="13">
+      <c r="J45" s="22">
         <v>100</v>
       </c>
-      <c r="K45" s="13">
+      <c r="K45" s="22">
         <v>100</v>
       </c>
-      <c r="L45" s="37">
+      <c r="L45" s="22">
         <v>100</v>
       </c>
-      <c r="M45" s="52">
+      <c r="M45" s="54">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="44" t="s">
+      <c r="N45" s="54">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A46" s="42" t="s">
         <v>140</v>
       </c>
-      <c r="B46" s="44"/>
-[...1 lines deleted...]
-      <c r="D46" s="44">
+      <c r="B46" s="42"/>
+      <c r="C46" s="42"/>
+      <c r="D46" s="42">
         <v>41</v>
       </c>
-      <c r="E46" s="46">
-[...5 lines deleted...]
-      <c r="G46" s="46" t="s">
+      <c r="E46" s="44">
+        <v>1</v>
+      </c>
+      <c r="F46" s="45" t="s">
+        <v>610</v>
+      </c>
+      <c r="G46" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="H46" s="37"/>
-[...2 lines deleted...]
-      <c r="K46" s="37">
+      <c r="H46" s="22"/>
+      <c r="I46" s="22"/>
+      <c r="J46" s="22"/>
+      <c r="K46" s="22">
         <v>19.600000000000001</v>
       </c>
-      <c r="L46" s="37">
+      <c r="L46" s="22">
         <v>16.100000000000001</v>
       </c>
-      <c r="M46" s="52">
+      <c r="M46" s="54">
         <v>16.399999999999999</v>
       </c>
-    </row>
-    <row r="47" spans="1:13" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N46" s="54">
+        <v>15.9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="12" t="s">
         <v>140</v>
       </c>
       <c r="B47" s="12" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="C47" s="12"/>
       <c r="D47" s="12"/>
       <c r="E47" s="13">
         <v>1</v>
       </c>
       <c r="F47" s="14" t="s">
+        <v>407</v>
+      </c>
+      <c r="G47" s="13" t="s">
         <v>408</v>
       </c>
-      <c r="G47" s="13" t="s">
-[...22 lines deleted...]
-      <c r="A48" s="60" t="s">
+      <c r="H47" s="27">
+        <v>0</v>
+      </c>
+      <c r="I47" s="27">
+        <v>0</v>
+      </c>
+      <c r="J47" s="27">
+        <v>0</v>
+      </c>
+      <c r="K47" s="27">
+        <v>0</v>
+      </c>
+      <c r="L47" s="27">
+        <v>0</v>
+      </c>
+      <c r="M47" s="58">
+        <v>0</v>
+      </c>
+      <c r="N47" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="65" t="s">
         <v>153</v>
       </c>
-      <c r="B48" s="60"/>
-[...12 lines deleted...]
-    <row r="49" spans="1:13" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="B48" s="65"/>
+      <c r="C48" s="65"/>
+      <c r="D48" s="65"/>
+      <c r="E48" s="65"/>
+      <c r="F48" s="65"/>
+      <c r="G48" s="65"/>
+      <c r="H48" s="65"/>
+      <c r="I48" s="65"/>
+      <c r="J48" s="65"/>
+      <c r="K48" s="65"/>
+      <c r="L48" s="65"/>
+      <c r="M48" s="65"/>
+      <c r="N48" s="65"/>
+    </row>
+    <row r="49" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>137</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>194</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G49" s="4" t="s">
         <v>2</v>
       </c>
       <c r="H49" s="4">
         <v>2019</v>
       </c>
       <c r="I49" s="4">
         <v>2020</v>
       </c>
       <c r="J49" s="4">
         <v>2021</v>
       </c>
       <c r="K49" s="4">
         <v>2022</v>
       </c>
       <c r="L49" s="4">
         <v>2023</v>
       </c>
       <c r="M49" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N49" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A50" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B50" s="12"/>
       <c r="C50" s="15"/>
       <c r="D50" s="15"/>
       <c r="E50" s="13">
         <v>1</v>
       </c>
       <c r="F50" s="14" t="s">
         <v>104</v>
       </c>
       <c r="G50" s="13" t="s">
         <v>212</v>
       </c>
-      <c r="H50" s="18">
+      <c r="H50" s="17">
         <v>7</v>
       </c>
       <c r="I50" s="13">
         <v>4.9000000000000004</v>
       </c>
       <c r="J50" s="13">
         <v>6.9</v>
       </c>
       <c r="K50" s="13">
         <v>3.6</v>
       </c>
-      <c r="L50" s="37">
+      <c r="L50" s="35">
         <v>3.9</v>
       </c>
-      <c r="M50" s="52">
+      <c r="M50" s="50">
         <v>12.4</v>
       </c>
-    </row>
-    <row r="51" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N50" s="50">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A51" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B51" s="12"/>
       <c r="C51" s="15"/>
       <c r="D51" s="15"/>
-      <c r="E51" s="37">
-[...2 lines deleted...]
-      <c r="F51" s="38" t="s">
+      <c r="E51" s="35">
+        <v>1</v>
+      </c>
+      <c r="F51" s="36" t="s">
+        <v>611</v>
+      </c>
+      <c r="G51" s="35" t="s">
         <v>612</v>
       </c>
-      <c r="G51" s="37" t="s">
+      <c r="H51" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="I51" s="35" t="s">
         <v>613</v>
       </c>
-      <c r="H51" s="18" t="s">
-[...2 lines deleted...]
-      <c r="I51" s="37" t="s">
+      <c r="J51" s="35" t="s">
         <v>614</v>
       </c>
-      <c r="J51" s="37" t="s">
-[...2 lines deleted...]
-      <c r="K51" s="37">
+      <c r="K51" s="35">
         <v>172</v>
       </c>
-      <c r="L51" s="37">
+      <c r="L51" s="35">
         <v>256</v>
       </c>
-      <c r="M51" s="70">
+      <c r="M51" s="58">
         <v>1158</v>
       </c>
-    </row>
-    <row r="52" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N51" s="50">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A52" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B52" s="12"/>
       <c r="C52" s="15"/>
       <c r="D52" s="15"/>
-      <c r="E52" s="37">
-[...5 lines deleted...]
-      <c r="G52" s="42" t="s">
+      <c r="E52" s="35">
+        <v>1</v>
+      </c>
+      <c r="F52" s="36" t="s">
+        <v>615</v>
+      </c>
+      <c r="G52" s="40" t="s">
         <v>212</v>
       </c>
-      <c r="H52" s="18" t="s">
+      <c r="H52" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I52" s="37" t="s">
+      <c r="I52" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J52" s="37">
+      <c r="J52" s="35">
         <v>3.3</v>
       </c>
-      <c r="K52" s="37">
+      <c r="K52" s="35">
         <v>1.5</v>
       </c>
-      <c r="L52" s="37">
+      <c r="L52" s="35">
         <v>1.3</v>
       </c>
-      <c r="M52" s="52">
+      <c r="M52" s="50">
         <v>5.6</v>
       </c>
-    </row>
-    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N52" s="52">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A53" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B53" s="12"/>
       <c r="C53" s="15"/>
       <c r="D53" s="15"/>
-      <c r="E53" s="37">
-[...2 lines deleted...]
-      <c r="F53" s="38" t="s">
+      <c r="E53" s="35">
+        <v>1</v>
+      </c>
+      <c r="F53" s="36" t="s">
+        <v>616</v>
+      </c>
+      <c r="G53" s="40" t="s">
+        <v>212</v>
+      </c>
+      <c r="H53" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="I53" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="J53" s="35">
+        <v>3.6</v>
+      </c>
+      <c r="K53" s="35">
+        <v>2.1</v>
+      </c>
+      <c r="L53" s="35">
+        <v>2.6</v>
+      </c>
+      <c r="M53" s="50">
+        <v>6.8</v>
+      </c>
+      <c r="N53" s="50">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="12" t="s">
+        <v>393</v>
+      </c>
+      <c r="B54" s="12" t="s">
         <v>617</v>
-      </c>
-[...27 lines deleted...]
-        <v>618</v>
       </c>
       <c r="C54" s="15"/>
       <c r="D54" s="15"/>
-      <c r="E54" s="37">
-[...2 lines deleted...]
-      <c r="F54" s="38" t="s">
+      <c r="E54" s="35">
+        <v>1</v>
+      </c>
+      <c r="F54" s="36" t="s">
+        <v>618</v>
+      </c>
+      <c r="G54" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="H54" s="17">
+        <v>99</v>
+      </c>
+      <c r="I54" s="35">
+        <v>98.3</v>
+      </c>
+      <c r="J54" s="35">
+        <v>98.3</v>
+      </c>
+      <c r="K54" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="L54" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="M54" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="N54" s="55" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="66" t="s">
         <v>619</v>
       </c>
-      <c r="G54" s="37" t="s">
-[...37 lines deleted...]
-    <row r="56" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B55" s="66"/>
+      <c r="C55" s="66"/>
+      <c r="D55" s="66"/>
+      <c r="E55" s="66"/>
+      <c r="F55" s="66"/>
+      <c r="G55" s="66"/>
+      <c r="H55" s="66"/>
+      <c r="I55" s="66"/>
+      <c r="J55" s="66"/>
+      <c r="K55" s="66"/>
+      <c r="L55" s="66"/>
+    </row>
+    <row r="56" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A56" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B56" s="12"/>
       <c r="C56" s="15"/>
       <c r="D56" s="15"/>
-      <c r="E56" s="37">
-[...8 lines deleted...]
-      <c r="H56" s="18" t="s">
+      <c r="E56" s="35">
+        <v>1</v>
+      </c>
+      <c r="F56" s="36" t="s">
+        <v>620</v>
+      </c>
+      <c r="G56" s="35" t="s">
+        <v>342</v>
+      </c>
+      <c r="H56" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I56" s="37" t="s">
+      <c r="I56" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J56" s="52"/>
-      <c r="K56" s="52" t="s">
+      <c r="J56" s="50"/>
+      <c r="K56" s="50" t="s">
+        <v>645</v>
+      </c>
+      <c r="L56" s="50" t="s">
         <v>646</v>
       </c>
-      <c r="L56" s="52" t="s">
-[...2 lines deleted...]
-      <c r="M56" s="56">
+      <c r="M56" s="54">
         <v>7813457.7000000002</v>
       </c>
-    </row>
-    <row r="57" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N56" s="54">
+        <v>6498698.9000000004</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A57" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="15"/>
       <c r="D57" s="15"/>
-      <c r="E57" s="37">
-[...8 lines deleted...]
-      <c r="H57" s="18" t="s">
+      <c r="E57" s="35">
+        <v>1</v>
+      </c>
+      <c r="F57" s="36" t="s">
+        <v>621</v>
+      </c>
+      <c r="G57" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H57" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I57" s="37" t="s">
+      <c r="I57" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J57" s="52" t="s">
+      <c r="J57" s="50" t="s">
+        <v>647</v>
+      </c>
+      <c r="K57" s="50" t="s">
         <v>648</v>
       </c>
-      <c r="K57" s="52" t="s">
+      <c r="L57" s="50" t="s">
         <v>649</v>
       </c>
-      <c r="L57" s="52" t="s">
-[...2 lines deleted...]
-      <c r="M57" s="56">
+      <c r="M57" s="54">
         <v>53311.5</v>
       </c>
-    </row>
-    <row r="58" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N57" s="54">
+        <v>76816.3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A58" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B58" s="12"/>
       <c r="C58" s="15"/>
       <c r="D58" s="15"/>
-      <c r="E58" s="37">
-[...8 lines deleted...]
-      <c r="H58" s="18" t="s">
+      <c r="E58" s="35">
+        <v>1</v>
+      </c>
+      <c r="F58" s="36" t="s">
+        <v>622</v>
+      </c>
+      <c r="G58" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H58" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I58" s="37" t="s">
+      <c r="I58" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J58" s="52" t="s">
+      <c r="J58" s="50" t="s">
+        <v>650</v>
+      </c>
+      <c r="K58" s="50" t="s">
         <v>651</v>
       </c>
-      <c r="K58" s="52" t="s">
+      <c r="L58" s="50" t="s">
         <v>652</v>
       </c>
-      <c r="L58" s="52" t="s">
-[...2 lines deleted...]
-      <c r="M58" s="56">
+      <c r="M58" s="54">
         <v>3462985.9</v>
       </c>
-    </row>
-    <row r="59" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N58" s="54">
+        <v>3997586.5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A59" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B59" s="12"/>
       <c r="C59" s="15"/>
       <c r="D59" s="15"/>
-      <c r="E59" s="37">
-[...8 lines deleted...]
-      <c r="H59" s="18" t="s">
+      <c r="E59" s="35">
+        <v>1</v>
+      </c>
+      <c r="F59" s="36" t="s">
+        <v>623</v>
+      </c>
+      <c r="G59" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H59" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I59" s="37" t="s">
+      <c r="I59" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J59" s="52" t="s">
+      <c r="J59" s="50" t="s">
+        <v>653</v>
+      </c>
+      <c r="K59" s="50" t="s">
         <v>654</v>
       </c>
-      <c r="K59" s="52" t="s">
+      <c r="L59" s="50" t="s">
         <v>655</v>
       </c>
-      <c r="L59" s="52" t="s">
-[...2 lines deleted...]
-      <c r="M59" s="56">
+      <c r="M59" s="54">
         <v>3006143.5</v>
       </c>
-    </row>
-    <row r="60" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N59" s="54">
+        <v>922545.1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A60" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B60" s="12"/>
       <c r="C60" s="15"/>
       <c r="D60" s="15"/>
-      <c r="E60" s="37">
-[...8 lines deleted...]
-      <c r="H60" s="18" t="s">
+      <c r="E60" s="35">
+        <v>1</v>
+      </c>
+      <c r="F60" s="36" t="s">
+        <v>624</v>
+      </c>
+      <c r="G60" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H60" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I60" s="37" t="s">
+      <c r="I60" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J60" s="52" t="s">
+      <c r="J60" s="50" t="s">
+        <v>656</v>
+      </c>
+      <c r="K60" s="50" t="s">
         <v>657</v>
       </c>
-      <c r="K60" s="52" t="s">
+      <c r="L60" s="50" t="s">
         <v>658</v>
       </c>
-      <c r="L60" s="52" t="s">
-[...2 lines deleted...]
-      <c r="M60" s="56">
+      <c r="M60" s="54">
         <v>1250811.6000000001</v>
       </c>
-    </row>
-    <row r="61" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N60" s="54">
+        <v>1182166.6000000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A61" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B61" s="12"/>
       <c r="C61" s="15"/>
       <c r="D61" s="15"/>
-      <c r="E61" s="37">
-[...8 lines deleted...]
-      <c r="H61" s="18" t="s">
+      <c r="E61" s="35">
+        <v>1</v>
+      </c>
+      <c r="F61" s="36" t="s">
+        <v>625</v>
+      </c>
+      <c r="G61" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H61" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I61" s="37" t="s">
+      <c r="I61" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J61" s="52" t="s">
+      <c r="J61" s="50" t="s">
+        <v>659</v>
+      </c>
+      <c r="K61" s="50" t="s">
         <v>660</v>
       </c>
-      <c r="K61" s="52" t="s">
+      <c r="L61" s="50" t="s">
         <v>661</v>
       </c>
-      <c r="L61" s="52" t="s">
-[...2 lines deleted...]
-      <c r="M61" s="56">
+      <c r="M61" s="54">
         <v>40205.300000000003</v>
       </c>
-    </row>
-    <row r="62" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N61" s="54">
+        <v>319584.3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A62" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B62" s="12"/>
       <c r="C62" s="15"/>
       <c r="D62" s="15"/>
-      <c r="E62" s="37">
-[...2 lines deleted...]
-      <c r="F62" s="38" t="s">
+      <c r="E62" s="35">
+        <v>1</v>
+      </c>
+      <c r="F62" s="36" t="s">
+        <v>626</v>
+      </c>
+      <c r="G62" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="H62" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="I62" s="35">
+        <v>82.8</v>
+      </c>
+      <c r="J62" s="50">
+        <v>84.5</v>
+      </c>
+      <c r="K62" s="52">
+        <v>69</v>
+      </c>
+      <c r="L62" s="52">
+        <v>51</v>
+      </c>
+      <c r="M62" s="52">
+        <v>63</v>
+      </c>
+      <c r="N62" s="54">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="66" t="s">
         <v>627</v>
       </c>
-      <c r="G62" s="37" t="s">
-[...37 lines deleted...]
-    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B63" s="66"/>
+      <c r="C63" s="66"/>
+      <c r="D63" s="66"/>
+      <c r="E63" s="66"/>
+      <c r="F63" s="66"/>
+      <c r="G63" s="66"/>
+      <c r="H63" s="66"/>
+      <c r="I63" s="66"/>
+      <c r="J63" s="66"/>
+      <c r="K63" s="66"/>
+      <c r="L63" s="66"/>
+      <c r="N63" s="54"/>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A64" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="15"/>
       <c r="D64" s="15"/>
-      <c r="E64" s="37">
-[...8 lines deleted...]
-      <c r="H64" s="18" t="s">
+      <c r="E64" s="35">
+        <v>1</v>
+      </c>
+      <c r="F64" s="36" t="s">
+        <v>628</v>
+      </c>
+      <c r="G64" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H64" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I64" s="37" t="s">
+      <c r="I64" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J64" s="52" t="s">
+      <c r="J64" s="50" t="s">
+        <v>662</v>
+      </c>
+      <c r="K64" s="50" t="s">
         <v>663</v>
       </c>
-      <c r="K64" s="52" t="s">
+      <c r="L64" s="50" t="s">
         <v>664</v>
       </c>
-      <c r="L64" s="52" t="s">
-[...2 lines deleted...]
-      <c r="M64" s="56">
+      <c r="M64" s="54">
         <v>1156749.2</v>
       </c>
-    </row>
-    <row r="65" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N64" s="54">
+        <v>1067931.3999999999</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A65" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B65" s="12"/>
       <c r="C65" s="15"/>
       <c r="D65" s="15"/>
-      <c r="E65" s="37">
-[...8 lines deleted...]
-      <c r="H65" s="18" t="s">
+      <c r="E65" s="35">
+        <v>1</v>
+      </c>
+      <c r="F65" s="36" t="s">
+        <v>629</v>
+      </c>
+      <c r="G65" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H65" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I65" s="37" t="s">
+      <c r="I65" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J65" s="52" t="s">
+      <c r="J65" s="50" t="s">
+        <v>665</v>
+      </c>
+      <c r="K65" s="50" t="s">
         <v>666</v>
       </c>
-      <c r="K65" s="52" t="s">
+      <c r="L65" s="50" t="s">
         <v>667</v>
       </c>
-      <c r="L65" s="52" t="s">
-[...2 lines deleted...]
-      <c r="M65" s="56">
+      <c r="M65" s="54">
         <v>21616.9</v>
       </c>
-    </row>
-    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N65" s="54">
+        <v>293165</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A66" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B66" s="12"/>
       <c r="C66" s="15"/>
       <c r="D66" s="15"/>
-      <c r="E66" s="37">
-[...8 lines deleted...]
-      <c r="H66" s="18" t="s">
+      <c r="E66" s="35">
+        <v>1</v>
+      </c>
+      <c r="F66" s="36" t="s">
+        <v>630</v>
+      </c>
+      <c r="G66" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H66" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I66" s="37" t="s">
+      <c r="I66" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J66" s="52" t="s">
+      <c r="J66" s="50" t="s">
+        <v>668</v>
+      </c>
+      <c r="K66" s="52" t="s">
         <v>669</v>
       </c>
-      <c r="K66" s="54" t="s">
+      <c r="L66" s="52" t="s">
         <v>670</v>
       </c>
-      <c r="L66" s="54" t="s">
-[...2 lines deleted...]
-      <c r="M66" s="56">
+      <c r="M66" s="54">
         <v>48034.7</v>
       </c>
-    </row>
-    <row r="67" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N66" s="54">
+        <v>25395.5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A67" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B67" s="12"/>
       <c r="C67" s="15"/>
       <c r="D67" s="15"/>
-      <c r="E67" s="37">
-[...8 lines deleted...]
-      <c r="H67" s="18" t="s">
+      <c r="E67" s="35">
+        <v>1</v>
+      </c>
+      <c r="F67" s="36" t="s">
+        <v>631</v>
+      </c>
+      <c r="G67" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H67" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I67" s="37" t="s">
+      <c r="I67" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J67" s="52" t="s">
+      <c r="J67" s="50" t="s">
+        <v>671</v>
+      </c>
+      <c r="K67" s="50" t="s">
         <v>672</v>
       </c>
-      <c r="K67" s="52" t="s">
+      <c r="L67" s="50" t="s">
         <v>673</v>
       </c>
-      <c r="L67" s="52" t="s">
-[...2 lines deleted...]
-      <c r="M67" s="56">
+      <c r="M67" s="54">
         <v>146295.79999999999</v>
       </c>
-    </row>
-    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N67" s="54">
+        <v>525873.1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A68" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B68" s="12"/>
       <c r="C68" s="15"/>
       <c r="D68" s="15"/>
-      <c r="E68" s="37">
-[...8 lines deleted...]
-      <c r="H68" s="18" t="s">
+      <c r="E68" s="35">
+        <v>1</v>
+      </c>
+      <c r="F68" s="36" t="s">
+        <v>632</v>
+      </c>
+      <c r="G68" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H68" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I68" s="37" t="s">
+      <c r="I68" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J68" s="52" t="s">
+      <c r="J68" s="50" t="s">
+        <v>674</v>
+      </c>
+      <c r="K68" s="50" t="s">
         <v>675</v>
       </c>
-      <c r="K68" s="52" t="s">
+      <c r="L68" s="50" t="s">
         <v>676</v>
       </c>
-      <c r="L68" s="52" t="s">
-[...2 lines deleted...]
-      <c r="M68" s="56">
+      <c r="M68" s="54">
         <v>940801.8</v>
       </c>
-    </row>
-    <row r="69" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N68" s="54">
+        <v>223497.9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A69" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B69" s="12"/>
       <c r="C69" s="15"/>
       <c r="D69" s="15"/>
-      <c r="E69" s="37">
-[...5 lines deleted...]
-      <c r="G69" s="37" t="s">
+      <c r="E69" s="35">
+        <v>1</v>
+      </c>
+      <c r="F69" s="36" t="s">
+        <v>626</v>
+      </c>
+      <c r="G69" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="H69" s="18" t="s">
+      <c r="H69" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I69" s="37">
+      <c r="I69" s="35">
         <v>3.9</v>
       </c>
-      <c r="J69" s="52">
+      <c r="J69" s="50">
         <v>7.5</v>
       </c>
-      <c r="K69" s="54">
+      <c r="K69" s="52">
         <v>9</v>
       </c>
-      <c r="L69" s="54">
+      <c r="L69" s="52">
         <v>12</v>
       </c>
-      <c r="M69" s="54">
+      <c r="M69" s="52">
         <v>9</v>
       </c>
-    </row>
-[...16 lines deleted...]
-    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N69" s="54">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="66" t="s">
+        <v>633</v>
+      </c>
+      <c r="B70" s="66"/>
+      <c r="C70" s="66"/>
+      <c r="D70" s="66"/>
+      <c r="E70" s="66"/>
+      <c r="F70" s="66"/>
+      <c r="G70" s="66"/>
+      <c r="H70" s="66"/>
+      <c r="I70" s="66"/>
+      <c r="J70" s="66"/>
+      <c r="K70" s="66"/>
+      <c r="L70" s="66"/>
+      <c r="N70" s="54"/>
+    </row>
+    <row r="71" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A71" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B71" s="12"/>
       <c r="C71" s="15"/>
       <c r="D71" s="15"/>
-      <c r="E71" s="37">
-[...8 lines deleted...]
-      <c r="H71" s="18" t="s">
+      <c r="E71" s="35">
+        <v>1</v>
+      </c>
+      <c r="F71" s="36" t="s">
+        <v>628</v>
+      </c>
+      <c r="G71" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H71" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I71" s="37" t="s">
+      <c r="I71" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J71" s="52" t="s">
+      <c r="J71" s="50" t="s">
+        <v>677</v>
+      </c>
+      <c r="K71" s="50" t="s">
         <v>678</v>
       </c>
-      <c r="K71" s="52" t="s">
+      <c r="L71" s="50" t="s">
         <v>679</v>
       </c>
-      <c r="L71" s="52" t="s">
-[...2 lines deleted...]
-      <c r="M71" s="56">
+      <c r="M71" s="54">
         <v>2231180.7000000002</v>
       </c>
-    </row>
-    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N71" s="54">
+        <v>672427.9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A72" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B72" s="12"/>
       <c r="C72" s="15"/>
       <c r="D72" s="15"/>
-      <c r="E72" s="37">
-[...8 lines deleted...]
-      <c r="H72" s="18" t="s">
+      <c r="E72" s="35">
+        <v>1</v>
+      </c>
+      <c r="F72" s="36" t="s">
+        <v>634</v>
+      </c>
+      <c r="G72" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H72" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I72" s="37" t="s">
+      <c r="I72" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J72" s="52" t="s">
+      <c r="J72" s="50" t="s">
+        <v>680</v>
+      </c>
+      <c r="K72" s="50" t="s">
         <v>681</v>
       </c>
-      <c r="K72" s="52" t="s">
+      <c r="L72" s="50" t="s">
         <v>682</v>
       </c>
-      <c r="L72" s="52" t="s">
-[...2 lines deleted...]
-      <c r="M72" s="56">
+      <c r="M72" s="54">
         <v>1540203.8</v>
       </c>
-    </row>
-    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N72" s="54">
+        <v>494615.7</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A73" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B73" s="12"/>
       <c r="C73" s="15"/>
       <c r="D73" s="15"/>
-      <c r="E73" s="37">
-[...8 lines deleted...]
-      <c r="H73" s="18" t="s">
+      <c r="E73" s="35">
+        <v>1</v>
+      </c>
+      <c r="F73" s="36" t="s">
+        <v>635</v>
+      </c>
+      <c r="G73" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H73" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I73" s="37" t="s">
+      <c r="I73" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J73" s="52" t="s">
+      <c r="J73" s="50" t="s">
+        <v>683</v>
+      </c>
+      <c r="K73" s="52" t="s">
         <v>684</v>
       </c>
-      <c r="K73" s="54" t="s">
+      <c r="L73" s="52" t="s">
         <v>685</v>
       </c>
-      <c r="L73" s="54" t="s">
-[...2 lines deleted...]
-      <c r="M73" s="56">
+      <c r="M73" s="54">
         <v>690976.9</v>
       </c>
-    </row>
-    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N73" s="54">
+        <v>177812.2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A74" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B74" s="12"/>
       <c r="C74" s="15"/>
       <c r="D74" s="15"/>
-      <c r="E74" s="37">
-[...5 lines deleted...]
-      <c r="G74" s="37" t="s">
+      <c r="E74" s="35">
+        <v>1</v>
+      </c>
+      <c r="F74" s="36" t="s">
+        <v>626</v>
+      </c>
+      <c r="G74" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="H74" s="18" t="s">
+      <c r="H74" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I74" s="37" t="s">
+      <c r="I74" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J74" s="52">
+      <c r="J74" s="50">
         <v>4.2</v>
       </c>
-      <c r="K74" s="54">
+      <c r="K74" s="52">
         <v>8</v>
       </c>
-      <c r="L74" s="54">
+      <c r="L74" s="52">
         <v>13</v>
       </c>
-      <c r="M74" s="54">
+      <c r="M74" s="52">
         <v>18</v>
       </c>
-    </row>
-[...17 lines deleted...]
-    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N74" s="54">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="66" t="s">
+        <v>636</v>
+      </c>
+      <c r="B75" s="66"/>
+      <c r="C75" s="66"/>
+      <c r="D75" s="66"/>
+      <c r="E75" s="66"/>
+      <c r="F75" s="66"/>
+      <c r="G75" s="66"/>
+      <c r="H75" s="66"/>
+      <c r="I75" s="66"/>
+      <c r="J75" s="66"/>
+      <c r="K75" s="66"/>
+      <c r="L75" s="66"/>
+      <c r="M75" s="21"/>
+      <c r="N75" s="54"/>
+    </row>
+    <row r="76" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A76" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B76" s="12"/>
       <c r="C76" s="15"/>
       <c r="D76" s="15"/>
-      <c r="E76" s="37">
-[...8 lines deleted...]
-      <c r="H76" s="18" t="s">
+      <c r="E76" s="35">
+        <v>1</v>
+      </c>
+      <c r="F76" s="36" t="s">
+        <v>628</v>
+      </c>
+      <c r="G76" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H76" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I76" s="37" t="s">
+      <c r="I76" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J76" s="52" t="s">
+      <c r="J76" s="50" t="s">
+        <v>686</v>
+      </c>
+      <c r="K76" s="52" t="s">
         <v>687</v>
       </c>
-      <c r="K76" s="54" t="s">
+      <c r="L76" s="52" t="s">
         <v>688</v>
       </c>
-      <c r="L76" s="54" t="s">
-[...2 lines deleted...]
-      <c r="M76" s="56">
+      <c r="M76" s="54">
         <v>852822</v>
       </c>
-    </row>
-    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N76" s="54">
+        <v>1008413.3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A77" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B77" s="12"/>
       <c r="C77" s="15"/>
       <c r="D77" s="15"/>
-      <c r="E77" s="37">
-[...8 lines deleted...]
-      <c r="H77" s="18" t="s">
+      <c r="E77" s="35">
+        <v>1</v>
+      </c>
+      <c r="F77" s="36" t="s">
+        <v>637</v>
+      </c>
+      <c r="G77" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H77" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I77" s="37" t="s">
+      <c r="I77" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J77" s="52" t="s">
+      <c r="J77" s="50" t="s">
+        <v>689</v>
+      </c>
+      <c r="K77" s="52" t="s">
         <v>690</v>
       </c>
-      <c r="K77" s="54" t="s">
+      <c r="L77" s="52" t="s">
         <v>691</v>
       </c>
-      <c r="L77" s="54" t="s">
-[...2 lines deleted...]
-      <c r="M77" s="56">
+      <c r="M77" s="54">
         <v>133244.4</v>
       </c>
-    </row>
-    <row r="78" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N77" s="54">
+        <v>575244.19999999995</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A78" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B78" s="12"/>
       <c r="C78" s="15"/>
       <c r="D78" s="15"/>
-      <c r="E78" s="37">
-[...8 lines deleted...]
-      <c r="H78" s="18" t="s">
+      <c r="E78" s="35">
+        <v>1</v>
+      </c>
+      <c r="F78" s="36" t="s">
+        <v>638</v>
+      </c>
+      <c r="G78" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H78" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I78" s="37" t="s">
+      <c r="I78" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J78" s="52" t="s">
+      <c r="J78" s="50" t="s">
+        <v>692</v>
+      </c>
+      <c r="K78" s="52" t="s">
         <v>693</v>
       </c>
-      <c r="K78" s="54" t="s">
+      <c r="L78" s="52" t="s">
         <v>694</v>
       </c>
-      <c r="L78" s="54" t="s">
-[...2 lines deleted...]
-      <c r="M78" s="56">
+      <c r="M78" s="54">
         <v>521638.2</v>
       </c>
-    </row>
-    <row r="79" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N78" s="54">
+        <v>405364.5</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A79" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B79" s="12"/>
       <c r="C79" s="15"/>
       <c r="D79" s="15"/>
-      <c r="E79" s="37">
-[...8 lines deleted...]
-      <c r="H79" s="18" t="s">
+      <c r="E79" s="35">
+        <v>1</v>
+      </c>
+      <c r="F79" s="36" t="s">
+        <v>639</v>
+      </c>
+      <c r="G79" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H79" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I79" s="37" t="s">
+      <c r="I79" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J79" s="52" t="s">
+      <c r="J79" s="50" t="s">
+        <v>695</v>
+      </c>
+      <c r="K79" s="52" t="s">
         <v>696</v>
       </c>
-      <c r="K79" s="54" t="s">
+      <c r="L79" s="52" t="s">
         <v>697</v>
       </c>
-      <c r="L79" s="54" t="s">
-[...2 lines deleted...]
-      <c r="M79" s="56">
+      <c r="M79" s="54">
         <v>197939.6</v>
       </c>
-    </row>
-    <row r="80" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N79" s="54">
+        <v>27804.5</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A80" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B80" s="12"/>
       <c r="C80" s="15"/>
       <c r="D80" s="15"/>
-      <c r="E80" s="37">
-[...5 lines deleted...]
-      <c r="G80" s="37" t="s">
+      <c r="E80" s="35">
+        <v>1</v>
+      </c>
+      <c r="F80" s="36" t="s">
+        <v>626</v>
+      </c>
+      <c r="G80" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="H80" s="18" t="s">
+      <c r="H80" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I80" s="37">
+      <c r="I80" s="35">
         <v>2.7</v>
       </c>
-      <c r="J80" s="52">
+      <c r="J80" s="50">
         <v>2.1</v>
       </c>
-      <c r="K80" s="54">
+      <c r="K80" s="52">
         <v>7</v>
       </c>
-      <c r="L80" s="54">
+      <c r="L80" s="52">
         <v>16</v>
       </c>
-      <c r="M80" s="56">
+      <c r="M80" s="54">
         <v>7</v>
       </c>
-    </row>
-[...16 lines deleted...]
-    <row r="82" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N80" s="54">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="66" t="s">
+        <v>640</v>
+      </c>
+      <c r="B81" s="66"/>
+      <c r="C81" s="66"/>
+      <c r="D81" s="66"/>
+      <c r="E81" s="66"/>
+      <c r="F81" s="66"/>
+      <c r="G81" s="66"/>
+      <c r="H81" s="66"/>
+      <c r="I81" s="66"/>
+      <c r="J81" s="66"/>
+      <c r="K81" s="66"/>
+      <c r="L81" s="66"/>
+      <c r="N81" s="54"/>
+    </row>
+    <row r="82" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A82" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B82" s="12"/>
       <c r="C82" s="15"/>
       <c r="D82" s="15"/>
-      <c r="E82" s="37">
-[...8 lines deleted...]
-      <c r="H82" s="18" t="s">
+      <c r="E82" s="35">
+        <v>1</v>
+      </c>
+      <c r="F82" s="36" t="s">
+        <v>641</v>
+      </c>
+      <c r="G82" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H82" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I82" s="37" t="s">
+      <c r="I82" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J82" s="52" t="s">
+      <c r="J82" s="50" t="s">
+        <v>698</v>
+      </c>
+      <c r="K82" s="52" t="s">
         <v>699</v>
       </c>
-      <c r="K82" s="54" t="s">
+      <c r="L82" s="52" t="s">
         <v>700</v>
       </c>
-      <c r="L82" s="54" t="s">
-[...2 lines deleted...]
-      <c r="M82" s="56">
+      <c r="M82" s="54">
         <v>209918.7</v>
       </c>
-    </row>
-    <row r="83" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N82" s="54">
+        <v>701216.2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A83" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B83" s="12"/>
       <c r="C83" s="15"/>
       <c r="D83" s="15"/>
-      <c r="E83" s="37">
-[...5 lines deleted...]
-      <c r="G83" s="37" t="s">
+      <c r="E83" s="35">
+        <v>1</v>
+      </c>
+      <c r="F83" s="36" t="s">
+        <v>626</v>
+      </c>
+      <c r="G83" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="H83" s="18" t="s">
+      <c r="H83" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I83" s="37">
+      <c r="I83" s="35">
         <v>0.5</v>
       </c>
-      <c r="J83" s="52">
+      <c r="J83" s="50">
         <v>1.5</v>
       </c>
-      <c r="K83" s="54">
+      <c r="K83" s="52">
         <v>6</v>
       </c>
-      <c r="L83" s="54">
+      <c r="L83" s="52">
         <v>7</v>
       </c>
-      <c r="M83" s="54">
+      <c r="M83" s="52">
         <v>2</v>
       </c>
-    </row>
-[...16 lines deleted...]
-    <row r="85" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N83" s="54">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="66" t="s">
+        <v>642</v>
+      </c>
+      <c r="B84" s="66"/>
+      <c r="C84" s="66"/>
+      <c r="D84" s="66"/>
+      <c r="E84" s="66"/>
+      <c r="F84" s="66"/>
+      <c r="G84" s="66"/>
+      <c r="H84" s="66"/>
+      <c r="I84" s="66"/>
+      <c r="J84" s="66"/>
+      <c r="K84" s="66"/>
+      <c r="L84" s="66"/>
+      <c r="N84" s="54"/>
+    </row>
+    <row r="85" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A85" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B85" s="12"/>
       <c r="C85" s="15"/>
       <c r="D85" s="15"/>
-      <c r="E85" s="37">
-[...8 lines deleted...]
-      <c r="H85" s="18" t="s">
+      <c r="E85" s="35">
+        <v>1</v>
+      </c>
+      <c r="F85" s="36" t="s">
+        <v>641</v>
+      </c>
+      <c r="G85" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H85" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I85" s="37" t="s">
+      <c r="I85" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J85" s="52" t="s">
+      <c r="J85" s="50" t="s">
+        <v>701</v>
+      </c>
+      <c r="K85" s="52" t="s">
         <v>702</v>
       </c>
-      <c r="K85" s="54" t="s">
+      <c r="L85" s="52" t="s">
         <v>703</v>
       </c>
-      <c r="L85" s="54" t="s">
-[...2 lines deleted...]
-      <c r="M85" s="56">
+      <c r="M85" s="54">
         <v>160170.79999999999</v>
       </c>
-    </row>
-    <row r="86" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N85" s="54">
+        <v>207199.9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A86" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B86" s="12"/>
       <c r="C86" s="15"/>
       <c r="D86" s="15"/>
-      <c r="E86" s="37">
-[...8 lines deleted...]
-      <c r="H86" s="18" t="s">
+      <c r="E86" s="35">
+        <v>1</v>
+      </c>
+      <c r="F86" s="36" t="s">
+        <v>643</v>
+      </c>
+      <c r="G86" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H86" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I86" s="37" t="s">
+      <c r="I86" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J86" s="52">
-[...2 lines deleted...]
-      <c r="K86" s="54" t="s">
+      <c r="J86" s="50">
+        <v>0</v>
+      </c>
+      <c r="K86" s="52" t="s">
+        <v>704</v>
+      </c>
+      <c r="L86" s="52" t="s">
         <v>705</v>
       </c>
-      <c r="L86" s="54" t="s">
-[...2 lines deleted...]
-      <c r="M86" s="56">
+      <c r="M86" s="54">
         <v>130651.7</v>
       </c>
-    </row>
-    <row r="87" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N86" s="54">
+        <v>51018</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A87" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B87" s="12"/>
       <c r="C87" s="15"/>
       <c r="D87" s="15"/>
-      <c r="E87" s="37">
-[...8 lines deleted...]
-      <c r="H87" s="18" t="s">
+      <c r="E87" s="35">
+        <v>1</v>
+      </c>
+      <c r="F87" s="36" t="s">
+        <v>644</v>
+      </c>
+      <c r="G87" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="H87" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I87" s="37" t="s">
+      <c r="I87" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="J87" s="52" t="s">
-[...2 lines deleted...]
-      <c r="K87" s="54" t="s">
+      <c r="J87" s="50" t="s">
+        <v>701</v>
+      </c>
+      <c r="K87" s="52" t="s">
+        <v>706</v>
+      </c>
+      <c r="L87" s="52" t="s">
         <v>707</v>
       </c>
-      <c r="L87" s="54" t="s">
-[...2 lines deleted...]
-      <c r="M87" s="56">
+      <c r="M87" s="54">
         <v>29519.1</v>
       </c>
-    </row>
-    <row r="88" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N87" s="54">
+        <v>156181.9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A88" s="12" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B88" s="12"/>
       <c r="C88" s="15"/>
       <c r="D88" s="15"/>
-      <c r="E88" s="37">
-[...5 lines deleted...]
-      <c r="G88" s="37" t="s">
+      <c r="E88" s="35">
+        <v>1</v>
+      </c>
+      <c r="F88" s="36" t="s">
+        <v>626</v>
+      </c>
+      <c r="G88" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="H88" s="18" t="s">
+      <c r="H88" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="I88" s="37">
+      <c r="I88" s="35">
         <v>10.1</v>
       </c>
-      <c r="J88" s="52">
-[...40 lines deleted...]
-      <c r="L93" s="61"/>
+      <c r="J88" s="50">
+        <v>0</v>
+      </c>
+      <c r="K88" s="52">
+        <v>1</v>
+      </c>
+      <c r="L88" s="52">
+        <v>1</v>
+      </c>
+      <c r="M88" s="54">
+        <v>1</v>
+      </c>
+      <c r="N88" s="54">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A92" s="64" t="s">
+        <v>708</v>
+      </c>
+      <c r="B92" s="64"/>
+      <c r="C92" s="64"/>
+      <c r="D92" s="64"/>
+      <c r="E92" s="64"/>
+      <c r="F92" s="64"/>
+      <c r="G92" s="64"/>
+      <c r="H92" s="64"/>
+      <c r="I92" s="64"/>
+      <c r="J92" s="64"/>
+    </row>
+    <row r="93" spans="1:14" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="64" t="s">
+        <v>768</v>
+      </c>
+      <c r="B93" s="64"/>
+      <c r="C93" s="64"/>
+      <c r="D93" s="64"/>
+      <c r="E93" s="64"/>
+      <c r="F93" s="64"/>
+      <c r="G93" s="64"/>
+      <c r="H93" s="64"/>
+      <c r="I93" s="64"/>
+      <c r="J93" s="64"/>
+      <c r="K93" s="64"/>
+      <c r="L93" s="64"/>
     </row>
     <row r="101" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A101" s="61"/>
-[...8 lines deleted...]
-      <c r="J101" s="61"/>
+      <c r="A101" s="64"/>
+      <c r="B101" s="64"/>
+      <c r="C101" s="64"/>
+      <c r="D101" s="64"/>
+      <c r="E101" s="64"/>
+      <c r="F101" s="64"/>
+      <c r="G101" s="64"/>
+      <c r="H101" s="64"/>
+      <c r="I101" s="64"/>
+      <c r="J101" s="64"/>
     </row>
     <row r="102" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A102" s="61"/>
-[...8 lines deleted...]
-      <c r="J102" s="61"/>
+      <c r="A102" s="64"/>
+      <c r="B102" s="64"/>
+      <c r="C102" s="64"/>
+      <c r="D102" s="64"/>
+      <c r="E102" s="64"/>
+      <c r="F102" s="64"/>
+      <c r="G102" s="64"/>
+      <c r="H102" s="64"/>
+      <c r="I102" s="64"/>
+      <c r="J102" s="64"/>
     </row>
   </sheetData>
-  <mergeCells count="15">
-[...5 lines deleted...]
-    <mergeCell ref="A48:M48"/>
+  <mergeCells count="16">
     <mergeCell ref="A101:J101"/>
     <mergeCell ref="A102:J102"/>
     <mergeCell ref="A55:L55"/>
     <mergeCell ref="A63:L63"/>
     <mergeCell ref="A70:L70"/>
     <mergeCell ref="A75:L75"/>
     <mergeCell ref="A81:L81"/>
     <mergeCell ref="A84:L84"/>
     <mergeCell ref="A92:J92"/>
+    <mergeCell ref="C1:J1"/>
+    <mergeCell ref="C2:J2"/>
+    <mergeCell ref="A93:L93"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A48:N48"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="F1:J2" location="'Местные сообщества'!A42" display="Партнерство с местными сообществами1" xr:uid="{CE10E3EC-022B-4D16-9604-8D3F407F77B6}"/>
     <hyperlink ref="E4" location="В!A93" display="Периметр отчетности2" xr:uid="{B1724EAE-DC33-444F-AE4E-DE4BE1F1986E}"/>
     <hyperlink ref="C1:J2" location="'Корпоративное управление'!A35" display="Высокий уровень корпоративного управления и деловой этики1" xr:uid="{809ABA5A-28A1-40C2-8640-ACA51DE57967}"/>
     <hyperlink ref="C1:J1" location="В!A92" display="Высокий уровень корпоративного управления и деловой этики1" xr:uid="{852CBD0F-18BA-491B-AD4F-6117F74C5462}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5EC75032-57CD-4CC7-AC0A-A1566FF3BA77}">
-  <dimension ref="A1:L203"/>
+  <dimension ref="A1:M203"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.88671875" style="3"/>
     <col min="2" max="2" width="8.88671875" style="1"/>
     <col min="3" max="3" width="18.6640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.5546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="58.21875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="3" customWidth="1"/>
-    <col min="7" max="16384" width="8.88671875" style="1"/>
+    <col min="7" max="12" width="8.88671875" style="1"/>
+    <col min="13" max="13" width="8.88671875" style="58"/>
+    <col min="14" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="28.8" customHeight="1" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-      <c r="A3" s="60" t="s">
+    <row r="1" spans="1:13" ht="28.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D1" s="68" t="s">
+        <v>392</v>
+      </c>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+    </row>
+    <row r="2" spans="1:13" ht="58.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="68"/>
+      <c r="K2" s="68"/>
+    </row>
+    <row r="3" spans="1:13" ht="18" x14ac:dyDescent="0.25">
+      <c r="A3" s="65" t="s">
         <v>147</v>
       </c>
-      <c r="B3" s="60"/>
-[...11 lines deleted...]
-    <row r="4" spans="1:12" ht="38.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="65"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+    </row>
+    <row r="4" spans="1:13" ht="38.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G4" s="4">
         <v>2019</v>
       </c>
       <c r="H4" s="4">
         <v>2020</v>
       </c>
       <c r="I4" s="4">
         <v>2021</v>
       </c>
       <c r="J4" s="4">
         <v>2022</v>
       </c>
       <c r="K4" s="4">
         <v>2023</v>
       </c>
       <c r="L4" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M4" s="73">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B5" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="26">
+      <c r="B5" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C5" s="25">
         <v>25</v>
       </c>
       <c r="D5" s="13">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>453</v>
-[...1 lines deleted...]
-      <c r="K5" s="28">
+        <v>452</v>
+      </c>
+      <c r="K5" s="27">
         <v>2277</v>
       </c>
-      <c r="L5" s="70">
+      <c r="L5" s="58">
         <v>2880</v>
       </c>
-    </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M5" s="58">
+        <v>3522</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B6" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="29"/>
+      <c r="B6" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C6" s="28"/>
       <c r="D6" s="13">
         <v>3</v>
       </c>
       <c r="E6" s="14" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="13">
         <v>924</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>455</v>
-[...1 lines deleted...]
-      <c r="K6" s="28">
+        <v>454</v>
+      </c>
+      <c r="K6" s="27">
         <v>1308</v>
       </c>
-      <c r="L6" s="70">
+      <c r="L6" s="58">
         <v>1672</v>
       </c>
-    </row>
-    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M6" s="58">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="29"/>
+      <c r="B7" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C7" s="28"/>
       <c r="D7" s="13">
         <v>3</v>
       </c>
       <c r="E7" s="14" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="13">
         <v>756</v>
       </c>
       <c r="H7" s="13">
         <v>792</v>
       </c>
       <c r="I7" s="13">
         <v>828</v>
       </c>
       <c r="J7" s="13">
         <v>928</v>
       </c>
-      <c r="K7" s="37">
+      <c r="K7" s="35">
         <v>969</v>
       </c>
-      <c r="L7" s="70">
+      <c r="L7" s="58">
         <v>1208</v>
       </c>
-    </row>
-    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M7" s="58">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B8" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="29"/>
+      <c r="B8" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C8" s="28"/>
       <c r="D8" s="13">
         <v>3</v>
       </c>
       <c r="E8" s="14" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>458</v>
-[...1 lines deleted...]
-      <c r="K8" s="28">
+        <v>457</v>
+      </c>
+      <c r="K8" s="27">
         <v>2485</v>
       </c>
-      <c r="L8" s="70">
+      <c r="L8" s="58">
         <v>3342</v>
       </c>
-    </row>
-    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M8" s="58">
+        <v>3736</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B9" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="29"/>
+      <c r="B9" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C9" s="28"/>
       <c r="D9" s="13">
         <v>3</v>
       </c>
       <c r="E9" s="14" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="13">
         <v>932</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="K9" s="28">
+        <v>459</v>
+      </c>
+      <c r="K9" s="27">
         <v>1396</v>
       </c>
-      <c r="L9" s="70">
+      <c r="L9" s="58">
         <v>1891</v>
       </c>
-    </row>
-    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M9" s="58">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B10" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="29"/>
+      <c r="B10" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C10" s="28"/>
       <c r="D10" s="13">
         <v>3</v>
       </c>
       <c r="E10" s="14" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="13">
         <v>828</v>
       </c>
       <c r="H10" s="13">
         <v>888</v>
       </c>
       <c r="I10" s="13">
         <v>953</v>
       </c>
       <c r="J10" s="13">
         <v>978</v>
       </c>
-      <c r="K10" s="28">
+      <c r="K10" s="27">
         <v>1089</v>
       </c>
-      <c r="L10" s="70">
+      <c r="L10" s="58">
         <v>1451</v>
       </c>
-    </row>
-    <row r="11" spans="1:12" ht="41.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M10" s="58">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="41.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B11" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="29"/>
+      <c r="B11" s="28" t="s">
+        <v>567</v>
+      </c>
+      <c r="C11" s="28"/>
       <c r="D11" s="13">
         <v>3</v>
       </c>
       <c r="E11" s="14" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="13">
         <v>85</v>
       </c>
       <c r="H11" s="13">
         <v>36</v>
       </c>
       <c r="I11" s="13">
         <v>72</v>
       </c>
       <c r="J11" s="13">
         <v>53</v>
       </c>
-      <c r="K11" s="37">
+      <c r="K11" s="35">
         <v>17</v>
       </c>
-      <c r="L11" s="52">
-[...3 lines deleted...]
-    <row r="12" spans="1:12" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L11" s="50">
+        <v>1</v>
+      </c>
+      <c r="M11" s="58">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B12" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="29"/>
+      <c r="B12" s="28" t="s">
+        <v>567</v>
+      </c>
+      <c r="C12" s="28"/>
       <c r="D12" s="13">
         <v>3</v>
       </c>
       <c r="E12" s="14" t="s">
+        <v>462</v>
+      </c>
+      <c r="F12" s="13" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="G12" s="13">
         <v>1.8</v>
       </c>
       <c r="H12" s="13">
         <v>2.5</v>
       </c>
-      <c r="I12" s="18">
+      <c r="I12" s="17">
         <v>2</v>
       </c>
       <c r="J12" s="13">
         <v>2.1</v>
       </c>
-      <c r="K12" s="37">
+      <c r="K12" s="35">
         <v>3.4</v>
       </c>
-      <c r="L12" s="52">
+      <c r="L12" s="50">
         <v>12</v>
       </c>
-    </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M12" s="58">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B13" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="29"/>
+      <c r="B13" s="28" t="s">
+        <v>567</v>
+      </c>
+      <c r="C13" s="28"/>
       <c r="D13" s="13">
         <v>3</v>
       </c>
       <c r="E13" s="14" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F13" s="13" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="G13" s="13">
         <v>156.5</v>
       </c>
       <c r="H13" s="13">
         <v>88.9</v>
       </c>
       <c r="I13" s="13">
         <v>149.4</v>
       </c>
       <c r="J13" s="13">
         <v>110.6</v>
       </c>
-      <c r="K13" s="18">
+      <c r="K13" s="17">
         <v>57</v>
       </c>
-      <c r="L13" s="52">
+      <c r="L13" s="50">
         <v>12</v>
       </c>
-    </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M13" s="58">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12">
         <v>24</v>
       </c>
       <c r="D14" s="13">
         <v>3</v>
       </c>
       <c r="E14" s="14" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>212</v>
       </c>
       <c r="G14" s="13">
         <v>7.1</v>
       </c>
       <c r="H14" s="13">
         <v>8.5</v>
       </c>
       <c r="I14" s="13">
         <v>9.9</v>
       </c>
-      <c r="J14" s="18">
+      <c r="J14" s="17">
         <v>12</v>
       </c>
-      <c r="K14" s="37">
+      <c r="K14" s="35">
         <v>15.3</v>
       </c>
-      <c r="L14" s="52">
+      <c r="L14" s="50">
         <v>25.6</v>
       </c>
-    </row>
-    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M14" s="54">
+        <v>32.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C15" s="12"/>
       <c r="D15" s="13">
         <v>3</v>
       </c>
-      <c r="E15" s="22" t="s">
+      <c r="E15" s="21" t="s">
         <v>146</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="13">
         <v>346</v>
       </c>
       <c r="H15" s="13">
         <v>484</v>
       </c>
       <c r="I15" s="13">
         <v>683</v>
       </c>
       <c r="J15" s="13">
         <v>548</v>
       </c>
-      <c r="K15" s="37">
+      <c r="K15" s="35">
         <v>728</v>
       </c>
-      <c r="L15" s="70">
+      <c r="L15" s="58">
         <v>1312</v>
       </c>
-    </row>
-    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M15" s="58">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C16" s="12"/>
       <c r="D16" s="13">
         <v>3</v>
       </c>
-      <c r="E16" s="22" t="s">
+      <c r="E16" s="21" t="s">
         <v>131</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="13">
         <v>20</v>
       </c>
       <c r="H16" s="13">
         <v>24</v>
       </c>
       <c r="I16" s="13">
         <v>31</v>
       </c>
       <c r="J16" s="13">
         <v>25</v>
       </c>
-      <c r="K16" s="37">
+      <c r="K16" s="35">
         <v>29</v>
       </c>
-      <c r="L16" s="52">
+      <c r="L16" s="50">
         <v>39</v>
       </c>
-    </row>
-    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M16" s="58">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C17" s="12"/>
       <c r="D17" s="13">
         <v>3</v>
       </c>
       <c r="E17" s="14" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="13">
         <v>200</v>
       </c>
       <c r="H17" s="13">
         <v>320</v>
       </c>
       <c r="I17" s="13">
         <v>435</v>
       </c>
       <c r="J17" s="13">
         <v>324</v>
       </c>
-      <c r="K17" s="37">
+      <c r="K17" s="35">
         <v>408</v>
       </c>
-      <c r="L17" s="52">
+      <c r="L17" s="50">
         <v>756</v>
       </c>
-    </row>
-    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M17" s="58">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C18" s="12"/>
       <c r="D18" s="13">
         <v>3</v>
       </c>
       <c r="E18" s="14" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="13">
         <v>21</v>
       </c>
       <c r="H18" s="13">
         <v>29</v>
       </c>
       <c r="I18" s="13">
         <v>35</v>
       </c>
       <c r="J18" s="13">
         <v>26</v>
       </c>
-      <c r="K18" s="37">
+      <c r="K18" s="35">
         <v>29</v>
       </c>
-      <c r="L18" s="52">
-[...3 lines deleted...]
-    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="L18" s="50">
+        <v>40</v>
+      </c>
+      <c r="M18" s="58">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C19" s="12"/>
       <c r="D19" s="13">
         <v>3</v>
       </c>
       <c r="E19" s="14" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="13">
         <v>146</v>
       </c>
       <c r="H19" s="13">
         <v>164</v>
       </c>
       <c r="I19" s="13">
         <v>248</v>
       </c>
       <c r="J19" s="13">
         <v>224</v>
       </c>
-      <c r="K19" s="37">
+      <c r="K19" s="35">
         <v>320</v>
       </c>
-      <c r="L19" s="52">
+      <c r="L19" s="50">
         <v>556</v>
       </c>
-    </row>
-    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M19" s="58">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C20" s="12"/>
       <c r="D20" s="13">
         <v>3</v>
       </c>
       <c r="E20" s="14" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="13">
         <v>18</v>
       </c>
       <c r="H20" s="13">
         <v>18</v>
       </c>
       <c r="I20" s="13">
         <v>26</v>
       </c>
       <c r="J20" s="13">
         <v>23</v>
       </c>
-      <c r="K20" s="37">
+      <c r="K20" s="35">
         <v>29</v>
       </c>
-      <c r="L20" s="52">
-[...3 lines deleted...]
-    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="L20" s="50">
+        <v>38</v>
+      </c>
+      <c r="M20" s="58">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C21" s="12"/>
       <c r="D21" s="13">
         <v>3</v>
       </c>
       <c r="E21" s="14" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="13">
         <v>147</v>
       </c>
       <c r="H21" s="13">
         <v>170</v>
       </c>
       <c r="I21" s="13">
         <v>255</v>
       </c>
       <c r="J21" s="13">
         <v>188</v>
       </c>
-      <c r="K21" s="37">
+      <c r="K21" s="35">
         <v>229</v>
       </c>
-      <c r="L21" s="52">
+      <c r="L21" s="50">
         <v>443</v>
       </c>
-    </row>
-    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M21" s="58">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C22" s="12"/>
       <c r="D22" s="13">
         <v>3</v>
       </c>
       <c r="E22" s="14" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="13">
         <v>56</v>
       </c>
       <c r="H22" s="13">
         <v>54</v>
       </c>
       <c r="I22" s="13">
         <v>66</v>
       </c>
       <c r="J22" s="13">
         <v>51</v>
       </c>
-      <c r="K22" s="37">
+      <c r="K22" s="35">
         <v>55</v>
       </c>
-      <c r="L22" s="52">
+      <c r="L22" s="50">
         <v>34</v>
       </c>
-    </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M22" s="58">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C23" s="12"/>
       <c r="D23" s="13">
         <v>3</v>
       </c>
       <c r="E23" s="14" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="13">
         <v>186</v>
       </c>
       <c r="H23" s="13">
         <v>288</v>
       </c>
       <c r="I23" s="13">
         <v>405</v>
       </c>
       <c r="J23" s="13">
         <v>320</v>
       </c>
-      <c r="K23" s="37">
+      <c r="K23" s="35">
         <v>447</v>
       </c>
-      <c r="L23" s="52">
+      <c r="L23" s="50">
         <v>805</v>
       </c>
-    </row>
-    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M23" s="58">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C24" s="12"/>
       <c r="D24" s="13">
         <v>3</v>
       </c>
       <c r="E24" s="14" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="13">
         <v>16</v>
       </c>
       <c r="H24" s="13">
         <v>22</v>
       </c>
       <c r="I24" s="13">
         <v>27</v>
       </c>
       <c r="J24" s="13">
         <v>21</v>
       </c>
-      <c r="K24" s="37">
+      <c r="K24" s="35">
         <v>27</v>
       </c>
-      <c r="L24" s="52">
+      <c r="L24" s="50">
         <v>61</v>
       </c>
-    </row>
-    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M24" s="58">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C25" s="12"/>
       <c r="D25" s="13">
         <v>3</v>
       </c>
       <c r="E25" s="14" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="13">
         <v>13</v>
       </c>
       <c r="H25" s="13">
         <v>26</v>
       </c>
       <c r="I25" s="13">
         <v>23</v>
       </c>
       <c r="J25" s="13">
         <v>40</v>
       </c>
-      <c r="K25" s="37">
+      <c r="K25" s="35">
         <v>52</v>
       </c>
-      <c r="L25" s="52">
+      <c r="L25" s="50">
         <v>64</v>
       </c>
-    </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M25" s="58">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C26" s="12"/>
       <c r="D26" s="13">
         <v>3</v>
       </c>
       <c r="E26" s="14" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="13">
         <v>4</v>
       </c>
       <c r="H26" s="13">
         <v>8</v>
       </c>
       <c r="I26" s="13">
         <v>7</v>
       </c>
       <c r="J26" s="13">
         <v>11</v>
       </c>
-      <c r="K26" s="37">
+      <c r="K26" s="35">
         <v>12</v>
       </c>
-      <c r="L26" s="52">
+      <c r="L26" s="50">
         <v>5</v>
       </c>
-    </row>
-    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M26" s="58">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="13">
         <v>3</v>
       </c>
       <c r="E27" s="14" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="13">
         <v>0</v>
       </c>
       <c r="H27" s="13">
         <v>2</v>
       </c>
       <c r="I27" s="13">
         <v>0</v>
       </c>
       <c r="J27" s="13">
         <v>10</v>
       </c>
-      <c r="K27" s="37">
-[...2 lines deleted...]
-      <c r="L27" s="52">
+      <c r="K27" s="35">
+        <v>0</v>
+      </c>
+      <c r="L27" s="50">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M27" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12"/>
       <c r="D28" s="13">
         <v>1</v>
       </c>
       <c r="E28" s="14" t="s">
         <v>41</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="13">
         <v>37</v>
       </c>
       <c r="H28" s="13">
         <v>42</v>
       </c>
       <c r="I28" s="13">
         <v>67</v>
       </c>
       <c r="J28" s="13">
         <v>75</v>
       </c>
-      <c r="K28" s="37">
+      <c r="K28" s="35">
         <v>60</v>
       </c>
-      <c r="L28" s="52">
+      <c r="L28" s="50">
         <v>51</v>
       </c>
-    </row>
-    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M28" s="58">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="13">
         <v>1</v>
       </c>
       <c r="E29" s="14" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="13">
         <v>10</v>
       </c>
       <c r="H29" s="13">
         <v>12</v>
       </c>
       <c r="I29" s="13">
         <v>14</v>
       </c>
       <c r="J29" s="13">
         <v>29</v>
       </c>
-      <c r="K29" s="37">
+      <c r="K29" s="35">
         <v>2</v>
       </c>
-      <c r="L29" s="52">
+      <c r="L29" s="50">
         <v>3</v>
       </c>
-    </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M29" s="55" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C30" s="12"/>
       <c r="D30" s="13">
         <v>3</v>
       </c>
-      <c r="E30" s="22" t="s">
+      <c r="E30" s="21" t="s">
         <v>42</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="13">
         <v>265</v>
       </c>
       <c r="H30" s="13">
         <v>270</v>
       </c>
       <c r="I30" s="13">
         <v>460</v>
       </c>
       <c r="J30" s="13">
         <v>503</v>
       </c>
-      <c r="K30" s="37">
+      <c r="K30" s="35">
         <v>480</v>
       </c>
-      <c r="L30" s="52">
+      <c r="L30" s="50">
         <v>611</v>
       </c>
-    </row>
-    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M30" s="58">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C31" s="12"/>
       <c r="D31" s="13">
         <v>3</v>
       </c>
       <c r="E31" s="14" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="13">
         <v>154</v>
       </c>
       <c r="H31" s="13">
         <v>163</v>
       </c>
       <c r="I31" s="13">
         <v>279</v>
       </c>
       <c r="J31" s="13">
         <v>306</v>
       </c>
-      <c r="K31" s="37">
+      <c r="K31" s="35">
         <v>269</v>
       </c>
-      <c r="L31" s="52">
+      <c r="L31" s="50">
         <v>368</v>
       </c>
-    </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M31" s="58">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C32" s="12"/>
       <c r="D32" s="13">
         <v>3</v>
       </c>
       <c r="E32" s="14" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="13">
         <v>111</v>
       </c>
       <c r="H32" s="13">
         <v>107</v>
       </c>
       <c r="I32" s="13">
         <v>181</v>
       </c>
       <c r="J32" s="13">
         <v>197</v>
       </c>
-      <c r="K32" s="37">
+      <c r="K32" s="35">
         <v>211</v>
       </c>
-      <c r="L32" s="52">
+      <c r="L32" s="50">
         <v>243</v>
       </c>
-    </row>
-    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M32" s="58">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C33" s="12"/>
       <c r="D33" s="13">
         <v>3</v>
       </c>
       <c r="E33" s="14" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="13">
         <v>78</v>
       </c>
       <c r="H33" s="13">
         <v>73</v>
       </c>
       <c r="I33" s="13">
         <v>127</v>
       </c>
       <c r="J33" s="13">
         <v>139</v>
       </c>
-      <c r="K33" s="37">
+      <c r="K33" s="35">
         <v>135</v>
       </c>
-      <c r="L33" s="52">
+      <c r="L33" s="50">
         <v>175</v>
       </c>
-    </row>
-    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M33" s="58">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C34" s="12"/>
       <c r="D34" s="13">
         <v>3</v>
       </c>
       <c r="E34" s="14" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="F34" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="13">
         <v>142</v>
       </c>
       <c r="H34" s="13">
         <v>155</v>
       </c>
       <c r="I34" s="13">
         <v>280</v>
       </c>
       <c r="J34" s="13">
         <v>319</v>
       </c>
-      <c r="K34" s="37">
+      <c r="K34" s="35">
         <v>297</v>
       </c>
-      <c r="L34" s="52">
+      <c r="L34" s="50">
         <v>379</v>
       </c>
-    </row>
-    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M34" s="58">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A35" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C35" s="12"/>
       <c r="D35" s="13">
         <v>3</v>
       </c>
       <c r="E35" s="14" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="13">
         <v>45</v>
       </c>
       <c r="H35" s="13">
         <v>42</v>
       </c>
       <c r="I35" s="13">
         <v>53</v>
       </c>
       <c r="J35" s="13">
         <v>45</v>
       </c>
-      <c r="K35" s="37">
+      <c r="K35" s="35">
         <v>48</v>
       </c>
-      <c r="L35" s="52">
+      <c r="L35" s="50">
         <v>57</v>
       </c>
-    </row>
-    <row r="36" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M35" s="58">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A36" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B36" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B36" s="12"/>
       <c r="C36" s="12">
         <v>33</v>
       </c>
       <c r="D36" s="13">
         <v>1</v>
       </c>
-      <c r="E36" s="22" t="s">
-        <v>581</v>
+      <c r="E36" s="21" t="s">
+        <v>580</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="13">
         <v>11.1</v>
       </c>
       <c r="H36" s="13">
         <v>7.9</v>
       </c>
-      <c r="I36" s="18">
+      <c r="I36" s="17">
         <v>18</v>
       </c>
       <c r="J36" s="13">
         <v>16.2</v>
       </c>
-      <c r="K36" s="37">
+      <c r="K36" s="35">
         <v>15.9</v>
       </c>
-      <c r="L36" s="52">
+      <c r="L36" s="50">
         <v>17.3</v>
       </c>
-    </row>
-    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M36" s="54">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A37" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B37" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B37" s="12"/>
       <c r="C37" s="12">
         <v>33</v>
       </c>
       <c r="D37" s="13">
         <v>1</v>
       </c>
       <c r="E37" s="14" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="13">
         <v>2.1</v>
       </c>
       <c r="H37" s="13">
         <v>1.3</v>
       </c>
       <c r="I37" s="13">
         <v>3.5</v>
       </c>
       <c r="J37" s="13">
         <v>2.9</v>
       </c>
-      <c r="K37" s="37">
+      <c r="K37" s="35">
         <v>2.8</v>
       </c>
-      <c r="L37" s="54">
+      <c r="L37" s="52">
         <v>3</v>
       </c>
-    </row>
-    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M37" s="54">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A38" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B38" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B38" s="12"/>
       <c r="C38" s="12">
         <v>33</v>
       </c>
       <c r="D38" s="13">
         <v>1</v>
       </c>
       <c r="E38" s="14" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F38" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="13">
         <v>1.2</v>
       </c>
       <c r="H38" s="13">
         <v>0.6</v>
       </c>
       <c r="I38" s="13">
         <v>1.8</v>
       </c>
       <c r="J38" s="13">
         <v>1.4</v>
       </c>
-      <c r="K38" s="37">
+      <c r="K38" s="35">
         <v>1.5</v>
       </c>
-      <c r="L38" s="52">
+      <c r="L38" s="50">
         <v>2.1</v>
       </c>
-    </row>
-    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M38" s="54">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A39" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B39" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B39" s="12"/>
       <c r="C39" s="12">
         <v>33</v>
       </c>
       <c r="D39" s="13">
         <v>1</v>
       </c>
       <c r="E39" s="14" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F39" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="13">
         <v>4</v>
       </c>
       <c r="H39" s="13">
         <v>3.4</v>
       </c>
       <c r="I39" s="13">
         <v>7.1</v>
       </c>
       <c r="J39" s="13">
         <v>7.2</v>
       </c>
-      <c r="K39" s="37">
+      <c r="K39" s="35">
         <v>5.6</v>
       </c>
-      <c r="L39" s="52">
+      <c r="L39" s="50">
         <v>6.3</v>
       </c>
-    </row>
-    <row r="40" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M39" s="54">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B40" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B40" s="12"/>
       <c r="C40" s="12">
         <v>33</v>
       </c>
       <c r="D40" s="13">
         <v>1</v>
       </c>
       <c r="E40" s="14" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="13">
         <v>2.4</v>
       </c>
       <c r="H40" s="13">
         <v>1.7</v>
       </c>
       <c r="I40" s="13">
         <v>4.2</v>
       </c>
       <c r="J40" s="13">
         <v>3.7</v>
       </c>
-      <c r="K40" s="18">
+      <c r="K40" s="17">
         <v>5</v>
       </c>
-      <c r="L40" s="52">
+      <c r="L40" s="50">
         <v>4.7</v>
       </c>
-    </row>
-    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M40" s="54">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B41" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B41" s="12"/>
       <c r="C41" s="12">
         <v>33</v>
       </c>
       <c r="D41" s="13">
         <v>1</v>
       </c>
       <c r="E41" s="14" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="F41" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="13">
         <v>0.8</v>
       </c>
       <c r="H41" s="13">
         <v>0.4</v>
       </c>
       <c r="I41" s="13">
         <v>0.8</v>
       </c>
       <c r="J41" s="13">
         <v>0.4</v>
       </c>
-      <c r="K41" s="37">
+      <c r="K41" s="35">
         <v>0.6</v>
       </c>
-      <c r="L41" s="52">
+      <c r="L41" s="50">
         <v>0.7</v>
       </c>
-    </row>
-    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M41" s="54">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A42" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B42" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B42" s="12"/>
       <c r="C42" s="12">
         <v>33</v>
       </c>
       <c r="D42" s="13">
         <v>1</v>
       </c>
       <c r="E42" s="14" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="13">
         <v>0.6</v>
       </c>
       <c r="H42" s="13">
         <v>0.5</v>
       </c>
       <c r="I42" s="13">
         <v>0.6</v>
       </c>
       <c r="J42" s="13">
         <v>0.6</v>
       </c>
-      <c r="K42" s="37">
+      <c r="K42" s="35">
         <v>0.4</v>
       </c>
-      <c r="L42" s="52">
+      <c r="L42" s="50">
         <v>0.6</v>
       </c>
-    </row>
-    <row r="43" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M42" s="54">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A43" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B43" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B43" s="12"/>
       <c r="C43" s="12">
         <v>33</v>
       </c>
       <c r="D43" s="13">
         <v>1</v>
       </c>
       <c r="E43" s="14" t="s">
+        <v>489</v>
+      </c>
+      <c r="F43" s="13" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="G43" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="I43" s="13">
         <v>10.1</v>
       </c>
       <c r="J43" s="13" t="s">
-        <v>493</v>
-[...8 lines deleted...]
-    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
+        <v>492</v>
+      </c>
+      <c r="K43" s="35" t="s">
+        <v>767</v>
+      </c>
+      <c r="L43" s="40" t="s">
+        <v>500</v>
+      </c>
+      <c r="M43" s="55" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C44" s="12"/>
       <c r="D44" s="13">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>1</v>
+      </c>
+      <c r="E44" s="21" t="s">
+        <v>493</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="13">
         <v>15.1</v>
       </c>
       <c r="H44" s="13">
         <v>13.6</v>
       </c>
-      <c r="I44" s="18">
+      <c r="I44" s="17">
         <v>21</v>
       </c>
       <c r="J44" s="13">
         <v>22.5</v>
       </c>
-      <c r="K44" s="37">
+      <c r="K44" s="35">
         <v>19.3</v>
       </c>
-      <c r="L44" s="52">
+      <c r="L44" s="50">
         <v>18.3</v>
       </c>
-    </row>
-    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M44" s="54">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C45" s="12"/>
       <c r="D45" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E45" s="14" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="13">
         <v>16.5</v>
       </c>
       <c r="H45" s="13">
         <v>14.9</v>
       </c>
       <c r="I45" s="13">
         <v>22.4</v>
       </c>
       <c r="J45" s="13">
         <v>24.3</v>
       </c>
-      <c r="K45" s="37">
+      <c r="K45" s="35">
         <v>19.3</v>
       </c>
-      <c r="L45" s="52">
+      <c r="L45" s="50">
         <v>19.5</v>
       </c>
-    </row>
-    <row r="46" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M45" s="54">
+        <v>17.2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C46" s="12"/>
       <c r="D46" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E46" s="14" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="F46" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="13">
         <v>13.4</v>
       </c>
-      <c r="H46" s="18">
+      <c r="H46" s="17">
         <v>12</v>
       </c>
-      <c r="I46" s="18">
+      <c r="I46" s="17">
         <v>19</v>
       </c>
       <c r="J46" s="13">
         <v>20.100000000000001</v>
       </c>
-      <c r="K46" s="37">
+      <c r="K46" s="35">
         <v>19.399999999999999</v>
       </c>
-      <c r="L46" s="52">
+      <c r="L46" s="50">
         <v>16.7</v>
       </c>
-    </row>
-    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M46" s="54">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C47" s="12"/>
       <c r="D47" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E47" s="14" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="13">
         <v>29.7</v>
       </c>
-      <c r="H47" s="18">
+      <c r="H47" s="17">
         <v>23</v>
       </c>
       <c r="I47" s="13">
         <v>32.9</v>
       </c>
       <c r="J47" s="13">
         <v>37.4</v>
       </c>
-      <c r="K47" s="37">
+      <c r="K47" s="35">
         <v>32.6</v>
       </c>
-      <c r="L47" s="54">
+      <c r="L47" s="52">
         <v>28</v>
       </c>
-    </row>
-    <row r="48" spans="1:12" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M47" s="54">
+        <v>27.9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C48" s="12"/>
       <c r="D48" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E48" s="14" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="13">
         <v>11.8</v>
       </c>
       <c r="H48" s="13">
         <v>11.6</v>
       </c>
       <c r="I48" s="13">
         <v>18.899999999999999</v>
       </c>
       <c r="J48" s="13">
         <v>21.4</v>
       </c>
-      <c r="K48" s="18">
+      <c r="K48" s="17">
         <v>18</v>
       </c>
-      <c r="L48" s="52">
+      <c r="L48" s="50">
         <v>17.399999999999999</v>
       </c>
-    </row>
-    <row r="49" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M48" s="54">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C49" s="12"/>
       <c r="D49" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E49" s="14" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="13">
         <v>15.1</v>
       </c>
-      <c r="H49" s="18">
+      <c r="H49" s="17">
         <v>13</v>
       </c>
       <c r="I49" s="13">
         <v>16.100000000000001</v>
       </c>
       <c r="J49" s="13">
         <v>12.1</v>
       </c>
-      <c r="K49" s="37">
+      <c r="K49" s="35">
         <v>11.3</v>
       </c>
-      <c r="L49" s="52">
+      <c r="L49" s="50">
         <v>11.5</v>
       </c>
-    </row>
-    <row r="50" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M49" s="54">
+        <v>12.7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C50" s="12"/>
       <c r="D50" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E50" s="14" t="s">
+        <v>499</v>
+      </c>
+      <c r="F50" s="13" t="s">
+        <v>490</v>
+      </c>
+      <c r="G50" s="13" t="s">
         <v>500</v>
       </c>
-      <c r="F50" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G50" s="13" t="s">
+      <c r="H50" s="13" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="I50" s="13">
         <v>7.4</v>
       </c>
       <c r="J50" s="13">
         <v>1.5</v>
       </c>
-      <c r="K50" s="37" t="s">
-[...6 lines deleted...]
-    <row r="51" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="K50" s="35" t="s">
+        <v>491</v>
+      </c>
+      <c r="L50" s="55" t="s">
+        <v>807</v>
+      </c>
+      <c r="M50" s="55" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A51" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B51" s="12"/>
       <c r="C51" s="12"/>
       <c r="D51" s="13">
         <v>1</v>
       </c>
-      <c r="E51" s="22" t="s">
+      <c r="E51" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="F51" s="67" t="s">
+      <c r="F51" s="69" t="s">
         <v>23</v>
       </c>
-      <c r="G51" s="67" t="s">
+      <c r="G51" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="H51" s="18">
+      <c r="H51" s="17">
         <v>86</v>
       </c>
       <c r="I51" s="13">
         <v>85.1</v>
       </c>
       <c r="J51" s="13">
         <v>83.6</v>
       </c>
-      <c r="K51" s="37">
+      <c r="K51" s="35">
         <v>79.599999999999994</v>
       </c>
-      <c r="L51" s="54">
+      <c r="L51" s="52">
         <v>74</v>
       </c>
-    </row>
-    <row r="52" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M51" s="54">
+        <v>66.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A52" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B52" s="12"/>
       <c r="C52" s="12"/>
       <c r="D52" s="13">
         <v>1</v>
       </c>
       <c r="E52" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="F52" s="67"/>
-[...1 lines deleted...]
-      <c r="H52" s="18">
+      <c r="F52" s="69"/>
+      <c r="G52" s="69"/>
+      <c r="H52" s="17">
         <v>85</v>
       </c>
       <c r="I52" s="13">
         <v>86.2</v>
       </c>
       <c r="J52" s="13">
         <v>86.2</v>
       </c>
-      <c r="K52" s="37">
+      <c r="K52" s="35">
         <v>87.8</v>
       </c>
-      <c r="L52" s="54">
+      <c r="L52" s="52">
         <v>88</v>
       </c>
-    </row>
-    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M52" s="54">
+        <v>86.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A53" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B53" s="12"/>
       <c r="C53" s="12"/>
       <c r="D53" s="13">
         <v>1</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="F53" s="67"/>
-[...1 lines deleted...]
-      <c r="H53" s="18">
+      <c r="F53" s="69"/>
+      <c r="G53" s="69"/>
+      <c r="H53" s="17">
         <v>84</v>
       </c>
       <c r="I53" s="13">
         <v>81.400000000000006</v>
       </c>
       <c r="J53" s="13">
         <v>84.4</v>
       </c>
-      <c r="K53" s="37">
+      <c r="K53" s="35">
         <v>86.7</v>
       </c>
-      <c r="L53" s="52">
+      <c r="L53" s="50">
         <v>88.8</v>
       </c>
-    </row>
-    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M53" s="54">
+        <v>84.6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A54" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B54" s="12"/>
       <c r="C54" s="12"/>
       <c r="D54" s="13">
         <v>1</v>
       </c>
       <c r="E54" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="F54" s="67"/>
-[...1 lines deleted...]
-      <c r="H54" s="18">
+      <c r="F54" s="69"/>
+      <c r="G54" s="69"/>
+      <c r="H54" s="17">
         <v>87</v>
       </c>
       <c r="I54" s="13">
         <v>87.9</v>
       </c>
       <c r="J54" s="13">
         <v>88.6</v>
       </c>
-      <c r="K54" s="18">
+      <c r="K54" s="17">
         <v>87</v>
       </c>
-      <c r="L54" s="52">
+      <c r="L54" s="50">
         <v>85.6</v>
       </c>
-    </row>
-    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M54" s="54">
+        <v>87.3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A55" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B55" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="29"/>
+      <c r="B55" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C55" s="28"/>
       <c r="D55" s="13">
         <v>3</v>
       </c>
       <c r="E55" s="14" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F55" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="13">
         <v>98</v>
       </c>
       <c r="H55" s="13">
         <v>98</v>
       </c>
       <c r="I55" s="13">
         <v>97</v>
       </c>
       <c r="J55" s="13">
         <v>97</v>
       </c>
-      <c r="K55" s="37">
+      <c r="K55" s="35">
         <v>97</v>
       </c>
-      <c r="L55" s="52">
+      <c r="L55" s="50">
         <v>97</v>
       </c>
-    </row>
-    <row r="56" spans="1:12" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M55" s="58">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B56" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="29"/>
+      <c r="B56" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C56" s="28"/>
       <c r="D56" s="13">
         <v>3</v>
       </c>
       <c r="E56" s="14" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="F56" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="13">
         <v>2</v>
       </c>
       <c r="H56" s="13">
         <v>2</v>
       </c>
       <c r="I56" s="13">
         <v>3</v>
       </c>
       <c r="J56" s="13">
         <v>3</v>
       </c>
-      <c r="K56" s="37">
+      <c r="K56" s="35">
         <v>3</v>
       </c>
-      <c r="L56" s="52">
+      <c r="L56" s="50">
         <v>3</v>
       </c>
-    </row>
-    <row r="57" spans="1:12" ht="22.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M56" s="58">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="22.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B57" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="29"/>
+      <c r="B57" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C57" s="28"/>
       <c r="D57" s="13">
         <v>3</v>
       </c>
-      <c r="E57" s="22" t="s">
-        <v>505</v>
+      <c r="E57" s="21" t="s">
+        <v>504</v>
       </c>
       <c r="F57" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G57" s="13" t="s">
         <v>47</v>
       </c>
       <c r="H57" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I57" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J57" s="13" t="s">
-        <v>506</v>
-[...1 lines deleted...]
-      <c r="K57" s="28">
+        <v>505</v>
+      </c>
+      <c r="K57" s="27">
         <v>2357</v>
       </c>
-      <c r="L57" s="70">
+      <c r="L57" s="58">
         <v>3211</v>
       </c>
-    </row>
-    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M57" s="58">
+        <v>3566</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A58" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B58" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="29"/>
+      <c r="B58" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C58" s="28"/>
       <c r="D58" s="13">
         <v>3</v>
       </c>
       <c r="E58" s="14" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F58" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G58" s="13">
         <v>869</v>
       </c>
       <c r="H58" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I58" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J58" s="13" t="s">
-        <v>508</v>
-[...1 lines deleted...]
-      <c r="K58" s="28">
+        <v>507</v>
+      </c>
+      <c r="K58" s="27">
         <v>1328</v>
       </c>
-      <c r="L58" s="70">
+      <c r="L58" s="58">
         <v>1831</v>
       </c>
-    </row>
-    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M58" s="58">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A59" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B59" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="29"/>
+      <c r="B59" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C59" s="28"/>
       <c r="D59" s="13">
         <v>3</v>
       </c>
       <c r="E59" s="14" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F59" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G59" s="13">
         <v>761</v>
       </c>
       <c r="H59" s="13">
         <v>824</v>
       </c>
       <c r="I59" s="13">
         <v>889</v>
       </c>
       <c r="J59" s="13">
         <v>927</v>
       </c>
-      <c r="K59" s="28">
+      <c r="K59" s="27">
         <v>1029</v>
       </c>
-      <c r="L59" s="70">
+      <c r="L59" s="58">
         <v>1380</v>
       </c>
-    </row>
-    <row r="60" spans="1:12" ht="25.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M59" s="58">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="25.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B60" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="29"/>
+      <c r="B60" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C60" s="28"/>
       <c r="D60" s="13">
         <v>3</v>
       </c>
-      <c r="E60" s="22" t="s">
-        <v>510</v>
+      <c r="E60" s="21" t="s">
+        <v>509</v>
       </c>
       <c r="F60" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G60" s="13">
         <v>130</v>
       </c>
       <c r="H60" s="13">
         <v>128</v>
       </c>
       <c r="I60" s="13">
         <v>122</v>
       </c>
       <c r="J60" s="13">
         <v>102</v>
       </c>
-      <c r="K60" s="37">
+      <c r="K60" s="35">
         <v>128</v>
       </c>
-      <c r="L60" s="52">
+      <c r="L60" s="50">
         <v>144</v>
       </c>
-    </row>
-    <row r="61" spans="1:12" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M60" s="58">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B61" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C61" s="29"/>
+      <c r="B61" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C61" s="28"/>
       <c r="D61" s="13">
         <v>3</v>
       </c>
       <c r="E61" s="14" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F61" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="13">
         <v>63</v>
       </c>
       <c r="H61" s="13">
         <v>64</v>
       </c>
       <c r="I61" s="13">
         <v>58</v>
       </c>
       <c r="J61" s="13">
         <v>51</v>
       </c>
-      <c r="K61" s="37">
+      <c r="K61" s="35">
         <v>68</v>
       </c>
-      <c r="L61" s="52">
+      <c r="L61" s="50">
         <v>66</v>
       </c>
-    </row>
-    <row r="62" spans="1:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M61" s="58">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B62" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C62" s="29"/>
+      <c r="B62" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C62" s="28"/>
       <c r="D62" s="13">
         <v>3</v>
       </c>
       <c r="E62" s="14" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="F62" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="13">
         <v>67</v>
       </c>
       <c r="H62" s="13">
         <v>64</v>
       </c>
       <c r="I62" s="13">
         <v>64</v>
       </c>
       <c r="J62" s="13">
         <v>51</v>
       </c>
-      <c r="K62" s="37">
+      <c r="K62" s="35">
         <v>60</v>
       </c>
-      <c r="L62" s="52">
+      <c r="L62" s="50">
         <v>78</v>
       </c>
-    </row>
-    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M62" s="58">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A63" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B63" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C63" s="29"/>
+      <c r="B63" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C63" s="28"/>
       <c r="D63" s="13">
         <v>3</v>
       </c>
-      <c r="E63" s="22" t="s">
-        <v>513</v>
+      <c r="E63" s="21" t="s">
+        <v>512</v>
       </c>
       <c r="F63" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G63" s="13" t="s">
         <v>52</v>
       </c>
       <c r="H63" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I63" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J63" s="13" t="s">
-        <v>514</v>
-[...1 lines deleted...]
-      <c r="K63" s="28">
+        <v>513</v>
+      </c>
+      <c r="K63" s="27">
         <v>2405</v>
       </c>
-      <c r="L63" s="70">
+      <c r="L63" s="58">
         <v>3249</v>
       </c>
-    </row>
-    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M63" s="58">
+        <v>3626</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A64" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B64" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C64" s="29"/>
+      <c r="B64" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C64" s="28"/>
       <c r="D64" s="13">
         <v>3</v>
       </c>
       <c r="E64" s="14" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F64" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="13">
         <v>915</v>
       </c>
       <c r="H64" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I64" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J64" s="13" t="s">
-        <v>516</v>
-[...1 lines deleted...]
-      <c r="K64" s="28">
+        <v>515</v>
+      </c>
+      <c r="K64" s="27">
         <v>1353</v>
       </c>
-      <c r="L64" s="70">
+      <c r="L64" s="58">
         <v>1851</v>
       </c>
-    </row>
-    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M64" s="58">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A65" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B65" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C65" s="29"/>
+      <c r="B65" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C65" s="28"/>
       <c r="D65" s="13">
         <v>3</v>
       </c>
       <c r="E65" s="14" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F65" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G65" s="13">
         <v>811</v>
       </c>
       <c r="H65" s="13">
         <v>866</v>
       </c>
       <c r="I65" s="13">
         <v>913</v>
       </c>
       <c r="J65" s="13">
         <v>952</v>
       </c>
-      <c r="K65" s="28">
+      <c r="K65" s="27">
         <v>1052</v>
       </c>
-      <c r="L65" s="70">
+      <c r="L65" s="58">
         <v>1398</v>
       </c>
-    </row>
-    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M65" s="58">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A66" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B66" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C66" s="29"/>
+      <c r="B66" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C66" s="28"/>
       <c r="D66" s="13">
         <v>3</v>
       </c>
-      <c r="E66" s="22" t="s">
-        <v>518</v>
+      <c r="E66" s="21" t="s">
+        <v>517</v>
       </c>
       <c r="F66" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="13">
         <v>34</v>
       </c>
       <c r="H66" s="13">
         <v>42</v>
       </c>
       <c r="I66" s="13">
         <v>73</v>
       </c>
       <c r="J66" s="13">
         <v>63</v>
       </c>
-      <c r="K66" s="37">
+      <c r="K66" s="35">
         <v>80</v>
       </c>
-      <c r="L66" s="52">
+      <c r="L66" s="50">
         <v>93</v>
       </c>
-    </row>
-    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M66" s="58">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A67" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B67" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="29"/>
+      <c r="B67" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C67" s="28"/>
       <c r="D67" s="13">
         <v>3</v>
       </c>
       <c r="E67" s="14" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F67" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="13">
         <v>17</v>
       </c>
       <c r="H67" s="13">
         <v>20</v>
       </c>
       <c r="I67" s="13">
         <v>33</v>
       </c>
       <c r="J67" s="13">
         <v>37</v>
       </c>
-      <c r="K67" s="37">
+      <c r="K67" s="35">
         <v>43</v>
       </c>
-      <c r="L67" s="52">
+      <c r="L67" s="50">
         <v>41</v>
       </c>
-    </row>
-    <row r="68" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M67" s="58">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A68" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B68" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C68" s="29"/>
+      <c r="B68" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C68" s="28"/>
       <c r="D68" s="13">
         <v>3</v>
       </c>
       <c r="E68" s="14" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="F68" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="13">
         <v>17</v>
       </c>
       <c r="H68" s="13">
         <v>22</v>
       </c>
       <c r="I68" s="13">
         <v>40</v>
       </c>
       <c r="J68" s="13">
         <v>26</v>
       </c>
-      <c r="K68" s="37">
+      <c r="K68" s="35">
         <v>37</v>
       </c>
-      <c r="L68" s="52">
+      <c r="L68" s="50">
         <v>52</v>
       </c>
-    </row>
-    <row r="69" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M68" s="58">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A69" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B69" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C69" s="29"/>
+      <c r="B69" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C69" s="28"/>
       <c r="D69" s="13">
         <v>3</v>
       </c>
       <c r="E69" s="14" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F69" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G69" s="13">
         <v>0</v>
       </c>
       <c r="H69" s="13">
         <v>0</v>
       </c>
       <c r="I69" s="13">
         <v>0</v>
       </c>
       <c r="J69" s="13">
         <v>0</v>
       </c>
-      <c r="K69" s="37">
-[...6 lines deleted...]
-    <row r="70" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="K69" s="35">
+        <v>0</v>
+      </c>
+      <c r="L69" s="50">
+        <v>0</v>
+      </c>
+      <c r="M69" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A70" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B70" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C70" s="29"/>
+      <c r="B70" s="28" t="s">
+        <v>567</v>
+      </c>
+      <c r="C70" s="28"/>
       <c r="D70" s="13">
         <v>3</v>
       </c>
       <c r="E70" s="14" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F70" s="13"/>
       <c r="G70" s="13" t="s">
         <v>57</v>
       </c>
       <c r="H70" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I70" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J70" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="K70" s="37" t="s">
+      <c r="K70" s="35" t="s">
         <v>57</v>
       </c>
-      <c r="L70" s="52" t="s">
+      <c r="L70" s="50" t="s">
         <v>57</v>
       </c>
-    </row>
-    <row r="71" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M70" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A71" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="B71" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C71" s="26">
+      <c r="B71" s="25" t="s">
+        <v>568</v>
+      </c>
+      <c r="C71" s="25">
         <v>32</v>
       </c>
       <c r="D71" s="13">
         <v>3</v>
       </c>
       <c r="E71" s="14" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="F71" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G71" s="13">
         <v>0</v>
       </c>
       <c r="H71" s="13">
         <v>0</v>
       </c>
       <c r="I71" s="13">
         <v>0</v>
       </c>
       <c r="J71" s="13">
         <v>0</v>
       </c>
-      <c r="K71" s="37">
-[...6 lines deleted...]
-    <row r="72" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K71" s="35">
+        <v>0</v>
+      </c>
+      <c r="L71" s="50">
+        <v>0</v>
+      </c>
+      <c r="M71" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A72" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B72" s="12"/>
       <c r="C72" s="12"/>
       <c r="D72" s="13">
         <v>3</v>
       </c>
       <c r="E72" s="14" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F72" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="13">
         <v>0</v>
       </c>
       <c r="H72" s="13">
         <v>0</v>
       </c>
       <c r="I72" s="13">
         <v>0</v>
       </c>
       <c r="J72" s="13">
         <v>0</v>
       </c>
-      <c r="K72" s="37">
-[...7 lines deleted...]
-      <c r="A73" s="44" t="s">
+      <c r="K72" s="35">
+        <v>0</v>
+      </c>
+      <c r="L72" s="50">
+        <v>0</v>
+      </c>
+      <c r="M72" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A73" s="42" t="s">
         <v>143</v>
       </c>
-      <c r="B73" s="44"/>
-      <c r="C73" s="44">
+      <c r="B73" s="42"/>
+      <c r="C73" s="42">
         <v>26</v>
       </c>
-      <c r="D73" s="46">
-[...2 lines deleted...]
-      <c r="E73" s="47" t="s">
+      <c r="D73" s="44">
+        <v>1</v>
+      </c>
+      <c r="E73" s="45" t="s">
+        <v>765</v>
+      </c>
+      <c r="F73" s="44" t="s">
+        <v>214</v>
+      </c>
+      <c r="G73" s="44"/>
+      <c r="H73" s="44"/>
+      <c r="I73" s="44"/>
+      <c r="J73" s="44"/>
+      <c r="K73" s="44" t="s">
         <v>766</v>
       </c>
-      <c r="F73" s="46" t="s">
-[...9 lines deleted...]
-      <c r="L73" s="70">
+      <c r="L73" s="58">
         <v>306498</v>
       </c>
-    </row>
-    <row r="74" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M73" s="58">
+        <v>317474</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A74" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B74" s="12" t="s">
         <v>187</v>
       </c>
       <c r="C74" s="12"/>
-      <c r="D74" s="32">
-[...2 lines deleted...]
-      <c r="E74" s="33" t="s">
+      <c r="D74" s="31">
+        <v>1</v>
+      </c>
+      <c r="E74" s="32" t="s">
+        <v>428</v>
+      </c>
+      <c r="F74" s="31" t="s">
+        <v>214</v>
+      </c>
+      <c r="G74" s="31" t="s">
+        <v>73</v>
+      </c>
+      <c r="H74" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="I74" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="J74" s="31" t="s">
         <v>429</v>
       </c>
-      <c r="F74" s="32" t="s">
-[...14 lines deleted...]
-      <c r="K74" s="28">
+      <c r="K74" s="27">
         <v>112089</v>
       </c>
-      <c r="L74" s="70">
+      <c r="L74" s="58">
         <v>135386</v>
       </c>
-    </row>
-    <row r="75" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M74" s="58">
+        <v>141249</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A75" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B75" s="12" t="s">
         <v>187</v>
       </c>
       <c r="C75" s="12"/>
-      <c r="D75" s="32">
-[...2 lines deleted...]
-      <c r="E75" s="33" t="s">
+      <c r="D75" s="31">
+        <v>1</v>
+      </c>
+      <c r="E75" s="32" t="s">
+        <v>430</v>
+      </c>
+      <c r="F75" s="31" t="s">
+        <v>214</v>
+      </c>
+      <c r="G75" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="H75" s="31" t="s">
+        <v>77</v>
+      </c>
+      <c r="I75" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="J75" s="31" t="s">
         <v>431</v>
       </c>
-      <c r="F75" s="32" t="s">
-[...14 lines deleted...]
-      <c r="K75" s="28">
+      <c r="K75" s="27">
         <v>119880</v>
       </c>
-      <c r="L75" s="70">
+      <c r="L75" s="58">
         <v>142855</v>
       </c>
-    </row>
-    <row r="76" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M75" s="58">
+        <v>145350</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A76" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>187</v>
       </c>
       <c r="C76" s="12"/>
-      <c r="D76" s="32">
-[...2 lines deleted...]
-      <c r="E76" s="33" t="s">
+      <c r="D76" s="31">
+        <v>1</v>
+      </c>
+      <c r="E76" s="32" t="s">
+        <v>432</v>
+      </c>
+      <c r="F76" s="31" t="s">
+        <v>214</v>
+      </c>
+      <c r="G76" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="H76" s="31" t="s">
+        <v>80</v>
+      </c>
+      <c r="I76" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="J76" s="31" t="s">
         <v>433</v>
       </c>
-      <c r="F76" s="32" t="s">
-[...14 lines deleted...]
-      <c r="K76" s="28">
+      <c r="K76" s="27">
         <v>86770</v>
       </c>
-      <c r="L76" s="70">
+      <c r="L76" s="58">
         <v>108000</v>
       </c>
-    </row>
-    <row r="77" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M76" s="58">
+        <v>116640</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A77" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>187</v>
       </c>
       <c r="C77" s="12"/>
-      <c r="D77" s="32">
-[...5 lines deleted...]
-      <c r="F77" s="32" t="s">
+      <c r="D77" s="31">
+        <v>1</v>
+      </c>
+      <c r="E77" s="32" t="s">
+        <v>577</v>
+      </c>
+      <c r="F77" s="31" t="s">
         <v>214</v>
       </c>
-      <c r="G77" s="32" t="s">
+      <c r="G77" s="31" t="s">
         <v>82</v>
       </c>
-      <c r="H77" s="32" t="s">
+      <c r="H77" s="31" t="s">
         <v>83</v>
       </c>
-      <c r="I77" s="32" t="s">
+      <c r="I77" s="31" t="s">
         <v>84</v>
       </c>
-      <c r="J77" s="32" t="s">
-[...2 lines deleted...]
-      <c r="K77" s="28">
+      <c r="J77" s="31" t="s">
+        <v>434</v>
+      </c>
+      <c r="K77" s="27">
         <v>24801</v>
       </c>
-      <c r="L77" s="70">
+      <c r="L77" s="58">
         <v>29389</v>
       </c>
-    </row>
-    <row r="78" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M77" s="58">
+        <v>32916</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A78" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B78" s="12" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="12"/>
-      <c r="D78" s="32">
-[...5 lines deleted...]
-      <c r="F78" s="32" t="s">
+      <c r="D78" s="31">
+        <v>1</v>
+      </c>
+      <c r="E78" s="32" t="s">
+        <v>576</v>
+      </c>
+      <c r="F78" s="31" t="s">
         <v>85</v>
       </c>
-      <c r="G78" s="32">
+      <c r="G78" s="31">
         <v>4.0999999999999996</v>
       </c>
-      <c r="H78" s="32">
+      <c r="H78" s="31">
         <v>4.2</v>
       </c>
-      <c r="I78" s="32">
+      <c r="I78" s="31">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J78" s="18">
+      <c r="J78" s="17">
         <v>4.22</v>
       </c>
-      <c r="K78" s="37">
+      <c r="K78" s="35">
         <v>4.5</v>
       </c>
-      <c r="L78" s="52">
+      <c r="L78" s="50">
         <v>4.5999999999999996</v>
       </c>
-    </row>
-    <row r="79" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M78" s="54">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A79" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B79" s="12" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="12"/>
-      <c r="D79" s="32">
-[...5 lines deleted...]
-      <c r="F79" s="32" t="s">
+      <c r="D79" s="31">
+        <v>1</v>
+      </c>
+      <c r="E79" s="32" t="s">
+        <v>578</v>
+      </c>
+      <c r="F79" s="31" t="s">
         <v>85</v>
       </c>
-      <c r="G79" s="18">
+      <c r="G79" s="17">
         <v>4.0599999999999996</v>
       </c>
-      <c r="H79" s="32">
+      <c r="H79" s="31">
         <v>4.2</v>
       </c>
-      <c r="I79" s="32">
+      <c r="I79" s="31">
         <v>4.5999999999999996</v>
       </c>
-      <c r="J79" s="18">
+      <c r="J79" s="17">
         <v>4.63</v>
       </c>
-      <c r="K79" s="37">
+      <c r="K79" s="35">
         <v>4.8</v>
       </c>
-      <c r="L79" s="52">
+      <c r="L79" s="50">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-    <row r="80" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M79" s="54">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A80" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B80" s="12" t="s">
         <v>187</v>
       </c>
       <c r="C80" s="12"/>
-      <c r="D80" s="32">
-[...5 lines deleted...]
-      <c r="F80" s="32" t="s">
+      <c r="D80" s="31">
+        <v>1</v>
+      </c>
+      <c r="E80" s="32" t="s">
+        <v>579</v>
+      </c>
+      <c r="F80" s="31" t="s">
         <v>85</v>
       </c>
-      <c r="G80" s="32">
+      <c r="G80" s="31">
         <v>4.0999999999999996</v>
       </c>
-      <c r="H80" s="32">
+      <c r="H80" s="31">
         <v>4.4000000000000004</v>
       </c>
-      <c r="I80" s="32">
+      <c r="I80" s="31">
         <v>4.2</v>
       </c>
-      <c r="J80" s="18">
+      <c r="J80" s="17">
         <v>3.27</v>
       </c>
-      <c r="K80" s="37">
+      <c r="K80" s="35">
         <v>3.5</v>
       </c>
-      <c r="L80" s="52">
+      <c r="L80" s="50">
         <v>3.7</v>
       </c>
-    </row>
-    <row r="81" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M80" s="54">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A81" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B81" s="12"/>
       <c r="C81" s="12"/>
-      <c r="D81" s="32">
-[...6 lines deleted...]
-      <c r="G81" s="32" t="s">
+      <c r="D81" s="31">
+        <v>1</v>
+      </c>
+      <c r="E81" s="32" t="s">
+        <v>435</v>
+      </c>
+      <c r="F81" s="31"/>
+      <c r="G81" s="31" t="s">
         <v>86</v>
       </c>
-      <c r="H81" s="32" t="s">
+      <c r="H81" s="31" t="s">
         <v>86</v>
       </c>
-      <c r="I81" s="32" t="s">
+      <c r="I81" s="31" t="s">
         <v>86</v>
       </c>
-      <c r="J81" s="32" t="s">
+      <c r="J81" s="31" t="s">
         <v>86</v>
       </c>
-      <c r="K81" s="37" t="s">
+      <c r="K81" s="35" t="s">
         <v>86</v>
       </c>
-      <c r="L81" s="52" t="s">
+      <c r="L81" s="50" t="s">
         <v>86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" s="60" t="s">
+      <c r="M81" s="58" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="65" t="s">
         <v>70</v>
       </c>
-      <c r="B82" s="60"/>
-[...11 lines deleted...]
-    <row r="83" spans="1:12" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="B82" s="65"/>
+      <c r="C82" s="65"/>
+      <c r="D82" s="65"/>
+      <c r="E82" s="65"/>
+      <c r="F82" s="65"/>
+      <c r="G82" s="65"/>
+      <c r="H82" s="65"/>
+      <c r="I82" s="65"/>
+      <c r="J82" s="65"/>
+      <c r="K82" s="65"/>
+      <c r="L82" s="65"/>
+      <c r="M82" s="65"/>
+    </row>
+    <row r="83" spans="1:13" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A83" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>194</v>
       </c>
       <c r="E83" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F83" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G83" s="4">
         <v>2019</v>
       </c>
       <c r="H83" s="4">
         <v>2020</v>
       </c>
       <c r="I83" s="4">
         <v>2021</v>
       </c>
       <c r="J83" s="4">
         <v>2022</v>
       </c>
       <c r="K83" s="4">
         <v>2023</v>
       </c>
       <c r="L83" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="84" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M83" s="73">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A84" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B84" s="12" t="s">
         <v>183</v>
       </c>
       <c r="C84" s="12"/>
       <c r="D84" s="13">
         <v>1</v>
       </c>
-      <c r="E84" s="22" t="s">
+      <c r="E84" s="21" t="s">
         <v>148</v>
       </c>
       <c r="F84" s="13" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="G84" s="13" t="s">
+        <v>436</v>
+      </c>
+      <c r="H84" s="13" t="s">
         <v>437</v>
       </c>
-      <c r="H84" s="13" t="s">
+      <c r="I84" s="13" t="s">
         <v>438</v>
       </c>
-      <c r="I84" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J84" s="28">
+      <c r="J84" s="27">
         <v>20538</v>
       </c>
-      <c r="K84" s="28">
+      <c r="K84" s="27">
         <v>37270</v>
       </c>
-      <c r="L84" s="70">
+      <c r="L84" s="58">
         <v>69724</v>
       </c>
-    </row>
-    <row r="85" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M84" s="58">
+        <v>146197</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>183</v>
       </c>
       <c r="C85" s="12">
         <v>31</v>
       </c>
       <c r="D85" s="13">
         <v>1</v>
       </c>
       <c r="E85" s="14" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F85" s="13" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="G85" s="13">
         <v>28</v>
       </c>
       <c r="H85" s="13">
         <v>12</v>
       </c>
       <c r="I85" s="13">
         <v>19</v>
       </c>
       <c r="J85" s="13">
         <v>9</v>
       </c>
-      <c r="K85" s="28">
+      <c r="K85" s="27">
         <v>15</v>
       </c>
-      <c r="L85" s="52">
+      <c r="L85" s="50">
         <v>22</v>
       </c>
-    </row>
-    <row r="86" spans="1:12" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M85" s="58">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>183</v>
       </c>
       <c r="C86" s="12">
         <v>31</v>
       </c>
       <c r="D86" s="13">
         <v>1</v>
       </c>
       <c r="E86" s="14" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="F86" s="13" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="G86" s="13">
         <v>26</v>
       </c>
       <c r="H86" s="13">
         <v>13</v>
       </c>
       <c r="I86" s="13">
         <v>20</v>
       </c>
       <c r="J86" s="13">
         <v>12</v>
       </c>
-      <c r="K86" s="28">
+      <c r="K86" s="27">
         <v>17</v>
       </c>
-      <c r="L86" s="52">
+      <c r="L86" s="50">
         <v>26</v>
       </c>
-    </row>
-    <row r="87" spans="1:12" ht="11.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M86" s="58">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" ht="11.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>183</v>
       </c>
       <c r="C87" s="12">
         <v>31</v>
       </c>
       <c r="D87" s="13">
         <v>1</v>
       </c>
       <c r="E87" s="14" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="F87" s="13" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="G87" s="13">
         <v>29</v>
       </c>
       <c r="H87" s="13">
         <v>11</v>
       </c>
       <c r="I87" s="13">
         <v>17</v>
       </c>
       <c r="J87" s="13">
         <v>6</v>
       </c>
-      <c r="K87" s="28">
+      <c r="K87" s="27">
         <v>12</v>
       </c>
-      <c r="L87" s="52">
+      <c r="L87" s="50">
         <v>19</v>
       </c>
-    </row>
-    <row r="88" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M87" s="58">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A88" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>183</v>
       </c>
       <c r="C88" s="12"/>
       <c r="D88" s="13">
         <v>1</v>
       </c>
-      <c r="E88" s="22" t="s">
+      <c r="E88" s="21" t="s">
         <v>71</v>
       </c>
       <c r="F88" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G88" s="13">
         <v>79</v>
       </c>
       <c r="H88" s="13">
         <v>60</v>
       </c>
       <c r="I88" s="13">
         <v>43</v>
       </c>
       <c r="J88" s="13">
         <v>24</v>
       </c>
-      <c r="K88" s="28">
+      <c r="K88" s="27">
         <v>40</v>
       </c>
-      <c r="L88" s="52">
+      <c r="L88" s="50">
         <v>42</v>
       </c>
-    </row>
-    <row r="89" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M88" s="58">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A89" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>183</v>
       </c>
-      <c r="C89" s="44">
+      <c r="C89" s="42">
         <v>31</v>
       </c>
       <c r="D89" s="13">
         <v>1</v>
       </c>
       <c r="E89" s="14" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F89" s="13" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="G89" s="13">
         <v>31</v>
       </c>
       <c r="H89" s="13">
         <v>34</v>
       </c>
       <c r="I89" s="13">
         <v>84</v>
       </c>
       <c r="J89" s="13">
         <v>18</v>
       </c>
-      <c r="K89" s="28">
+      <c r="K89" s="27">
         <v>146</v>
       </c>
-      <c r="L89" s="52">
+      <c r="L89" s="50">
         <v>132</v>
       </c>
-    </row>
-    <row r="90" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M89" s="58">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A90" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B90" s="12" t="s">
         <v>183</v>
       </c>
-      <c r="C90" s="44">
+      <c r="C90" s="42">
         <v>31</v>
       </c>
       <c r="D90" s="13">
         <v>1</v>
       </c>
       <c r="E90" s="14" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="F90" s="13" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="G90" s="13">
         <v>66</v>
       </c>
       <c r="H90" s="13">
         <v>18</v>
       </c>
       <c r="I90" s="13">
         <v>50</v>
       </c>
       <c r="J90" s="13">
         <v>32</v>
       </c>
-      <c r="K90" s="28">
+      <c r="K90" s="27">
         <v>68</v>
       </c>
-      <c r="L90" s="52">
+      <c r="L90" s="50">
         <v>140</v>
       </c>
-    </row>
-    <row r="91" spans="1:12" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M90" s="58">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B91" s="12" t="s">
         <v>183</v>
       </c>
-      <c r="C91" s="44">
+      <c r="C91" s="42">
         <v>31</v>
       </c>
       <c r="D91" s="13">
         <v>1</v>
       </c>
       <c r="E91" s="14" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F91" s="13" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="G91" s="13">
         <v>53</v>
       </c>
       <c r="H91" s="13">
         <v>23</v>
       </c>
       <c r="I91" s="13">
         <v>40</v>
       </c>
       <c r="J91" s="13">
         <v>20</v>
       </c>
-      <c r="K91" s="28">
+      <c r="K91" s="27">
         <v>25</v>
       </c>
-      <c r="L91" s="52">
+      <c r="L91" s="50">
         <v>65</v>
       </c>
-    </row>
-    <row r="92" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M91" s="58">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A92" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>183</v>
       </c>
-      <c r="C92" s="44">
+      <c r="C92" s="42">
         <v>31</v>
       </c>
       <c r="D92" s="13">
         <v>1</v>
       </c>
       <c r="E92" s="14" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="F92" s="13" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="G92" s="13">
         <v>57</v>
       </c>
       <c r="H92" s="13">
         <v>26</v>
       </c>
       <c r="I92" s="13">
         <v>49</v>
       </c>
       <c r="J92" s="13">
         <v>1</v>
       </c>
-      <c r="K92" s="28">
+      <c r="K92" s="27">
         <v>21</v>
       </c>
-      <c r="L92" s="52">
+      <c r="L92" s="50">
         <v>66</v>
       </c>
-    </row>
-    <row r="93" spans="1:12" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M92" s="58">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B93" s="12" t="s">
         <v>183</v>
       </c>
-      <c r="C93" s="44">
+      <c r="C93" s="42">
         <v>31</v>
       </c>
       <c r="D93" s="13">
         <v>1</v>
       </c>
       <c r="E93" s="14" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F93" s="13" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="G93" s="13">
         <v>18</v>
       </c>
       <c r="H93" s="13">
         <v>10</v>
       </c>
       <c r="I93" s="13">
         <v>14</v>
       </c>
       <c r="J93" s="13">
         <v>10</v>
       </c>
-      <c r="K93" s="28">
+      <c r="K93" s="27">
         <v>13</v>
       </c>
-      <c r="L93" s="52">
+      <c r="L93" s="50">
         <v>15</v>
       </c>
-    </row>
-    <row r="94" spans="1:12" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M93" s="58">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>183</v>
       </c>
-      <c r="C94" s="44">
+      <c r="C94" s="42">
         <v>31</v>
       </c>
       <c r="D94" s="13">
         <v>1</v>
       </c>
       <c r="E94" s="14" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="F94" s="13" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="G94" s="13">
         <v>23</v>
       </c>
       <c r="H94" s="13">
         <v>8</v>
       </c>
       <c r="I94" s="13">
         <v>10</v>
       </c>
       <c r="J94" s="13">
         <v>6</v>
       </c>
-      <c r="K94" s="28">
+      <c r="K94" s="27">
         <v>10</v>
       </c>
-      <c r="L94" s="52">
+      <c r="L94" s="50">
         <v>11</v>
       </c>
-    </row>
-    <row r="95" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M94" s="58">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A95" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>183</v>
       </c>
-      <c r="C95" s="44">
+      <c r="C95" s="42">
         <v>31</v>
       </c>
       <c r="D95" s="13">
         <v>1</v>
       </c>
       <c r="E95" s="14" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F95" s="13" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="G95" s="13">
         <v>2</v>
       </c>
       <c r="H95" s="13">
         <v>0</v>
       </c>
       <c r="I95" s="13">
         <v>0</v>
       </c>
       <c r="J95" s="13">
         <v>0</v>
       </c>
-      <c r="K95" s="28">
+      <c r="K95" s="27">
         <v>17</v>
       </c>
-      <c r="L95" s="52">
+      <c r="L95" s="50">
         <v>48</v>
       </c>
-    </row>
-    <row r="96" spans="1:12" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M95" s="58">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B96" s="12" t="s">
         <v>183</v>
       </c>
-      <c r="C96" s="44">
+      <c r="C96" s="42">
         <v>31</v>
       </c>
       <c r="D96" s="13">
         <v>1</v>
       </c>
       <c r="E96" s="14" t="s">
+        <v>449</v>
+      </c>
+      <c r="F96" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="G96" s="13" t="s">
         <v>450</v>
       </c>
-      <c r="F96" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H96" s="13" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="I96" s="13" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="J96" s="13" t="s">
-        <v>451</v>
-[...8 lines deleted...]
-    <row r="97" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+        <v>450</v>
+      </c>
+      <c r="K96" s="27" t="s">
+        <v>450</v>
+      </c>
+      <c r="L96" s="50" t="s">
+        <v>450</v>
+      </c>
+      <c r="M96" s="58" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A97" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B97" s="12"/>
       <c r="C97" s="12"/>
       <c r="D97" s="13">
         <v>2</v>
       </c>
       <c r="E97" s="14" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="F97" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G97" s="13" t="s">
         <v>12</v>
       </c>
       <c r="H97" s="13" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="13">
         <v>10</v>
       </c>
       <c r="J97" s="13">
         <v>1</v>
       </c>
-      <c r="K97" s="28">
-[...7 lines deleted...]
-      <c r="A98" s="44" t="s">
+      <c r="K97" s="27">
+        <v>1</v>
+      </c>
+      <c r="L97" s="50">
+        <v>1</v>
+      </c>
+      <c r="M97" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A98" s="42" t="s">
         <v>144</v>
       </c>
-      <c r="B98" s="44"/>
-      <c r="C98" s="44">
+      <c r="B98" s="42"/>
+      <c r="C98" s="42">
         <v>30</v>
       </c>
-      <c r="D98" s="46">
-[...2 lines deleted...]
-      <c r="E98" s="47" t="s">
+      <c r="D98" s="44">
+        <v>1</v>
+      </c>
+      <c r="E98" s="45" t="s">
+        <v>752</v>
+      </c>
+      <c r="F98" s="44" t="s">
+        <v>342</v>
+      </c>
+      <c r="G98" s="44"/>
+      <c r="H98" s="44"/>
+      <c r="I98" s="44"/>
+      <c r="J98" s="44"/>
+      <c r="K98" s="44" t="s">
         <v>753</v>
       </c>
-      <c r="F98" s="46" t="s">
-[...6 lines deleted...]
-      <c r="K98" s="46" t="s">
+      <c r="L98" s="54">
+        <v>86912.3</v>
+      </c>
+      <c r="M98" s="54">
+        <v>167800</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A99" s="42" t="s">
+        <v>144</v>
+      </c>
+      <c r="B99" s="42"/>
+      <c r="C99" s="42">
+        <v>30</v>
+      </c>
+      <c r="D99" s="44">
+        <v>1</v>
+      </c>
+      <c r="E99" s="45" t="s">
         <v>754</v>
       </c>
-      <c r="L98" s="56">
-[...24 lines deleted...]
-      <c r="K99" s="46">
+      <c r="F99" s="44" t="s">
+        <v>342</v>
+      </c>
+      <c r="G99" s="44"/>
+      <c r="H99" s="44"/>
+      <c r="I99" s="44"/>
+      <c r="J99" s="44"/>
+      <c r="K99" s="44">
         <v>16.600000000000001</v>
       </c>
-      <c r="L99" s="54">
+      <c r="L99" s="52">
         <v>28</v>
       </c>
-    </row>
-    <row r="100" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M99" s="54">
+        <v>51.3</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A100" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B100" s="12" t="s">
         <v>184</v>
       </c>
       <c r="C100" s="12"/>
       <c r="D100" s="13">
         <v>1</v>
       </c>
-      <c r="E100" s="22" t="s">
-        <v>570</v>
+      <c r="E100" s="21" t="s">
+        <v>569</v>
       </c>
       <c r="F100" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G100" s="13">
         <v>100</v>
       </c>
       <c r="H100" s="13">
         <v>100</v>
       </c>
       <c r="I100" s="13">
         <v>100</v>
       </c>
       <c r="J100" s="13">
         <v>92</v>
       </c>
-      <c r="K100" s="28">
+      <c r="K100" s="27">
         <v>91</v>
       </c>
-      <c r="L100" s="52">
+      <c r="L100" s="50">
         <v>87</v>
       </c>
-    </row>
-    <row r="101" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M100" s="58">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A101" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B101" s="12" t="s">
         <v>184</v>
       </c>
       <c r="C101" s="12"/>
       <c r="D101" s="13">
         <v>1</v>
       </c>
       <c r="E101" s="14" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="F101" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G101" s="13">
         <v>100</v>
       </c>
       <c r="H101" s="13">
         <v>100</v>
       </c>
       <c r="I101" s="13">
         <v>100</v>
       </c>
       <c r="J101" s="13">
         <v>100</v>
       </c>
-      <c r="K101" s="28">
+      <c r="K101" s="27">
         <v>100</v>
       </c>
-      <c r="L101" s="52">
+      <c r="L101" s="50">
         <v>100</v>
       </c>
-    </row>
-    <row r="102" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M101" s="58">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A102" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>184</v>
       </c>
       <c r="C102" s="12"/>
       <c r="D102" s="13">
         <v>1</v>
       </c>
       <c r="E102" s="14" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="F102" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G102" s="13">
         <v>100</v>
       </c>
       <c r="H102" s="13">
         <v>100</v>
       </c>
       <c r="I102" s="13">
         <v>100</v>
       </c>
       <c r="J102" s="13">
         <v>100</v>
       </c>
-      <c r="K102" s="28">
+      <c r="K102" s="27">
         <v>100</v>
       </c>
-      <c r="L102" s="52">
+      <c r="L102" s="50">
         <v>100</v>
       </c>
-    </row>
-    <row r="103" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M102" s="58">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A103" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>184</v>
       </c>
       <c r="C103" s="12"/>
       <c r="D103" s="13">
         <v>1</v>
       </c>
       <c r="E103" s="14" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="F103" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G103" s="13">
         <v>100</v>
       </c>
       <c r="H103" s="13">
         <v>100</v>
       </c>
       <c r="I103" s="13">
         <v>100</v>
       </c>
       <c r="J103" s="13">
         <v>98</v>
       </c>
-      <c r="K103" s="28">
+      <c r="K103" s="27">
         <v>97</v>
       </c>
-      <c r="L103" s="52">
+      <c r="L103" s="50">
         <v>97</v>
       </c>
-    </row>
-    <row r="104" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M103" s="58">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A104" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B104" s="12" t="s">
         <v>184</v>
       </c>
       <c r="C104" s="12"/>
       <c r="D104" s="13">
         <v>1</v>
       </c>
       <c r="E104" s="14" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F104" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G104" s="13">
         <v>100</v>
       </c>
       <c r="H104" s="13">
         <v>100</v>
       </c>
       <c r="I104" s="13">
         <v>100</v>
       </c>
       <c r="J104" s="13">
         <v>97</v>
       </c>
-      <c r="K104" s="28">
+      <c r="K104" s="27">
         <v>93</v>
       </c>
-      <c r="L104" s="52">
+      <c r="L104" s="50">
         <v>96</v>
       </c>
-    </row>
-    <row r="105" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M104" s="58">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A105" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B105" s="12" t="s">
         <v>184</v>
       </c>
       <c r="C105" s="12"/>
       <c r="D105" s="13">
         <v>1</v>
       </c>
       <c r="E105" s="14" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F105" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G105" s="13">
         <v>100</v>
       </c>
       <c r="H105" s="13">
         <v>100</v>
       </c>
       <c r="I105" s="13">
         <v>100</v>
       </c>
       <c r="J105" s="13">
         <v>92</v>
       </c>
-      <c r="K105" s="28">
+      <c r="K105" s="27">
         <v>90</v>
       </c>
-      <c r="L105" s="52">
+      <c r="L105" s="50">
         <v>86</v>
       </c>
-    </row>
-    <row r="106" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M105" s="58">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A106" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>184</v>
       </c>
       <c r="C106" s="12"/>
       <c r="D106" s="13">
         <v>1</v>
       </c>
       <c r="E106" s="14" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="F106" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G106" s="13">
         <v>100</v>
       </c>
       <c r="H106" s="13">
         <v>100</v>
       </c>
       <c r="I106" s="13">
         <v>100</v>
       </c>
       <c r="J106" s="13">
         <v>90</v>
       </c>
-      <c r="K106" s="28">
+      <c r="K106" s="27">
         <v>89</v>
       </c>
-      <c r="L106" s="52">
+      <c r="L106" s="50">
         <v>83</v>
       </c>
-    </row>
-    <row r="107" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M106" s="58">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A107" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B107" s="12" t="s">
         <v>184</v>
       </c>
       <c r="C107" s="12"/>
       <c r="D107" s="13">
         <v>1</v>
       </c>
       <c r="E107" s="14" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="F107" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G107" s="13">
         <v>100</v>
       </c>
       <c r="H107" s="13">
         <v>100</v>
       </c>
       <c r="I107" s="13">
         <v>100</v>
       </c>
       <c r="J107" s="13">
         <v>96</v>
       </c>
-      <c r="K107" s="28">
+      <c r="K107" s="27">
         <v>95</v>
       </c>
-      <c r="L107" s="52">
+      <c r="L107" s="50">
         <v>97</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="A109" s="60" t="s">
+      <c r="M107" s="58">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" ht="31.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="69" t="s">
+        <v>751</v>
+      </c>
+      <c r="B108" s="69"/>
+      <c r="C108" s="69"/>
+      <c r="D108" s="69"/>
+      <c r="E108" s="69"/>
+      <c r="F108" s="69"/>
+      <c r="G108" s="69"/>
+      <c r="H108" s="69"/>
+      <c r="I108" s="69"/>
+      <c r="J108" s="69"/>
+      <c r="K108" s="69"/>
+      <c r="L108" s="69"/>
+      <c r="M108" s="69"/>
+    </row>
+    <row r="109" spans="1:13" ht="18" x14ac:dyDescent="0.25">
+      <c r="A109" s="65" t="s">
         <v>72</v>
       </c>
-      <c r="B109" s="60"/>
-[...11 lines deleted...]
-    <row r="110" spans="1:12" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="B109" s="65"/>
+      <c r="C109" s="65"/>
+      <c r="D109" s="65"/>
+      <c r="E109" s="65"/>
+      <c r="F109" s="65"/>
+      <c r="G109" s="65"/>
+      <c r="H109" s="65"/>
+      <c r="I109" s="65"/>
+      <c r="J109" s="65"/>
+      <c r="K109" s="65"/>
+      <c r="L109" s="65"/>
+      <c r="M109" s="65"/>
+    </row>
+    <row r="110" spans="1:13" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A110" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C110" s="4" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="D110" s="4" t="s">
         <v>194</v>
       </c>
       <c r="E110" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F110" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G110" s="4">
         <v>2019</v>
       </c>
       <c r="H110" s="4">
         <v>2020</v>
       </c>
       <c r="I110" s="4">
         <v>2021</v>
       </c>
       <c r="J110" s="4">
         <v>2022</v>
       </c>
       <c r="K110" s="4">
         <v>2023</v>
       </c>
       <c r="L110" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="111" spans="1:12" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M110" s="73">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C111" s="12"/>
       <c r="D111" s="13">
         <v>1</v>
       </c>
       <c r="E111" s="14" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F111" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G111" s="13">
         <v>47</v>
       </c>
       <c r="H111" s="13">
         <v>45</v>
       </c>
       <c r="I111" s="13">
         <v>43</v>
       </c>
       <c r="J111" s="13">
         <v>44</v>
       </c>
-      <c r="K111" s="37">
+      <c r="K111" s="35">
         <v>44</v>
       </c>
-      <c r="L111" s="52">
-[...3 lines deleted...]
-    <row r="112" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L111" s="50">
+        <v>42</v>
+      </c>
+      <c r="M111" s="58">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B112" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C112" s="12"/>
-      <c r="D112" s="20">
+      <c r="D112" s="19">
         <v>1</v>
       </c>
       <c r="E112" s="14" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F112" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G112" s="13">
         <v>25</v>
       </c>
       <c r="H112" s="13">
         <v>24</v>
       </c>
       <c r="I112" s="13">
         <v>20</v>
       </c>
       <c r="J112" s="13">
         <v>21</v>
       </c>
-      <c r="K112" s="37">
+      <c r="K112" s="35">
         <v>19</v>
       </c>
-      <c r="L112" s="52">
+      <c r="L112" s="50">
         <v>19</v>
       </c>
-    </row>
-    <row r="113" spans="1:12" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M112" s="58">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B113" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C113" s="12"/>
       <c r="D113" s="13">
         <v>1</v>
       </c>
       <c r="E113" s="14" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="F113" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G113" s="13">
         <v>40</v>
       </c>
       <c r="H113" s="13">
         <v>37</v>
       </c>
       <c r="I113" s="13">
         <v>36</v>
       </c>
       <c r="J113" s="13">
         <v>38</v>
       </c>
-      <c r="K113" s="37">
+      <c r="K113" s="35">
         <v>39</v>
       </c>
-      <c r="L113" s="52">
+      <c r="L113" s="50">
         <v>36</v>
       </c>
-    </row>
-    <row r="114" spans="1:12" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M113" s="58">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B114" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C114" s="12">
         <v>44</v>
       </c>
       <c r="D114" s="13">
         <v>1</v>
       </c>
       <c r="E114" s="14" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F114" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G114" s="13">
         <v>35</v>
       </c>
       <c r="H114" s="13">
         <v>28</v>
       </c>
       <c r="I114" s="13">
         <v>23</v>
       </c>
       <c r="J114" s="13">
         <v>18</v>
       </c>
-      <c r="K114" s="37">
+      <c r="K114" s="35">
         <v>13</v>
       </c>
-      <c r="L114" s="52">
+      <c r="L114" s="50">
         <v>17</v>
       </c>
-    </row>
-    <row r="115" spans="1:12" ht="22.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M114" s="58">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" ht="22.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B115" s="12"/>
       <c r="C115" s="12"/>
       <c r="D115" s="13">
         <v>1</v>
       </c>
       <c r="E115" s="14" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="F115" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G115" s="13" t="s">
         <v>12</v>
       </c>
       <c r="H115" s="13">
         <v>31</v>
       </c>
       <c r="I115" s="13">
         <v>31</v>
       </c>
-      <c r="J115" s="20">
+      <c r="J115" s="19">
         <v>35</v>
       </c>
-      <c r="K115" s="37">
+      <c r="K115" s="35">
         <v>39</v>
       </c>
-      <c r="L115" s="52">
+      <c r="L115" s="50">
         <v>31</v>
       </c>
-    </row>
-    <row r="116" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M115" s="58">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A116" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B116" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C116" s="12"/>
       <c r="D116" s="13">
         <v>2</v>
       </c>
-      <c r="E116" s="22" t="s">
+      <c r="E116" s="21" t="s">
         <v>58</v>
       </c>
       <c r="F116" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G116" s="13">
         <v>12</v>
       </c>
       <c r="H116" s="13">
         <v>12</v>
       </c>
       <c r="I116" s="13">
         <v>12</v>
       </c>
       <c r="J116" s="13">
         <v>12</v>
       </c>
-      <c r="K116" s="37">
+      <c r="K116" s="35">
         <v>12</v>
       </c>
-      <c r="L116" s="52">
+      <c r="L116" s="50">
         <v>12</v>
       </c>
-    </row>
-    <row r="117" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M116" s="58">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A117" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B117" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C117" s="12"/>
       <c r="D117" s="13">
         <v>2</v>
       </c>
       <c r="E117" s="14" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F117" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G117" s="13">
         <v>83</v>
       </c>
       <c r="H117" s="13">
         <v>83</v>
       </c>
       <c r="I117" s="13">
         <v>83</v>
       </c>
       <c r="J117" s="13">
         <v>92</v>
       </c>
-      <c r="K117" s="37">
+      <c r="K117" s="35">
         <v>83</v>
       </c>
-      <c r="L117" s="52">
+      <c r="L117" s="50">
         <v>92</v>
       </c>
-    </row>
-    <row r="118" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M117" s="58">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A118" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B118" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C118" s="12">
         <v>44</v>
       </c>
       <c r="D118" s="13">
         <v>2</v>
       </c>
       <c r="E118" s="14" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="F118" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G118" s="13">
         <v>17</v>
       </c>
       <c r="H118" s="13">
         <v>17</v>
       </c>
       <c r="I118" s="13">
         <v>17</v>
       </c>
       <c r="J118" s="13">
         <v>8</v>
       </c>
-      <c r="K118" s="37">
+      <c r="K118" s="35">
         <v>17</v>
       </c>
-      <c r="L118" s="52">
+      <c r="L118" s="50">
         <v>8</v>
       </c>
-    </row>
-    <row r="119" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M118" s="58">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A119" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B119" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C119" s="12"/>
       <c r="D119" s="13">
         <v>2</v>
       </c>
       <c r="E119" s="14" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F119" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G119" s="13">
         <v>0</v>
       </c>
       <c r="H119" s="13">
         <v>0</v>
       </c>
       <c r="I119" s="13">
         <v>0</v>
       </c>
       <c r="J119" s="13">
         <v>0</v>
       </c>
-      <c r="K119" s="37">
-[...6 lines deleted...]
-    <row r="120" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K119" s="35">
+        <v>0</v>
+      </c>
+      <c r="L119" s="50">
+        <v>0</v>
+      </c>
+      <c r="M119" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A120" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B120" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C120" s="12"/>
       <c r="D120" s="13">
         <v>2</v>
       </c>
       <c r="E120" s="14" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="F120" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G120" s="13">
         <v>42</v>
       </c>
       <c r="H120" s="13">
         <v>42</v>
       </c>
       <c r="I120" s="13">
         <v>42</v>
       </c>
       <c r="J120" s="13">
         <v>60</v>
       </c>
-      <c r="K120" s="37">
+      <c r="K120" s="35">
         <v>42</v>
       </c>
-      <c r="L120" s="52">
+      <c r="L120" s="50">
         <v>50</v>
       </c>
-    </row>
-    <row r="121" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M120" s="58">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A121" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B121" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C121" s="12"/>
       <c r="D121" s="13">
         <v>2</v>
       </c>
       <c r="E121" s="14" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F121" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G121" s="13">
         <v>58</v>
       </c>
       <c r="H121" s="13">
         <v>58</v>
       </c>
       <c r="I121" s="13">
         <v>58</v>
       </c>
       <c r="J121" s="13">
         <v>40</v>
       </c>
-      <c r="K121" s="37">
+      <c r="K121" s="35">
         <v>58</v>
       </c>
-      <c r="L121" s="52">
+      <c r="L121" s="50">
         <v>50</v>
       </c>
-    </row>
-    <row r="122" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M121" s="58">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A122" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B122" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C122" s="12"/>
       <c r="D122" s="13">
         <v>1</v>
       </c>
-      <c r="E122" s="22" t="s">
+      <c r="E122" s="21" t="s">
         <v>59</v>
       </c>
       <c r="F122" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G122" s="13">
         <v>20</v>
       </c>
       <c r="H122" s="13">
         <v>14</v>
       </c>
       <c r="I122" s="13">
         <v>13</v>
       </c>
       <c r="J122" s="13">
         <v>11</v>
       </c>
-      <c r="K122" s="37">
+      <c r="K122" s="35">
         <v>16</v>
       </c>
-      <c r="L122" s="52">
+      <c r="L122" s="50">
         <v>18</v>
       </c>
-    </row>
-    <row r="123" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M122" s="58">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A123" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B123" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C123" s="12"/>
       <c r="D123" s="13">
         <v>1</v>
       </c>
       <c r="E123" s="14" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="F123" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G123" s="13">
         <v>13</v>
       </c>
       <c r="H123" s="13">
         <v>10</v>
       </c>
       <c r="I123" s="13">
         <v>10</v>
       </c>
       <c r="J123" s="13">
         <v>9</v>
       </c>
-      <c r="K123" s="37">
+      <c r="K123" s="35">
         <v>14</v>
       </c>
-      <c r="L123" s="52">
+      <c r="L123" s="50">
         <v>15</v>
       </c>
-    </row>
-    <row r="124" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M123" s="58">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A124" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B124" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C124" s="12"/>
       <c r="D124" s="13">
         <v>1</v>
       </c>
       <c r="E124" s="14" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F124" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G124" s="13">
         <v>7</v>
       </c>
       <c r="H124" s="13">
         <v>4</v>
       </c>
       <c r="I124" s="13">
         <v>3</v>
       </c>
       <c r="J124" s="13">
         <v>2</v>
       </c>
-      <c r="K124" s="37">
+      <c r="K124" s="35">
         <v>2</v>
       </c>
-      <c r="L124" s="52">
+      <c r="L124" s="50">
         <v>3</v>
       </c>
-    </row>
-    <row r="125" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M124" s="58">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A125" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B125" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C125" s="12"/>
       <c r="D125" s="13">
         <v>1</v>
       </c>
       <c r="E125" s="14" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="F125" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G125" s="13">
         <v>65</v>
       </c>
       <c r="H125" s="13">
         <v>71</v>
       </c>
       <c r="I125" s="13">
         <v>77</v>
       </c>
       <c r="J125" s="13">
         <v>82</v>
       </c>
-      <c r="K125" s="37">
+      <c r="K125" s="35">
         <v>88</v>
       </c>
-      <c r="L125" s="52">
+      <c r="L125" s="50">
         <v>83</v>
       </c>
-    </row>
-    <row r="126" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M125" s="58">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A126" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B126" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C126" s="12"/>
       <c r="D126" s="13">
         <v>1</v>
       </c>
       <c r="E126" s="14" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F126" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G126" s="13">
         <v>35</v>
       </c>
       <c r="H126" s="13">
         <v>29</v>
       </c>
       <c r="I126" s="13">
         <v>23</v>
       </c>
       <c r="J126" s="13">
         <v>18</v>
       </c>
-      <c r="K126" s="37">
+      <c r="K126" s="35">
         <v>12</v>
       </c>
-      <c r="L126" s="52">
+      <c r="L126" s="50">
         <v>17</v>
       </c>
-    </row>
-    <row r="127" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M126" s="58">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A127" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B127" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C127" s="12"/>
       <c r="D127" s="13">
         <v>1</v>
       </c>
       <c r="E127" s="14" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="F127" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G127" s="13">
         <v>0</v>
       </c>
       <c r="H127" s="13">
         <v>0</v>
       </c>
       <c r="I127" s="13">
         <v>0</v>
       </c>
       <c r="J127" s="13">
         <v>0</v>
       </c>
-      <c r="K127" s="37">
-[...2 lines deleted...]
-      <c r="L127" s="42" t="s">
+      <c r="K127" s="35">
+        <v>0</v>
+      </c>
+      <c r="L127" s="40" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="128" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M127" s="55" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A128" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B128" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C128" s="12"/>
       <c r="D128" s="13">
         <v>1</v>
       </c>
       <c r="E128" s="14" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F128" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G128" s="13">
         <v>70</v>
       </c>
       <c r="H128" s="13">
         <v>64</v>
       </c>
       <c r="I128" s="13">
         <v>54</v>
       </c>
       <c r="J128" s="13">
         <v>64</v>
       </c>
-      <c r="K128" s="37">
+      <c r="K128" s="35">
         <v>69</v>
       </c>
-      <c r="L128" s="52">
+      <c r="L128" s="50">
         <v>76</v>
       </c>
-    </row>
-    <row r="129" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M128" s="58">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A129" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B129" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C129" s="12"/>
       <c r="D129" s="13">
         <v>1</v>
       </c>
       <c r="E129" s="14" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="F129" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G129" s="13">
         <v>30</v>
       </c>
       <c r="H129" s="13">
         <v>36</v>
       </c>
       <c r="I129" s="13">
         <v>46</v>
       </c>
       <c r="J129" s="13">
         <v>36</v>
       </c>
-      <c r="K129" s="37">
+      <c r="K129" s="35">
         <v>31</v>
       </c>
-      <c r="L129" s="52">
+      <c r="L129" s="50">
         <v>24</v>
       </c>
-    </row>
-    <row r="130" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M129" s="58">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A130" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B130" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C130" s="12"/>
       <c r="D130" s="13">
         <v>1</v>
       </c>
-      <c r="E130" s="22" t="s">
+      <c r="E130" s="21" t="s">
         <v>60</v>
       </c>
       <c r="F130" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G130" s="13">
         <v>382</v>
       </c>
       <c r="H130" s="13">
         <v>408</v>
       </c>
       <c r="I130" s="13">
         <v>429</v>
       </c>
       <c r="J130" s="13">
         <v>414</v>
       </c>
-      <c r="K130" s="37">
+      <c r="K130" s="35">
         <v>453</v>
       </c>
-      <c r="L130" s="52">
+      <c r="L130" s="50">
         <v>517</v>
       </c>
-    </row>
-    <row r="131" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M130" s="58">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A131" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B131" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C131" s="12"/>
       <c r="D131" s="13">
         <v>1</v>
       </c>
       <c r="E131" s="14" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F131" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G131" s="13">
         <v>231</v>
       </c>
       <c r="H131" s="13">
         <v>254</v>
       </c>
       <c r="I131" s="13">
         <v>273</v>
       </c>
       <c r="J131" s="13">
         <v>256</v>
       </c>
-      <c r="K131" s="37">
+      <c r="K131" s="35">
         <v>277</v>
       </c>
-      <c r="L131" s="52">
+      <c r="L131" s="50">
         <v>331</v>
       </c>
-    </row>
-    <row r="132" spans="1:12" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M131" s="58">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B132" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C132" s="12"/>
       <c r="D132" s="13">
         <v>1</v>
       </c>
       <c r="E132" s="14" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="F132" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G132" s="13">
         <v>151</v>
       </c>
       <c r="H132" s="13">
         <v>154</v>
       </c>
       <c r="I132" s="13">
         <v>156</v>
       </c>
       <c r="J132" s="13">
         <v>158</v>
       </c>
-      <c r="K132" s="37">
+      <c r="K132" s="35">
         <v>176</v>
       </c>
-      <c r="L132" s="52">
+      <c r="L132" s="50">
         <v>186</v>
       </c>
-    </row>
-    <row r="133" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M132" s="58">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A133" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B133" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C133" s="12"/>
       <c r="D133" s="13">
         <v>1</v>
       </c>
       <c r="E133" s="14" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F133" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="13">
         <v>60</v>
       </c>
       <c r="H133" s="13">
         <v>62</v>
       </c>
       <c r="I133" s="13">
         <v>64</v>
       </c>
       <c r="J133" s="13">
         <v>62</v>
       </c>
-      <c r="K133" s="37">
+      <c r="K133" s="35">
         <v>61</v>
       </c>
-      <c r="L133" s="52">
+      <c r="L133" s="50">
         <v>64</v>
       </c>
-    </row>
-    <row r="134" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M133" s="58">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A134" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B134" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C134" s="12"/>
       <c r="D134" s="13">
         <v>1</v>
       </c>
       <c r="E134" s="14" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="F134" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G134" s="13">
         <v>40</v>
       </c>
       <c r="H134" s="13">
         <v>38</v>
       </c>
       <c r="I134" s="13">
         <v>36</v>
       </c>
       <c r="J134" s="13">
         <v>38</v>
       </c>
-      <c r="K134" s="37">
+      <c r="K134" s="35">
         <v>39</v>
       </c>
-      <c r="L134" s="52">
+      <c r="L134" s="50">
         <v>36</v>
       </c>
-    </row>
-    <row r="135" spans="1:12" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M134" s="58">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B135" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C135" s="12"/>
       <c r="D135" s="13">
         <v>1</v>
       </c>
       <c r="E135" s="14" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F135" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G135" s="13">
         <v>1.8</v>
       </c>
       <c r="H135" s="13">
         <v>2.9</v>
       </c>
       <c r="I135" s="13">
         <v>2.8</v>
       </c>
-      <c r="J135" s="18">
+      <c r="J135" s="17">
         <v>2</v>
       </c>
-      <c r="K135" s="37">
+      <c r="K135" s="35">
         <v>3.3</v>
       </c>
-      <c r="L135" s="52">
+      <c r="L135" s="50">
         <v>2.9</v>
       </c>
-    </row>
-    <row r="136" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M135" s="54">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B136" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C136" s="12"/>
       <c r="D136" s="13">
         <v>1</v>
       </c>
       <c r="E136" s="14" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="F136" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G136" s="13">
         <v>72.8</v>
       </c>
       <c r="H136" s="13">
         <v>72.8</v>
       </c>
       <c r="I136" s="13">
         <v>76.900000000000006</v>
       </c>
-      <c r="J136" s="18">
+      <c r="J136" s="17">
         <v>75</v>
       </c>
-      <c r="K136" s="18">
+      <c r="K136" s="17">
         <v>75</v>
       </c>
-      <c r="L136" s="52">
+      <c r="L136" s="50">
         <v>74.400000000000006</v>
       </c>
-    </row>
-    <row r="137" spans="1:12" ht="16.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M136" s="54">
+        <v>76.7</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13" ht="16.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B137" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C137" s="12"/>
       <c r="D137" s="13">
         <v>1</v>
       </c>
       <c r="E137" s="14" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F137" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G137" s="13">
         <v>25.4</v>
       </c>
       <c r="H137" s="13">
         <v>24.3</v>
       </c>
       <c r="I137" s="13">
         <v>20.3</v>
       </c>
-      <c r="J137" s="18">
+      <c r="J137" s="17">
         <v>23</v>
       </c>
-      <c r="K137" s="18">
+      <c r="K137" s="17">
         <v>21</v>
       </c>
-      <c r="L137" s="52">
+      <c r="L137" s="50">
         <v>22.7</v>
       </c>
-    </row>
-    <row r="138" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M137" s="54">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A138" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B138" s="12"/>
       <c r="C138" s="12"/>
       <c r="D138" s="13">
         <v>1</v>
       </c>
       <c r="E138" s="14" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="F138" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G138" s="13">
         <v>0</v>
       </c>
       <c r="H138" s="13">
         <v>0</v>
       </c>
       <c r="I138" s="13">
         <v>1</v>
       </c>
       <c r="J138" s="13">
         <v>1</v>
       </c>
-      <c r="K138" s="37">
-[...6 lines deleted...]
-    <row r="139" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K138" s="35">
+        <v>1</v>
+      </c>
+      <c r="L138" s="40">
+        <v>0</v>
+      </c>
+      <c r="M138" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A139" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B139" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C139" s="12"/>
       <c r="D139" s="13">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="E139" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="E139" s="21" t="s">
         <v>61</v>
       </c>
       <c r="F139" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G139" s="13" t="s">
         <v>62</v>
       </c>
       <c r="H139" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I139" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J139" s="13" t="s">
-        <v>543</v>
-[...1 lines deleted...]
-      <c r="K139" s="28">
+        <v>542</v>
+      </c>
+      <c r="K139" s="27">
         <v>2004</v>
       </c>
-      <c r="L139" s="70">
+      <c r="L139" s="58">
         <v>2691</v>
       </c>
-    </row>
-    <row r="140" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M139" s="58">
+        <v>2878</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A140" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B140" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C140" s="12"/>
       <c r="D140" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E140" s="14" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="F140" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G140" s="13">
         <v>657</v>
       </c>
       <c r="H140" s="13">
         <v>814</v>
       </c>
       <c r="I140" s="13">
         <v>948</v>
       </c>
       <c r="J140" s="13">
         <v>981</v>
       </c>
-      <c r="K140" s="28">
+      <c r="K140" s="27">
         <v>1093</v>
       </c>
-      <c r="L140" s="70">
+      <c r="L140" s="58">
         <v>1469</v>
       </c>
-    </row>
-    <row r="141" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M140" s="58">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A141" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B141" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C141" s="12"/>
       <c r="D141" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E141" s="14" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F141" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G141" s="13">
         <v>670</v>
       </c>
       <c r="H141" s="13">
         <v>730</v>
       </c>
       <c r="I141" s="13">
         <v>794</v>
       </c>
       <c r="J141" s="13">
         <v>818</v>
       </c>
-      <c r="K141" s="37">
+      <c r="K141" s="35">
         <v>911</v>
       </c>
-      <c r="L141" s="70">
+      <c r="L141" s="58">
         <v>1222</v>
       </c>
-    </row>
-    <row r="142" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M141" s="58">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A142" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B142" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C142" s="12"/>
       <c r="D142" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E142" s="14" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="F142" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G142" s="13">
         <v>50</v>
       </c>
       <c r="H142" s="13">
         <v>53</v>
       </c>
       <c r="I142" s="13">
         <v>54</v>
       </c>
       <c r="J142" s="13">
         <v>55</v>
       </c>
-      <c r="K142" s="37">
+      <c r="K142" s="35">
         <v>55</v>
       </c>
-      <c r="L142" s="52">
+      <c r="L142" s="50">
         <v>55</v>
       </c>
-    </row>
-    <row r="143" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M142" s="58">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A143" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B143" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C143" s="12"/>
       <c r="D143" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E143" s="14" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F143" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G143" s="13">
         <v>50</v>
       </c>
       <c r="H143" s="13">
         <v>47</v>
       </c>
       <c r="I143" s="13">
         <v>46</v>
       </c>
       <c r="J143" s="13">
         <v>45</v>
       </c>
-      <c r="K143" s="37">
+      <c r="K143" s="35">
         <v>45</v>
       </c>
-      <c r="L143" s="52">
+      <c r="L143" s="50">
         <v>45</v>
       </c>
-    </row>
-    <row r="144" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M143" s="58">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A144" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B144" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C144" s="12"/>
       <c r="D144" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E144" s="14" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="F144" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G144" s="13">
         <v>19</v>
       </c>
       <c r="H144" s="13">
         <v>20</v>
       </c>
       <c r="I144" s="13">
         <v>21</v>
       </c>
       <c r="J144" s="13">
         <v>20</v>
       </c>
-      <c r="K144" s="37">
+      <c r="K144" s="35">
         <v>20</v>
       </c>
-      <c r="L144" s="52">
+      <c r="L144" s="50">
         <v>22</v>
       </c>
-    </row>
-    <row r="145" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M144" s="58">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A145" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B145" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C145" s="12"/>
       <c r="D145" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E145" s="14" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F145" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G145" s="13">
         <v>67</v>
       </c>
       <c r="H145" s="13">
         <v>66</v>
       </c>
       <c r="I145" s="13">
         <v>66</v>
       </c>
       <c r="J145" s="13">
         <v>65</v>
       </c>
-      <c r="K145" s="37">
+      <c r="K145" s="35">
         <v>64</v>
       </c>
-      <c r="L145" s="52">
+      <c r="L145" s="50">
         <v>65</v>
       </c>
-    </row>
-    <row r="146" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M145" s="58">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A146" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B146" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C146" s="12"/>
       <c r="D146" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E146" s="14" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="F146" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G146" s="13">
         <v>14</v>
       </c>
       <c r="H146" s="13">
         <v>14</v>
       </c>
       <c r="I146" s="13">
         <v>13</v>
       </c>
       <c r="J146" s="13">
         <v>15</v>
       </c>
-      <c r="K146" s="37">
+      <c r="K146" s="35">
         <v>16</v>
       </c>
-      <c r="L146" s="52">
+      <c r="L146" s="50">
         <v>14</v>
       </c>
-    </row>
-    <row r="147" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M146" s="58">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A147" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B147" s="12"/>
       <c r="C147" s="12"/>
       <c r="D147" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E147" s="14" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="F147" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G147" s="13">
         <v>9</v>
       </c>
       <c r="H147" s="13">
         <v>9</v>
       </c>
       <c r="I147" s="13">
         <v>8</v>
       </c>
       <c r="J147" s="13">
         <v>17</v>
       </c>
-      <c r="K147" s="37">
+      <c r="K147" s="35">
         <v>18</v>
       </c>
-      <c r="L147" s="52">
+      <c r="L147" s="50">
         <v>25</v>
       </c>
-    </row>
-    <row r="148" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M147" s="58">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A148" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B148" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C148" s="12"/>
       <c r="D148" s="13">
         <v>1</v>
       </c>
-      <c r="E148" s="22" t="s">
+      <c r="E148" s="21" t="s">
         <v>65</v>
       </c>
       <c r="F148" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G148" s="13">
         <v>31</v>
       </c>
       <c r="H148" s="13">
         <v>15</v>
       </c>
       <c r="I148" s="13">
         <v>15</v>
       </c>
       <c r="J148" s="13">
         <v>12</v>
       </c>
-      <c r="K148" s="37">
+      <c r="K148" s="35">
         <v>12</v>
       </c>
-      <c r="L148" s="52">
+      <c r="L148" s="50">
         <v>10</v>
       </c>
-    </row>
-    <row r="149" spans="1:12" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M148" s="58">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B149" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C149" s="12"/>
       <c r="D149" s="13">
         <v>1</v>
       </c>
       <c r="E149" s="14" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="F149" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G149" s="13">
         <v>100</v>
       </c>
       <c r="H149" s="13">
         <v>100</v>
       </c>
       <c r="I149" s="13">
         <v>100</v>
       </c>
       <c r="J149" s="13">
         <v>100</v>
       </c>
-      <c r="K149" s="37">
+      <c r="K149" s="35">
         <v>100</v>
       </c>
-      <c r="L149" s="52">
+      <c r="L149" s="50">
         <v>100</v>
       </c>
-    </row>
-    <row r="150" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M149" s="58">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A150" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B150" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C150" s="12"/>
       <c r="D150" s="13">
         <v>1</v>
       </c>
       <c r="E150" s="14" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="F150" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G150" s="13">
         <v>0</v>
       </c>
       <c r="H150" s="13">
         <v>0</v>
       </c>
       <c r="I150" s="13">
         <v>0</v>
       </c>
       <c r="J150" s="13">
         <v>0</v>
       </c>
-      <c r="K150" s="37">
-[...6 lines deleted...]
-    <row r="151" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K150" s="35">
+        <v>0</v>
+      </c>
+      <c r="L150" s="50">
+        <v>0</v>
+      </c>
+      <c r="M150" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A151" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B151" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C151" s="12"/>
       <c r="D151" s="13">
         <v>1</v>
       </c>
       <c r="E151" s="14" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F151" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G151" s="13">
         <v>0</v>
       </c>
       <c r="H151" s="13">
         <v>0</v>
       </c>
       <c r="I151" s="13">
         <v>0</v>
       </c>
       <c r="J151" s="13">
         <v>0</v>
       </c>
-      <c r="K151" s="37">
-[...6 lines deleted...]
-    <row r="152" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K151" s="35">
+        <v>0</v>
+      </c>
+      <c r="L151" s="50">
+        <v>0</v>
+      </c>
+      <c r="M151" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A152" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B152" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C152" s="12"/>
       <c r="D152" s="13">
         <v>1</v>
       </c>
       <c r="E152" s="14" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="F152" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="G152" s="13">
+      <c r="G152" s="53">
         <v>54.8</v>
       </c>
-      <c r="H152" s="13">
+      <c r="H152" s="53">
         <v>66.7</v>
       </c>
-      <c r="I152" s="13">
+      <c r="I152" s="53">
         <v>66.7</v>
       </c>
-      <c r="J152" s="18">
+      <c r="J152" s="53">
         <v>58</v>
       </c>
-      <c r="K152" s="18">
+      <c r="K152" s="53">
         <v>58</v>
       </c>
-      <c r="L152" s="54">
+      <c r="L152" s="74">
         <v>50</v>
       </c>
-    </row>
-    <row r="153" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M152" s="58">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A153" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B153" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C153" s="12"/>
       <c r="D153" s="13">
         <v>1</v>
       </c>
       <c r="E153" s="14" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F153" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="G153" s="13">
+      <c r="G153" s="53">
         <v>45.2</v>
       </c>
-      <c r="H153" s="13">
+      <c r="H153" s="53">
         <v>33.299999999999997</v>
       </c>
-      <c r="I153" s="13">
+      <c r="I153" s="53">
         <v>33.299999999999997</v>
       </c>
-      <c r="J153" s="18">
+      <c r="J153" s="53">
         <v>42</v>
       </c>
-      <c r="K153" s="18">
+      <c r="K153" s="53">
         <v>42</v>
       </c>
-      <c r="L153" s="54">
+      <c r="L153" s="74">
         <v>50</v>
       </c>
-    </row>
-    <row r="154" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M153" s="58">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A154" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B154" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C154" s="12"/>
       <c r="D154" s="13">
         <v>3</v>
       </c>
-      <c r="E154" s="22" t="s">
-        <v>557</v>
+      <c r="E154" s="21" t="s">
+        <v>556</v>
       </c>
       <c r="F154" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G154" s="13" t="s">
         <v>36</v>
       </c>
       <c r="H154" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I154" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J154" s="13" t="s">
-        <v>458</v>
-[...1 lines deleted...]
-      <c r="K154" s="28">
+        <v>457</v>
+      </c>
+      <c r="K154" s="27">
         <v>2485</v>
       </c>
-      <c r="L154" s="70">
+      <c r="L154" s="58">
         <v>3342</v>
       </c>
-    </row>
-    <row r="155" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M154" s="58">
+        <v>3736</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A155" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B155" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C155" s="12"/>
       <c r="D155" s="13">
         <v>3</v>
       </c>
-      <c r="E155" s="30" t="s">
+      <c r="E155" s="29" t="s">
         <v>66</v>
       </c>
       <c r="F155" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G155" s="13">
         <v>932</v>
       </c>
       <c r="H155" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I155" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J155" s="13" t="s">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="K155" s="28">
+        <v>459</v>
+      </c>
+      <c r="K155" s="27">
         <v>1396</v>
       </c>
-      <c r="L155" s="70">
+      <c r="L155" s="58">
         <v>1891</v>
       </c>
-    </row>
-    <row r="156" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M155" s="58">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="156" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B156" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C156" s="12"/>
       <c r="D156" s="13">
         <v>3</v>
       </c>
-      <c r="E156" s="30" t="s">
+      <c r="E156" s="29" t="s">
         <v>67</v>
       </c>
       <c r="F156" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G156" s="13">
         <v>828</v>
       </c>
       <c r="H156" s="13">
         <v>888</v>
       </c>
       <c r="I156" s="13">
         <v>953</v>
       </c>
       <c r="J156" s="13">
         <v>978</v>
       </c>
-      <c r="K156" s="28">
+      <c r="K156" s="27">
         <v>1089</v>
       </c>
-      <c r="L156" s="70">
+      <c r="L156" s="58">
         <v>1451</v>
       </c>
-    </row>
-    <row r="157" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M156" s="58">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A157" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B157" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C157" s="12"/>
       <c r="D157" s="13">
         <v>1</v>
       </c>
-      <c r="E157" s="22" t="s">
-        <v>558</v>
+      <c r="E157" s="21" t="s">
+        <v>557</v>
       </c>
       <c r="F157" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G157" s="13">
         <v>42</v>
       </c>
       <c r="H157" s="13">
         <v>30</v>
       </c>
       <c r="I157" s="13">
         <v>29</v>
       </c>
       <c r="J157" s="13">
         <v>23</v>
       </c>
-      <c r="K157" s="37">
+      <c r="K157" s="35">
         <v>21</v>
       </c>
-      <c r="L157" s="52">
+      <c r="L157" s="50">
         <v>42</v>
       </c>
-    </row>
-    <row r="158" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M157" s="58">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A158" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B158" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C158" s="12"/>
       <c r="D158" s="13">
         <v>1</v>
       </c>
       <c r="E158" s="14" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="F158" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G158" s="13">
         <v>1</v>
       </c>
       <c r="H158" s="13">
         <v>0</v>
       </c>
       <c r="I158" s="13">
         <v>1</v>
       </c>
       <c r="J158" s="13">
         <v>0</v>
       </c>
-      <c r="K158" s="37">
-[...2 lines deleted...]
-      <c r="L158" s="52">
+      <c r="K158" s="35">
+        <v>0</v>
+      </c>
+      <c r="L158" s="50">
         <v>8</v>
       </c>
-    </row>
-    <row r="159" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M158" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A159" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B159" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C159" s="12"/>
       <c r="D159" s="13">
         <v>1</v>
       </c>
       <c r="E159" s="14" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F159" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G159" s="13">
         <v>41</v>
       </c>
       <c r="H159" s="13">
         <v>30</v>
       </c>
       <c r="I159" s="13">
         <v>28</v>
       </c>
       <c r="J159" s="13">
         <v>23</v>
       </c>
-      <c r="K159" s="37">
+      <c r="K159" s="35">
         <v>21</v>
       </c>
-      <c r="L159" s="52">
+      <c r="L159" s="50">
         <v>34</v>
       </c>
-    </row>
-    <row r="160" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M159" s="58">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A160" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B160" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C160" s="12"/>
       <c r="D160" s="13">
         <v>1</v>
       </c>
-      <c r="E160" s="31" t="s">
-        <v>561</v>
+      <c r="E160" s="30" t="s">
+        <v>560</v>
       </c>
       <c r="F160" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G160" s="13">
         <v>34</v>
       </c>
       <c r="H160" s="13">
         <v>26</v>
       </c>
       <c r="I160" s="13">
         <v>20</v>
       </c>
       <c r="J160" s="13">
         <v>30</v>
       </c>
-      <c r="K160" s="37">
+      <c r="K160" s="35">
         <v>16</v>
       </c>
-      <c r="L160" s="52">
+      <c r="L160" s="50">
         <v>38</v>
       </c>
-    </row>
-    <row r="161" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M160" s="58">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A161" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B161" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C161" s="12"/>
       <c r="D161" s="13">
         <v>1</v>
       </c>
-      <c r="E161" s="30" t="s">
+      <c r="E161" s="29" t="s">
         <v>66</v>
       </c>
       <c r="F161" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G161" s="13">
         <v>0</v>
       </c>
       <c r="H161" s="13">
         <v>0</v>
       </c>
       <c r="I161" s="13">
         <v>0</v>
       </c>
       <c r="J161" s="13">
         <v>0</v>
       </c>
-      <c r="K161" s="37">
-[...2 lines deleted...]
-      <c r="L161" s="52">
+      <c r="K161" s="35">
+        <v>0</v>
+      </c>
+      <c r="L161" s="50">
         <v>9</v>
       </c>
-    </row>
-    <row r="162" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M161" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A162" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B162" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C162" s="12"/>
       <c r="D162" s="13">
         <v>1</v>
       </c>
-      <c r="E162" s="30" t="s">
+      <c r="E162" s="29" t="s">
         <v>67</v>
       </c>
       <c r="F162" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G162" s="13">
         <v>34</v>
       </c>
       <c r="H162" s="13">
         <v>26</v>
       </c>
       <c r="I162" s="13">
         <v>20</v>
       </c>
       <c r="J162" s="13">
         <v>30</v>
       </c>
-      <c r="K162" s="37">
+      <c r="K162" s="35">
         <v>16</v>
       </c>
-      <c r="L162" s="52">
+      <c r="L162" s="50">
         <v>29</v>
       </c>
-    </row>
-    <row r="163" spans="1:12" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="M162" s="58">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A163" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B163" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C163" s="12"/>
       <c r="D163" s="13">
         <v>1</v>
       </c>
-      <c r="E163" s="31" t="s">
-        <v>562</v>
+      <c r="E163" s="30" t="s">
+        <v>561</v>
       </c>
       <c r="F163" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G163" s="13">
         <v>21</v>
       </c>
       <c r="H163" s="13">
         <v>25</v>
       </c>
       <c r="I163" s="13">
         <v>14</v>
       </c>
       <c r="J163" s="13">
         <v>14</v>
       </c>
-      <c r="K163" s="37">
+      <c r="K163" s="35">
         <v>20</v>
       </c>
-      <c r="L163" s="52">
+      <c r="L163" s="50">
         <v>11</v>
       </c>
-    </row>
-    <row r="164" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M163" s="58">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A164" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B164" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C164" s="12"/>
       <c r="D164" s="13">
         <v>1</v>
       </c>
-      <c r="E164" s="30" t="s">
+      <c r="E164" s="29" t="s">
         <v>66</v>
       </c>
       <c r="F164" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G164" s="13">
         <v>1</v>
       </c>
       <c r="H164" s="13">
         <v>0</v>
       </c>
       <c r="I164" s="13">
         <v>0</v>
       </c>
       <c r="J164" s="13">
         <v>0</v>
       </c>
-      <c r="K164" s="37">
-[...6 lines deleted...]
-    <row r="165" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="K164" s="35">
+        <v>0</v>
+      </c>
+      <c r="L164" s="50">
+        <v>0</v>
+      </c>
+      <c r="M164" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A165" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B165" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C165" s="12"/>
       <c r="D165" s="13">
         <v>1</v>
       </c>
-      <c r="E165" s="30" t="s">
+      <c r="E165" s="29" t="s">
         <v>67</v>
       </c>
       <c r="F165" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G165" s="13">
         <v>20</v>
       </c>
       <c r="H165" s="13">
         <v>25</v>
       </c>
       <c r="I165" s="13">
         <v>14</v>
       </c>
       <c r="J165" s="13">
         <v>14</v>
       </c>
-      <c r="K165" s="37">
+      <c r="K165" s="35">
         <v>20</v>
       </c>
-      <c r="L165" s="52">
+      <c r="L165" s="50">
         <v>11</v>
       </c>
-    </row>
-    <row r="166" spans="1:12" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="M165" s="58">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A166" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B166" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C166" s="12"/>
       <c r="D166" s="13">
         <v>1</v>
       </c>
       <c r="E166" s="14" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="F166" s="13" t="s">
         <v>85</v>
       </c>
       <c r="G166" s="13" t="s">
         <v>12</v>
       </c>
       <c r="H166" s="13">
         <v>0.8</v>
       </c>
       <c r="I166" s="13">
         <v>0.6</v>
       </c>
       <c r="J166" s="13">
         <v>0.8</v>
       </c>
-      <c r="K166" s="37">
+      <c r="K166" s="35">
         <v>1.2</v>
       </c>
-      <c r="L166" s="52" t="s">
-[...3 lines deleted...]
-    <row r="167" spans="1:12" ht="31.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L166" s="50" t="s">
+        <v>711</v>
+      </c>
+      <c r="M166" s="50" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13" ht="31.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B167" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C167" s="12"/>
       <c r="D167" s="13">
         <v>1</v>
       </c>
-      <c r="E167" s="30" t="s">
+      <c r="E167" s="29" t="s">
         <v>69</v>
       </c>
       <c r="F167" s="13" t="s">
         <v>85</v>
       </c>
       <c r="G167" s="13" t="s">
         <v>12</v>
       </c>
       <c r="H167" s="13">
         <v>0</v>
       </c>
       <c r="I167" s="13">
         <v>0</v>
       </c>
       <c r="J167" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="K167" s="37" t="s">
+      <c r="K167" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="L167" s="52" t="s">
-[...3 lines deleted...]
-    <row r="168" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="L167" s="50" t="s">
+        <v>711</v>
+      </c>
+      <c r="M167" s="50" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A168" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B168" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C168" s="12"/>
       <c r="D168" s="13">
         <v>1</v>
       </c>
-      <c r="E168" s="30" t="s">
+      <c r="E168" s="29" t="s">
         <v>68</v>
       </c>
       <c r="F168" s="13" t="s">
         <v>85</v>
       </c>
       <c r="G168" s="13" t="s">
         <v>12</v>
       </c>
       <c r="H168" s="13">
         <v>0.8</v>
       </c>
       <c r="I168" s="13">
         <v>0.6</v>
       </c>
       <c r="J168" s="13">
         <v>0.8</v>
       </c>
-      <c r="K168" s="37">
+      <c r="K168" s="35">
         <v>1.2</v>
       </c>
-      <c r="L168" s="52" t="s">
-[...3 lines deleted...]
-    <row r="169" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="L168" s="50" t="s">
+        <v>711</v>
+      </c>
+      <c r="M168" s="50" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="169" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A169" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B169" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C169" s="12"/>
       <c r="D169" s="13">
         <v>1</v>
       </c>
       <c r="E169" s="14" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F169" s="13" t="s">
         <v>85</v>
       </c>
       <c r="G169" s="13">
         <v>0.8</v>
       </c>
       <c r="H169" s="13">
         <v>0.7</v>
       </c>
       <c r="I169" s="13">
         <v>0.5</v>
       </c>
       <c r="J169" s="13">
         <v>0.7</v>
       </c>
-      <c r="K169" s="37">
+      <c r="K169" s="35">
         <v>0.7</v>
       </c>
       <c r="L169" s="52">
         <v>0.69</v>
       </c>
-    </row>
-    <row r="170" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M169" s="54">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="170" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A170" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B170" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C170" s="12"/>
       <c r="D170" s="13">
         <v>1</v>
       </c>
-      <c r="E170" s="30" t="s">
+      <c r="E170" s="29" t="s">
         <v>69</v>
       </c>
       <c r="F170" s="13" t="s">
         <v>85</v>
       </c>
       <c r="G170" s="13" t="s">
         <v>12</v>
       </c>
       <c r="H170" s="13">
         <v>0</v>
       </c>
       <c r="I170" s="13">
         <v>0</v>
       </c>
       <c r="J170" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="K170" s="37" t="s">
+      <c r="K170" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="L170" s="42" t="s">
+      <c r="L170" s="40" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="171" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M170" s="55" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="171" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A171" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B171" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C171" s="12"/>
       <c r="D171" s="13">
         <v>1</v>
       </c>
-      <c r="E171" s="30" t="s">
+      <c r="E171" s="29" t="s">
         <v>68</v>
       </c>
       <c r="F171" s="13" t="s">
         <v>85</v>
       </c>
       <c r="G171" s="13" t="s">
         <v>12</v>
       </c>
       <c r="H171" s="13">
         <v>0.7</v>
       </c>
       <c r="I171" s="13">
         <v>0.5</v>
       </c>
       <c r="J171" s="13">
         <v>0.7</v>
       </c>
-      <c r="K171" s="37">
+      <c r="K171" s="35">
         <v>0.7</v>
       </c>
       <c r="L171" s="52">
         <v>0.69</v>
       </c>
-    </row>
-    <row r="172" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M171" s="57">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="172" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A172" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B172" s="12" t="s">
         <v>185</v>
       </c>
       <c r="C172" s="12"/>
-      <c r="D172" s="32">
-[...5 lines deleted...]
-      <c r="F172" s="32" t="s">
+      <c r="D172" s="31">
+        <v>1</v>
+      </c>
+      <c r="E172" s="21" t="s">
+        <v>423</v>
+      </c>
+      <c r="F172" s="31" t="s">
         <v>85</v>
       </c>
-      <c r="G172" s="32" t="s">
+      <c r="G172" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="H172" s="32">
+      <c r="H172" s="31">
         <v>1.39</v>
       </c>
-      <c r="I172" s="32">
+      <c r="I172" s="31">
         <v>1.33</v>
       </c>
-      <c r="J172" s="32">
+      <c r="J172" s="31">
         <v>1.32</v>
       </c>
-      <c r="K172" s="37">
+      <c r="K172" s="35">
         <v>1.31</v>
       </c>
-      <c r="L172" s="52">
+      <c r="L172" s="50">
         <v>1.35</v>
       </c>
-    </row>
-    <row r="173" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M172" s="57">
+        <v>1.38</v>
+      </c>
+    </row>
+    <row r="173" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A173" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B173" s="12" t="s">
         <v>185</v>
       </c>
       <c r="C173" s="12"/>
-      <c r="D173" s="32">
-[...5 lines deleted...]
-      <c r="F173" s="32" t="s">
+      <c r="D173" s="31">
+        <v>1</v>
+      </c>
+      <c r="E173" s="32" t="s">
+        <v>424</v>
+      </c>
+      <c r="F173" s="31" t="s">
         <v>85</v>
       </c>
-      <c r="G173" s="32">
+      <c r="G173" s="31">
         <v>1.17</v>
       </c>
-      <c r="H173" s="32">
+      <c r="H173" s="31">
         <v>1.1599999999999999</v>
       </c>
-      <c r="I173" s="32">
+      <c r="I173" s="31">
         <v>1.1499999999999999</v>
       </c>
-      <c r="J173" s="32">
+      <c r="J173" s="31">
         <v>1.18</v>
       </c>
-      <c r="K173" s="37">
+      <c r="K173" s="35">
         <v>1.1200000000000001</v>
       </c>
-      <c r="L173" s="52">
+      <c r="L173" s="50">
         <v>1.1200000000000001</v>
       </c>
-    </row>
-    <row r="174" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M173" s="57">
+        <v>1.17</v>
+      </c>
+    </row>
+    <row r="174" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A174" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B174" s="12" t="s">
         <v>185</v>
       </c>
       <c r="C174" s="12"/>
-      <c r="D174" s="32">
-[...5 lines deleted...]
-      <c r="F174" s="32" t="s">
+      <c r="D174" s="31">
+        <v>1</v>
+      </c>
+      <c r="E174" s="32" t="s">
+        <v>425</v>
+      </c>
+      <c r="F174" s="31" t="s">
         <v>85</v>
       </c>
-      <c r="G174" s="32">
+      <c r="G174" s="31">
         <v>1.27</v>
       </c>
-      <c r="H174" s="32">
+      <c r="H174" s="31">
         <v>1.32</v>
       </c>
-      <c r="I174" s="32">
+      <c r="I174" s="31">
         <v>1.27</v>
       </c>
-      <c r="J174" s="32">
+      <c r="J174" s="31">
         <v>1.25</v>
       </c>
-      <c r="K174" s="37">
+      <c r="K174" s="35">
         <v>1.26</v>
       </c>
-      <c r="L174" s="53">
+      <c r="L174" s="51">
         <v>1.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A175" s="44" t="s">
+      <c r="M174" s="57">
+        <v>1.35</v>
+      </c>
+    </row>
+    <row r="175" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A175" s="42" t="s">
         <v>145</v>
       </c>
-      <c r="B175" s="44"/>
-      <c r="C175" s="44">
+      <c r="B175" s="42"/>
+      <c r="C175" s="42">
         <v>26</v>
       </c>
-      <c r="D175" s="46">
-[...2 lines deleted...]
-      <c r="E175" s="47" t="s">
+      <c r="D175" s="44">
+        <v>1</v>
+      </c>
+      <c r="E175" s="45" t="s">
+        <v>756</v>
+      </c>
+      <c r="F175" s="44" t="s">
+        <v>342</v>
+      </c>
+      <c r="G175" s="44"/>
+      <c r="H175" s="44"/>
+      <c r="I175" s="44"/>
+      <c r="J175" s="44"/>
+      <c r="K175" s="44">
+        <v>298.81</v>
+      </c>
+      <c r="L175" s="50">
+        <v>346.04</v>
+      </c>
+      <c r="M175" s="57">
+        <v>358.96</v>
+      </c>
+    </row>
+    <row r="176" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A176" s="42" t="s">
+        <v>145</v>
+      </c>
+      <c r="B176" s="42"/>
+      <c r="C176" s="42">
+        <v>26</v>
+      </c>
+      <c r="D176" s="44">
+        <v>1</v>
+      </c>
+      <c r="E176" s="45" t="s">
         <v>757</v>
       </c>
-      <c r="F175" s="46" t="s">
-[...14 lines deleted...]
-      <c r="A176" s="44" t="s">
+      <c r="F176" s="44" t="s">
+        <v>342</v>
+      </c>
+      <c r="G176" s="44"/>
+      <c r="H176" s="44"/>
+      <c r="I176" s="44"/>
+      <c r="J176" s="44"/>
+      <c r="K176" s="44">
+        <v>227.79</v>
+      </c>
+      <c r="L176" s="50">
+        <v>256.99</v>
+      </c>
+      <c r="M176" s="57">
+        <v>259.94</v>
+      </c>
+    </row>
+    <row r="177" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A177" s="42" t="s">
         <v>145</v>
       </c>
-      <c r="B176" s="44"/>
-      <c r="C176" s="44">
+      <c r="B177" s="42"/>
+      <c r="C177" s="42">
         <v>26</v>
       </c>
-      <c r="D176" s="46">
-[...2 lines deleted...]
-      <c r="E176" s="47" t="s">
+      <c r="D177" s="44">
+        <v>1</v>
+      </c>
+      <c r="E177" s="45" t="s">
         <v>758</v>
       </c>
-      <c r="F176" s="46" t="s">
-[...14 lines deleted...]
-      <c r="A177" s="44" t="s">
+      <c r="F177" s="44" t="s">
+        <v>342</v>
+      </c>
+      <c r="G177" s="44"/>
+      <c r="H177" s="44"/>
+      <c r="I177" s="44"/>
+      <c r="J177" s="44"/>
+      <c r="K177" s="48">
+        <v>1773.24</v>
+      </c>
+      <c r="L177" s="57">
+        <v>1997.4</v>
+      </c>
+      <c r="M177" s="57">
+        <v>2546.4699999999998</v>
+      </c>
+    </row>
+    <row r="178" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A178" s="42" t="s">
         <v>145</v>
       </c>
-      <c r="B177" s="44"/>
-      <c r="C177" s="44">
+      <c r="B178" s="42"/>
+      <c r="C178" s="42">
         <v>26</v>
       </c>
-      <c r="D177" s="46">
-[...2 lines deleted...]
-      <c r="E177" s="47" t="s">
+      <c r="D178" s="44">
+        <v>1</v>
+      </c>
+      <c r="E178" s="45" t="s">
         <v>759</v>
       </c>
-      <c r="F177" s="46" t="s">
-[...14 lines deleted...]
-      <c r="A178" s="44" t="s">
+      <c r="F178" s="44" t="s">
+        <v>342</v>
+      </c>
+      <c r="G178" s="44"/>
+      <c r="H178" s="44"/>
+      <c r="I178" s="44"/>
+      <c r="J178" s="44"/>
+      <c r="K178" s="44">
+        <v>425.11</v>
+      </c>
+      <c r="L178" s="50">
+        <v>504.87</v>
+      </c>
+      <c r="M178" s="57">
+        <v>529.1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A179" s="42" t="s">
         <v>145</v>
       </c>
-      <c r="B178" s="44"/>
-      <c r="C178" s="44">
+      <c r="B179" s="42"/>
+      <c r="C179" s="42">
         <v>26</v>
       </c>
-      <c r="D178" s="46">
-[...2 lines deleted...]
-      <c r="E178" s="47" t="s">
+      <c r="D179" s="44">
+        <v>1</v>
+      </c>
+      <c r="E179" s="45" t="s">
         <v>760</v>
       </c>
-      <c r="F178" s="46" t="s">
-[...14 lines deleted...]
-      <c r="A179" s="44" t="s">
+      <c r="F179" s="44" t="s">
+        <v>342</v>
+      </c>
+      <c r="G179" s="44"/>
+      <c r="H179" s="44"/>
+      <c r="I179" s="44"/>
+      <c r="J179" s="44"/>
+      <c r="K179" s="44">
+        <v>221.05</v>
+      </c>
+      <c r="L179" s="50">
+        <v>256.14999999999998</v>
+      </c>
+      <c r="M179" s="57">
+        <v>263.3</v>
+      </c>
+    </row>
+    <row r="180" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A180" s="42" t="s">
         <v>145</v>
       </c>
-      <c r="B179" s="44"/>
-      <c r="C179" s="44">
+      <c r="B180" s="42"/>
+      <c r="C180" s="42">
         <v>26</v>
       </c>
-      <c r="D179" s="46">
-[...2 lines deleted...]
-      <c r="E179" s="47" t="s">
+      <c r="D180" s="44">
+        <v>1</v>
+      </c>
+      <c r="E180" s="45" t="s">
         <v>761</v>
       </c>
-      <c r="F179" s="46" t="s">
-[...14 lines deleted...]
-      <c r="A180" s="44" t="s">
+      <c r="F180" s="44" t="s">
+        <v>342</v>
+      </c>
+      <c r="G180" s="44"/>
+      <c r="H180" s="44"/>
+      <c r="I180" s="44"/>
+      <c r="J180" s="44"/>
+      <c r="K180" s="44">
+        <v>113.17</v>
+      </c>
+      <c r="L180" s="51">
+        <v>136</v>
+      </c>
+      <c r="M180" s="57">
+        <v>138.18</v>
+      </c>
+    </row>
+    <row r="181" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A181" s="42" t="s">
         <v>145</v>
       </c>
-      <c r="B180" s="44"/>
-      <c r="C180" s="44">
+      <c r="B181" s="42"/>
+      <c r="C181" s="42">
         <v>26</v>
       </c>
-      <c r="D180" s="46">
-[...2 lines deleted...]
-      <c r="E180" s="47" t="s">
+      <c r="D181" s="44">
+        <v>1</v>
+      </c>
+      <c r="E181" s="45" t="s">
         <v>762</v>
       </c>
-      <c r="F180" s="46" t="s">
-[...14 lines deleted...]
-      <c r="A181" s="44" t="s">
+      <c r="F181" s="44" t="s">
+        <v>342</v>
+      </c>
+      <c r="G181" s="44"/>
+      <c r="H181" s="44"/>
+      <c r="I181" s="44"/>
+      <c r="J181" s="44"/>
+      <c r="K181" s="44">
+        <v>173.12</v>
+      </c>
+      <c r="L181" s="50">
+        <v>201.72</v>
+      </c>
+      <c r="M181" s="57">
+        <v>205.86</v>
+      </c>
+    </row>
+    <row r="182" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A182" s="42" t="s">
         <v>145</v>
       </c>
-      <c r="B181" s="44"/>
-      <c r="C181" s="44">
+      <c r="B182" s="42"/>
+      <c r="C182" s="42">
         <v>26</v>
       </c>
-      <c r="D181" s="46">
-[...2 lines deleted...]
-      <c r="E181" s="47" t="s">
+      <c r="D182" s="44">
+        <v>1</v>
+      </c>
+      <c r="E182" s="45" t="s">
         <v>763</v>
       </c>
-      <c r="F181" s="46" t="s">
-[...14 lines deleted...]
-      <c r="A182" s="44" t="s">
+      <c r="F182" s="44" t="s">
+        <v>342</v>
+      </c>
+      <c r="G182" s="44"/>
+      <c r="H182" s="44"/>
+      <c r="I182" s="44"/>
+      <c r="J182" s="44"/>
+      <c r="K182" s="44">
+        <v>289.58</v>
+      </c>
+      <c r="L182" s="50">
+        <v>334.92</v>
+      </c>
+      <c r="M182" s="57">
+        <v>345.06</v>
+      </c>
+    </row>
+    <row r="183" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A183" s="42" t="s">
         <v>145</v>
       </c>
-      <c r="B182" s="44"/>
-      <c r="C182" s="44">
+      <c r="B183" s="42"/>
+      <c r="C183" s="42">
         <v>26</v>
       </c>
-      <c r="D182" s="46">
-[...2 lines deleted...]
-      <c r="E182" s="47" t="s">
+      <c r="D183" s="44">
+        <v>1</v>
+      </c>
+      <c r="E183" s="45" t="s">
         <v>764</v>
       </c>
-      <c r="F182" s="46" t="s">
-[...34 lines deleted...]
-      <c r="K183" s="46">
+      <c r="F183" s="44" t="s">
+        <v>342</v>
+      </c>
+      <c r="G183" s="44"/>
+      <c r="H183" s="44"/>
+      <c r="I183" s="44"/>
+      <c r="J183" s="44"/>
+      <c r="K183" s="44">
         <v>275.27999999999997</v>
       </c>
-      <c r="L183" s="52">
+      <c r="L183" s="50">
         <v>308.33999999999997</v>
       </c>
-    </row>
-    <row r="184" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M183" s="57">
+        <v>337.4</v>
+      </c>
+    </row>
+    <row r="184" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A184" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B184" s="12"/>
       <c r="C184" s="12">
         <v>25</v>
       </c>
-      <c r="D184" s="32">
-[...5 lines deleted...]
-      <c r="F184" s="32" t="s">
+      <c r="D184" s="31">
+        <v>1</v>
+      </c>
+      <c r="E184" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="F184" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="G184" s="32">
+      <c r="G184" s="31">
         <v>9</v>
       </c>
-      <c r="H184" s="32">
+      <c r="H184" s="31">
         <v>9</v>
       </c>
-      <c r="I184" s="32">
+      <c r="I184" s="31">
         <v>9</v>
       </c>
-      <c r="J184" s="27">
+      <c r="J184" s="26">
         <v>18</v>
       </c>
-      <c r="K184" s="37">
+      <c r="K184" s="35">
         <v>18</v>
       </c>
-      <c r="L184" s="52">
+      <c r="L184" s="50">
         <v>25</v>
       </c>
-    </row>
-    <row r="185" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M184" s="58">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="185" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A185" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B185" s="12" t="s">
         <v>186</v>
       </c>
       <c r="C185" s="12"/>
-      <c r="D185" s="32">
-[...20 lines deleted...]
-      <c r="K185" s="37">
+      <c r="D185" s="31">
+        <v>1</v>
+      </c>
+      <c r="E185" s="32" t="s">
+        <v>427</v>
+      </c>
+      <c r="F185" s="31" t="s">
+        <v>355</v>
+      </c>
+      <c r="G185" s="31">
+        <v>0</v>
+      </c>
+      <c r="H185" s="31">
+        <v>0</v>
+      </c>
+      <c r="I185" s="31">
+        <v>0</v>
+      </c>
+      <c r="J185" s="31">
+        <v>0</v>
+      </c>
+      <c r="K185" s="35">
         <v>3</v>
       </c>
-      <c r="L185" s="52">
-[...4 lines deleted...]
-      <c r="A186" s="60" t="s">
+      <c r="L185" s="50">
+        <v>0</v>
+      </c>
+      <c r="M185" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:13" ht="18" x14ac:dyDescent="0.25">
+      <c r="A186" s="65" t="s">
         <v>87</v>
       </c>
-      <c r="B186" s="60"/>
-[...11 lines deleted...]
-    <row r="187" spans="1:12" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="B186" s="65"/>
+      <c r="C186" s="65"/>
+      <c r="D186" s="65"/>
+      <c r="E186" s="65"/>
+      <c r="F186" s="65"/>
+      <c r="G186" s="65"/>
+      <c r="H186" s="65"/>
+      <c r="I186" s="65"/>
+      <c r="J186" s="65"/>
+      <c r="K186" s="65"/>
+      <c r="L186" s="65"/>
+      <c r="M186" s="65"/>
+    </row>
+    <row r="187" spans="1:13" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A187" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B187" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C187" s="4" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="D187" s="4" t="s">
         <v>194</v>
       </c>
       <c r="E187" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F187" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G187" s="4">
         <v>2019</v>
       </c>
       <c r="H187" s="4">
         <v>2020</v>
       </c>
       <c r="I187" s="4">
         <v>2021</v>
       </c>
       <c r="J187" s="4">
         <v>2022</v>
       </c>
       <c r="K187" s="4">
         <v>2023</v>
       </c>
       <c r="L187" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="188" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M187" s="73">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="188" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A188" s="12" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B188" s="12" t="s">
         <v>188</v>
       </c>
       <c r="C188" s="12"/>
-      <c r="D188" s="32">
-[...2 lines deleted...]
-      <c r="E188" s="33" t="s">
+      <c r="D188" s="31">
+        <v>1</v>
+      </c>
+      <c r="E188" s="32" t="s">
+        <v>412</v>
+      </c>
+      <c r="F188" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="G188" s="31">
+        <v>374</v>
+      </c>
+      <c r="H188" s="31">
+        <v>517</v>
+      </c>
+      <c r="I188" s="31">
+        <v>360</v>
+      </c>
+      <c r="J188" s="31">
+        <v>384</v>
+      </c>
+      <c r="K188" s="35"/>
+      <c r="L188" s="58">
+        <v>1842</v>
+      </c>
+      <c r="M188" s="58">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="189" spans="1:13" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A189" s="42" t="s">
+        <v>417</v>
+      </c>
+      <c r="B189" s="42" t="s">
+        <v>188</v>
+      </c>
+      <c r="C189" s="42"/>
+      <c r="D189" s="44">
+        <v>1</v>
+      </c>
+      <c r="E189" s="45" t="s">
+        <v>742</v>
+      </c>
+      <c r="F189" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="G189" s="35"/>
+      <c r="H189" s="35"/>
+      <c r="I189" s="35"/>
+      <c r="J189" s="35"/>
+      <c r="K189" s="44">
+        <v>310</v>
+      </c>
+      <c r="L189" s="50">
+        <v>444</v>
+      </c>
+      <c r="M189" s="58">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="190" spans="1:13" ht="66" x14ac:dyDescent="0.25">
+      <c r="A190" s="42" t="s">
+        <v>417</v>
+      </c>
+      <c r="B190" s="42" t="s">
+        <v>188</v>
+      </c>
+      <c r="C190" s="42"/>
+      <c r="D190" s="44">
+        <v>1</v>
+      </c>
+      <c r="E190" s="45" t="s">
+        <v>743</v>
+      </c>
+      <c r="F190" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="G190" s="35"/>
+      <c r="H190" s="35"/>
+      <c r="I190" s="35"/>
+      <c r="J190" s="35"/>
+      <c r="K190" s="44">
+        <v>54</v>
+      </c>
+      <c r="L190" s="50">
+        <v>649</v>
+      </c>
+      <c r="M190" s="58">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="191" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A191" s="42" t="s">
+        <v>417</v>
+      </c>
+      <c r="B191" s="42" t="s">
+        <v>188</v>
+      </c>
+      <c r="C191" s="42"/>
+      <c r="D191" s="44">
+        <v>1</v>
+      </c>
+      <c r="E191" s="45" t="s">
+        <v>744</v>
+      </c>
+      <c r="F191" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="G191" s="35"/>
+      <c r="H191" s="35"/>
+      <c r="I191" s="35"/>
+      <c r="J191" s="35"/>
+      <c r="K191" s="44">
+        <v>54</v>
+      </c>
+      <c r="L191" s="50">
+        <v>663</v>
+      </c>
+      <c r="M191" s="58">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="192" spans="1:13" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A192" s="42" t="s">
+        <v>417</v>
+      </c>
+      <c r="B192" s="42" t="s">
+        <v>188</v>
+      </c>
+      <c r="C192" s="42"/>
+      <c r="D192" s="44">
+        <v>1</v>
+      </c>
+      <c r="E192" s="45" t="s">
+        <v>745</v>
+      </c>
+      <c r="F192" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="G192" s="35"/>
+      <c r="H192" s="35"/>
+      <c r="I192" s="35"/>
+      <c r="J192" s="35"/>
+      <c r="K192" s="44">
+        <v>9</v>
+      </c>
+      <c r="L192" s="50">
+        <v>86</v>
+      </c>
+      <c r="M192" s="58">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="193" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A193" s="42" t="s">
+        <v>417</v>
+      </c>
+      <c r="B193" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="C193" s="42"/>
+      <c r="D193" s="44">
+        <v>1</v>
+      </c>
+      <c r="E193" s="45" t="s">
+        <v>746</v>
+      </c>
+      <c r="F193" s="31" t="s">
+        <v>355</v>
+      </c>
+      <c r="G193" s="31">
+        <v>0</v>
+      </c>
+      <c r="H193" s="31">
+        <v>0</v>
+      </c>
+      <c r="I193" s="31">
+        <v>0</v>
+      </c>
+      <c r="J193" s="31">
+        <v>0</v>
+      </c>
+      <c r="K193" s="44">
+        <v>0</v>
+      </c>
+      <c r="L193" s="50">
+        <v>0</v>
+      </c>
+      <c r="M193" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A194" s="42" t="s">
+        <v>417</v>
+      </c>
+      <c r="B194" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="C194" s="42">
+        <v>29</v>
+      </c>
+      <c r="D194" s="44">
+        <v>1</v>
+      </c>
+      <c r="E194" s="45" t="s">
+        <v>747</v>
+      </c>
+      <c r="F194" s="31" t="s">
+        <v>355</v>
+      </c>
+      <c r="G194" s="31">
+        <v>0</v>
+      </c>
+      <c r="H194" s="31">
+        <v>0</v>
+      </c>
+      <c r="I194" s="31">
+        <v>0</v>
+      </c>
+      <c r="J194" s="31">
+        <v>0</v>
+      </c>
+      <c r="K194" s="44">
+        <v>0</v>
+      </c>
+      <c r="L194" s="50">
+        <v>0</v>
+      </c>
+      <c r="M194" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A195" s="42" t="s">
+        <v>417</v>
+      </c>
+      <c r="B195" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="C195" s="42"/>
+      <c r="D195" s="44">
+        <v>1</v>
+      </c>
+      <c r="E195" s="45" t="s">
+        <v>748</v>
+      </c>
+      <c r="F195" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="G195" s="31">
+        <v>0</v>
+      </c>
+      <c r="H195" s="31">
+        <v>0</v>
+      </c>
+      <c r="I195" s="31">
+        <v>0</v>
+      </c>
+      <c r="J195" s="31">
+        <v>0</v>
+      </c>
+      <c r="K195" s="44">
+        <v>0</v>
+      </c>
+      <c r="L195" s="50">
+        <v>0</v>
+      </c>
+      <c r="M195" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A196" s="42" t="s">
+        <v>417</v>
+      </c>
+      <c r="B196" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="C196" s="42"/>
+      <c r="D196" s="44">
+        <v>1</v>
+      </c>
+      <c r="E196" s="45" t="s">
+        <v>749</v>
+      </c>
+      <c r="F196" s="31" t="s">
+        <v>355</v>
+      </c>
+      <c r="G196" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="H196" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="I196" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="J196" s="31">
+        <v>0</v>
+      </c>
+      <c r="K196" s="44">
+        <v>0</v>
+      </c>
+      <c r="L196" s="50">
+        <v>0</v>
+      </c>
+      <c r="M196" s="58">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="197" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A197" s="42" t="s">
+        <v>417</v>
+      </c>
+      <c r="B197" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="C197" s="42"/>
+      <c r="D197" s="44">
+        <v>1</v>
+      </c>
+      <c r="E197" s="45" t="s">
         <v>413</v>
       </c>
-      <c r="F188" s="32" t="s">
-[...216 lines deleted...]
-      <c r="F195" s="32" t="s">
+      <c r="F197" s="31" t="s">
+        <v>355</v>
+      </c>
+      <c r="G197" s="31">
+        <v>0</v>
+      </c>
+      <c r="H197" s="31">
+        <v>0</v>
+      </c>
+      <c r="I197" s="31">
+        <v>0</v>
+      </c>
+      <c r="J197" s="31">
+        <v>0</v>
+      </c>
+      <c r="K197" s="44">
+        <v>0</v>
+      </c>
+      <c r="L197" s="50">
+        <v>0</v>
+      </c>
+      <c r="M197" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A198" s="42" t="s">
+        <v>417</v>
+      </c>
+      <c r="B198" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="C198" s="42"/>
+      <c r="D198" s="44">
+        <v>1</v>
+      </c>
+      <c r="E198" s="45" t="s">
+        <v>414</v>
+      </c>
+      <c r="F198" s="31" t="s">
+        <v>355</v>
+      </c>
+      <c r="G198" s="31">
+        <v>0</v>
+      </c>
+      <c r="H198" s="31">
+        <v>0</v>
+      </c>
+      <c r="I198" s="31">
+        <v>0</v>
+      </c>
+      <c r="J198" s="31">
+        <v>0</v>
+      </c>
+      <c r="K198" s="44">
+        <v>0</v>
+      </c>
+      <c r="L198" s="50">
+        <v>0</v>
+      </c>
+      <c r="M198" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A199" s="42" t="s">
+        <v>417</v>
+      </c>
+      <c r="B199" s="42"/>
+      <c r="C199" s="42"/>
+      <c r="D199" s="44">
+        <v>1</v>
+      </c>
+      <c r="E199" s="45" t="s">
+        <v>88</v>
+      </c>
+      <c r="F199" s="31" t="s">
         <v>85</v>
       </c>
-      <c r="G195" s="32">
-[...29 lines deleted...]
-      <c r="E196" s="47" t="s">
+      <c r="G199" s="31">
+        <v>0</v>
+      </c>
+      <c r="H199" s="31">
+        <v>0</v>
+      </c>
+      <c r="I199" s="31">
+        <v>0</v>
+      </c>
+      <c r="J199" s="31">
+        <v>0</v>
+      </c>
+      <c r="K199" s="44">
+        <v>0</v>
+      </c>
+      <c r="L199" s="50">
+        <v>0</v>
+      </c>
+      <c r="M199" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A200" s="42" t="s">
+        <v>417</v>
+      </c>
+      <c r="B200" s="42"/>
+      <c r="C200" s="42"/>
+      <c r="D200" s="44">
+        <v>1</v>
+      </c>
+      <c r="E200" s="45" t="s">
+        <v>415</v>
+      </c>
+      <c r="F200" s="31" t="s">
+        <v>416</v>
+      </c>
+      <c r="G200" s="31">
+        <v>103</v>
+      </c>
+      <c r="H200" s="31">
+        <v>958</v>
+      </c>
+      <c r="I200" s="31">
+        <v>0</v>
+      </c>
+      <c r="J200" s="31">
+        <v>648</v>
+      </c>
+      <c r="K200" s="44" t="s">
         <v>750</v>
       </c>
-      <c r="F196" s="32" t="s">
-[...157 lines deleted...]
-      <c r="L200" s="52">
+      <c r="L200" s="50">
         <v>937</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="J203" s="65"/>
+      <c r="M200" s="58">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="203" spans="1:13" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="67"/>
+      <c r="B203" s="67"/>
+      <c r="C203" s="67"/>
+      <c r="D203" s="67"/>
+      <c r="E203" s="67"/>
+      <c r="F203" s="67"/>
+      <c r="G203" s="67"/>
+      <c r="H203" s="67"/>
+      <c r="I203" s="67"/>
+      <c r="J203" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A203:J203"/>
     <mergeCell ref="D1:K2"/>
     <mergeCell ref="F51:F54"/>
     <mergeCell ref="G51:G54"/>
-    <mergeCell ref="A108:K108"/>
-[...3 lines deleted...]
-    <mergeCell ref="A186:L186"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="A82:M82"/>
+    <mergeCell ref="A109:M109"/>
+    <mergeCell ref="A186:M186"/>
+    <mergeCell ref="A108:M108"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="D4" location="В!A93" display="Периметр отчетности2" xr:uid="{F88E8361-60AC-47CD-81B9-81282E931CCB}"/>
     <hyperlink ref="E1:I2" location="'Местные сообщества'!A42" display="Партнерство с местными сообществами1" xr:uid="{EC5866FD-5E82-4D69-B59A-13B3B91CEA7D}"/>
     <hyperlink ref="D1:K2" location="В!A92" display="Вовлеченность работников, продвижение прав человека и равных возможностей1" xr:uid="{A388AA31-644E-455F-BE04-DBEDA3CF5006}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B71" twoDigitTextYear="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B8E72F8-1F22-4C9F-942C-F95202485775}">
-  <dimension ref="A1:M112"/>
+  <dimension ref="A1:N114"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.88671875" style="3"/>
     <col min="2" max="2" width="8.88671875" style="1"/>
     <col min="3" max="3" width="11.109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.21875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.44140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="45.6640625" style="1" customWidth="1"/>
     <col min="7" max="7" width="17.5546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="23.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C1" s="66" t="s">
+    <row r="1" spans="1:14" ht="23.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C1" s="68" t="s">
         <v>205</v>
       </c>
-      <c r="D1" s="66"/>
-[...15 lines deleted...]
-      <c r="J2" s="66"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+    </row>
+    <row r="2" spans="1:14" ht="67.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="68"/>
       <c r="K2" s="10"/>
     </row>
-    <row r="3" spans="1:13" ht="18" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-    <row r="4" spans="1:13" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:14" ht="18" x14ac:dyDescent="0.25">
+      <c r="A3" s="65" t="s">
+        <v>582</v>
+      </c>
+      <c r="B3" s="65"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+      <c r="N3" s="65"/>
+    </row>
+    <row r="4" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>137</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="4">
         <v>2019</v>
       </c>
       <c r="I4" s="4">
         <v>2020</v>
       </c>
       <c r="J4" s="4">
         <v>2021</v>
       </c>
       <c r="K4" s="4">
         <v>2022</v>
       </c>
       <c r="L4" s="4">
         <v>2023</v>
       </c>
       <c r="M4" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N4" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>167</v>
       </c>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="13">
         <v>1</v>
       </c>
       <c r="F5" s="14" t="s">
+        <v>365</v>
+      </c>
+      <c r="G5" s="13" t="s">
         <v>366</v>
       </c>
-      <c r="G5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" s="13">
         <v>0</v>
       </c>
       <c r="I5" s="13">
         <v>0</v>
       </c>
       <c r="J5" s="13">
         <v>0</v>
       </c>
       <c r="K5" s="13">
         <v>0</v>
       </c>
-      <c r="L5" s="37">
-[...6 lines deleted...]
-    <row r="6" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="L5" s="35">
+        <v>0</v>
+      </c>
+      <c r="M5" s="40">
+        <v>0</v>
+      </c>
+      <c r="N5" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>167</v>
       </c>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="13">
         <v>1</v>
       </c>
       <c r="F6" s="14" t="s">
+        <v>367</v>
+      </c>
+      <c r="G6" s="13" t="s">
         <v>368</v>
       </c>
-      <c r="G6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" s="13">
         <v>0</v>
       </c>
       <c r="I6" s="13">
         <v>0</v>
       </c>
       <c r="J6" s="13">
         <v>0</v>
       </c>
       <c r="K6" s="13">
         <v>0</v>
       </c>
-      <c r="L6" s="37">
-[...6 lines deleted...]
-    <row r="7" spans="1:13" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="L6" s="35">
+        <v>0</v>
+      </c>
+      <c r="M6" s="40">
+        <v>0</v>
+      </c>
+      <c r="N6" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>167</v>
       </c>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="13">
         <v>1</v>
       </c>
       <c r="F7" s="14" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="G7" s="13" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="H7" s="13">
         <v>0</v>
       </c>
       <c r="I7" s="13">
         <v>0</v>
       </c>
       <c r="J7" s="13">
         <v>0</v>
       </c>
       <c r="K7" s="13">
         <v>0</v>
       </c>
-      <c r="L7" s="37">
-[...6 lines deleted...]
-    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L7" s="35">
+        <v>0</v>
+      </c>
+      <c r="M7" s="40">
+        <v>0</v>
+      </c>
+      <c r="N7" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12" t="s">
         <v>169</v>
       </c>
       <c r="D8" s="12"/>
       <c r="E8" s="13">
         <v>1</v>
       </c>
       <c r="F8" s="14" t="s">
         <v>168</v>
       </c>
       <c r="G8" s="13" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="H8" s="13">
         <v>0</v>
       </c>
       <c r="I8" s="13">
         <v>0</v>
       </c>
       <c r="J8" s="13">
         <v>0</v>
       </c>
       <c r="K8" s="13">
         <v>0</v>
       </c>
-      <c r="L8" s="37">
-[...6 lines deleted...]
-    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L8" s="35">
+        <v>0</v>
+      </c>
+      <c r="M8" s="40">
+        <v>0</v>
+      </c>
+      <c r="N8" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12" t="s">
         <v>170</v>
       </c>
       <c r="D9" s="12"/>
       <c r="E9" s="13">
         <v>1</v>
       </c>
       <c r="F9" s="14" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>23</v>
       </c>
       <c r="H9" s="13">
         <v>0</v>
       </c>
       <c r="I9" s="13">
         <v>0</v>
       </c>
       <c r="J9" s="13">
         <v>0</v>
       </c>
       <c r="K9" s="13">
         <v>0</v>
       </c>
-      <c r="L9" s="37">
-[...6 lines deleted...]
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L9" s="35">
+        <v>0</v>
+      </c>
+      <c r="M9" s="40">
+        <v>0</v>
+      </c>
+      <c r="N9" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12" t="s">
         <v>173</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="13">
         <v>1</v>
       </c>
       <c r="F10" s="14" t="s">
+        <v>372</v>
+      </c>
+      <c r="G10" s="13" t="s">
         <v>373</v>
       </c>
-      <c r="G10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" s="13">
         <v>0</v>
       </c>
       <c r="I10" s="13">
         <v>0</v>
       </c>
       <c r="J10" s="13">
         <v>0</v>
       </c>
       <c r="K10" s="13">
         <v>0</v>
       </c>
-      <c r="L10" s="37">
-[...6 lines deleted...]
-    <row r="11" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="L10" s="35">
+        <v>0</v>
+      </c>
+      <c r="M10" s="40">
+        <v>0</v>
+      </c>
+      <c r="N10" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="13">
         <v>1</v>
       </c>
       <c r="F11" s="14" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>214</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="13">
         <v>0</v>
       </c>
       <c r="J11" s="13">
         <v>0</v>
       </c>
       <c r="K11" s="13">
         <v>0</v>
       </c>
-      <c r="L11" s="37">
-[...23 lines deleted...]
-    <row r="13" spans="1:13" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="L11" s="35">
+        <v>0</v>
+      </c>
+      <c r="M11" s="40">
+        <v>0</v>
+      </c>
+      <c r="N11" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="18" x14ac:dyDescent="0.25">
+      <c r="A12" s="65" t="s">
+        <v>583</v>
+      </c>
+      <c r="B12" s="65"/>
+      <c r="C12" s="65"/>
+      <c r="D12" s="65"/>
+      <c r="E12" s="65"/>
+      <c r="F12" s="65"/>
+      <c r="G12" s="65"/>
+      <c r="H12" s="65"/>
+      <c r="I12" s="65"/>
+      <c r="J12" s="65"/>
+      <c r="K12" s="65"/>
+      <c r="L12" s="65"/>
+      <c r="M12" s="65"/>
+      <c r="N12" s="65"/>
+    </row>
+    <row r="13" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>137</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>194</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>2</v>
       </c>
       <c r="H13" s="4">
         <v>2019</v>
       </c>
       <c r="I13" s="4">
         <v>2020</v>
       </c>
       <c r="J13" s="4">
         <v>2021</v>
       </c>
       <c r="K13" s="4">
         <v>2022</v>
       </c>
       <c r="L13" s="4">
         <v>2023</v>
       </c>
       <c r="M13" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N13" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>149</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12" t="s">
         <v>166</v>
       </c>
       <c r="D14" s="12"/>
       <c r="E14" s="13">
         <v>2</v>
       </c>
       <c r="F14" s="14" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="G14" s="13" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="H14" s="13">
         <v>1</v>
       </c>
       <c r="I14" s="13">
         <v>1</v>
       </c>
       <c r="J14" s="13">
         <v>0</v>
       </c>
       <c r="K14" s="13">
         <v>1</v>
       </c>
-      <c r="L14" s="37">
-[...2 lines deleted...]
-      <c r="M14" s="52">
+      <c r="L14" s="35">
+        <v>1</v>
+      </c>
+      <c r="M14" s="50">
         <v>5</v>
       </c>
-    </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N14" s="58">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>149</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12" t="s">
         <v>172</v>
       </c>
       <c r="D15" s="12"/>
       <c r="E15" s="13">
         <v>2</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>171</v>
       </c>
       <c r="G15" s="13" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="H15" s="13">
         <v>0.08</v>
       </c>
       <c r="I15" s="13">
         <v>0.7</v>
       </c>
       <c r="J15" s="13">
         <v>0</v>
       </c>
       <c r="K15" s="13">
         <v>1.1000000000000001</v>
       </c>
-      <c r="L15" s="37">
+      <c r="L15" s="35">
         <v>2.62</v>
       </c>
-      <c r="M15" s="52">
+      <c r="M15" s="50">
         <v>5.01</v>
       </c>
-    </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N15" s="57">
+        <v>5.0599999999999996</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>149</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="13">
         <v>2</v>
       </c>
       <c r="F16" s="14" t="s">
         <v>105</v>
       </c>
       <c r="G16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="H16" s="13">
         <v>99.99</v>
       </c>
       <c r="I16" s="13">
         <v>99.99</v>
       </c>
       <c r="J16" s="13">
         <v>100</v>
       </c>
       <c r="K16" s="13">
         <v>99.99</v>
       </c>
-      <c r="L16" s="37">
+      <c r="L16" s="35">
         <v>99.98</v>
       </c>
-      <c r="M16" s="52">
+      <c r="M16" s="50">
         <v>99.95</v>
       </c>
-    </row>
-    <row r="17" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N16" s="57">
+        <v>99.96</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>149</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="C17" s="12"/>
       <c r="D17" s="12">
         <v>12</v>
       </c>
-      <c r="E17" s="37"/>
-      <c r="F17" s="38" t="s">
+      <c r="E17" s="35"/>
+      <c r="F17" s="36" t="s">
+        <v>713</v>
+      </c>
+      <c r="G17" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="H17" s="35"/>
+      <c r="I17" s="35"/>
+      <c r="J17" s="35"/>
+      <c r="K17" s="35"/>
+      <c r="L17" s="44" t="s">
         <v>714</v>
       </c>
-      <c r="G17" s="37" t="s">
-[...13 lines deleted...]
-    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M17" s="44" t="s">
+        <v>778</v>
+      </c>
+      <c r="N17" s="44" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>149</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="13">
         <v>2</v>
       </c>
       <c r="F18" s="14" t="s">
         <v>106</v>
       </c>
       <c r="G18" s="13" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="H18" s="13">
         <v>28</v>
       </c>
       <c r="I18" s="13">
         <v>31</v>
       </c>
       <c r="J18" s="13">
         <v>18</v>
       </c>
       <c r="K18" s="13">
         <v>24</v>
       </c>
-      <c r="L18" s="37">
+      <c r="L18" s="35">
         <v>37</v>
       </c>
-      <c r="M18" s="52">
+      <c r="M18" s="50">
         <v>34</v>
       </c>
-    </row>
-    <row r="19" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N18" s="58">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>149</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12" t="s">
         <v>174</v>
       </c>
       <c r="D19" s="12"/>
       <c r="E19" s="13">
         <v>1</v>
       </c>
       <c r="F19" s="14" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>107</v>
       </c>
       <c r="H19" s="13">
         <v>30</v>
       </c>
       <c r="I19" s="13">
         <v>30</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>12</v>
       </c>
       <c r="K19" s="13">
         <v>30</v>
       </c>
-      <c r="L19" s="37">
+      <c r="L19" s="35">
         <v>30</v>
       </c>
-      <c r="M19" s="52">
+      <c r="M19" s="50">
         <v>30</v>
       </c>
-    </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N19" s="58">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>149</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12" t="s">
         <v>175</v>
       </c>
       <c r="D20" s="12"/>
       <c r="E20" s="13">
         <v>1</v>
       </c>
       <c r="F20" s="14" t="s">
+        <v>376</v>
+      </c>
+      <c r="G20" s="13" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="H20" s="13">
         <v>1</v>
       </c>
       <c r="I20" s="13">
         <v>2</v>
       </c>
       <c r="J20" s="13">
         <v>0</v>
       </c>
       <c r="K20" s="13">
         <v>3164</v>
       </c>
-      <c r="L20" s="37">
+      <c r="L20" s="35">
         <v>609</v>
       </c>
-      <c r="M20" s="52">
+      <c r="M20" s="50">
         <v>110</v>
       </c>
-    </row>
-    <row r="21" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N20" s="58">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>149</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12" t="s">
         <v>176</v>
       </c>
       <c r="D21" s="12"/>
       <c r="E21" s="13">
         <v>1</v>
       </c>
       <c r="F21" s="14" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="H21" s="18">
+      <c r="H21" s="17">
         <v>52</v>
       </c>
       <c r="I21" s="13">
         <v>51.4</v>
       </c>
       <c r="J21" s="13">
         <v>55.3</v>
       </c>
       <c r="K21" s="13">
         <v>49.1</v>
       </c>
-      <c r="L21" s="37">
+      <c r="L21" s="35">
         <v>34.5</v>
       </c>
-      <c r="M21" s="52">
+      <c r="M21" s="50">
         <v>40.299999999999997</v>
       </c>
-    </row>
-    <row r="22" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N21" s="54">
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
         <v>149</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="12" t="s">
         <v>176</v>
       </c>
       <c r="D22" s="12"/>
       <c r="E22" s="13">
         <v>1</v>
       </c>
       <c r="F22" s="14" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="G22" s="13" t="s">
         <v>23</v>
       </c>
       <c r="H22" s="13">
         <v>59.7</v>
       </c>
       <c r="I22" s="13">
         <v>61.9</v>
       </c>
-      <c r="J22" s="18">
+      <c r="J22" s="17">
         <v>66</v>
       </c>
       <c r="K22" s="13">
         <v>63.3</v>
       </c>
-      <c r="L22" s="37">
+      <c r="L22" s="35">
         <v>60.4</v>
       </c>
-      <c r="M22" s="52">
+      <c r="M22" s="50">
         <v>61.7</v>
       </c>
-    </row>
-[...17 lines deleted...]
-    <row r="24" spans="1:13" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="N22" s="54">
+        <v>61.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" ht="18" x14ac:dyDescent="0.25">
+      <c r="A23" s="65" t="s">
+        <v>584</v>
+      </c>
+      <c r="B23" s="65"/>
+      <c r="C23" s="65"/>
+      <c r="D23" s="65"/>
+      <c r="E23" s="65"/>
+      <c r="F23" s="65"/>
+      <c r="G23" s="65"/>
+      <c r="H23" s="65"/>
+      <c r="I23" s="65"/>
+      <c r="J23" s="65"/>
+      <c r="K23" s="65"/>
+      <c r="L23" s="65"/>
+      <c r="M23" s="65"/>
+      <c r="N23" s="65"/>
+    </row>
+    <row r="24" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>194</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>2</v>
       </c>
       <c r="H24" s="4">
         <v>2019</v>
       </c>
       <c r="I24" s="4">
         <v>2020</v>
       </c>
       <c r="J24" s="4">
         <v>2021</v>
       </c>
       <c r="K24" s="4">
         <v>2022</v>
       </c>
       <c r="L24" s="4">
         <v>2023</v>
       </c>
       <c r="M24" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N24" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
-      <c r="E25" s="35">
-[...5 lines deleted...]
-      <c r="G25" s="35" t="s">
+      <c r="E25" s="33">
+        <v>1</v>
+      </c>
+      <c r="F25" s="36" t="s">
+        <v>715</v>
+      </c>
+      <c r="G25" s="33" t="s">
         <v>285</v>
       </c>
-      <c r="H25" s="35" t="s">
+      <c r="H25" s="33" t="s">
         <v>286</v>
       </c>
-      <c r="I25" s="35" t="s">
+      <c r="I25" s="33" t="s">
         <v>287</v>
       </c>
-      <c r="J25" s="35" t="s">
+      <c r="J25" s="33" t="s">
         <v>288</v>
       </c>
-      <c r="K25" s="35" t="s">
+      <c r="K25" s="33" t="s">
         <v>289</v>
       </c>
-      <c r="L25" s="28">
+      <c r="L25" s="27">
         <v>14206003</v>
       </c>
-      <c r="M25" s="70">
+      <c r="M25" s="58">
         <v>14254052</v>
       </c>
-    </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N25" s="58">
+        <v>18689976</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
-      <c r="E26" s="35">
-[...2 lines deleted...]
-      <c r="F26" s="22" t="s">
+      <c r="E26" s="33">
+        <v>1</v>
+      </c>
+      <c r="F26" s="21" t="s">
         <v>108</v>
       </c>
-      <c r="G26" s="35" t="s">
+      <c r="G26" s="33" t="s">
         <v>109</v>
       </c>
-      <c r="H26" s="35">
+      <c r="H26" s="33">
         <v>58.1</v>
       </c>
-      <c r="I26" s="18">
+      <c r="I26" s="17">
         <v>55</v>
       </c>
-      <c r="J26" s="35">
+      <c r="J26" s="33">
         <v>56.6</v>
       </c>
-      <c r="K26" s="35">
+      <c r="K26" s="33">
         <v>55.5</v>
       </c>
-      <c r="L26" s="37">
+      <c r="L26" s="35">
         <v>51.1</v>
       </c>
-      <c r="M26" s="52">
+      <c r="M26" s="50">
         <v>51.3</v>
       </c>
-    </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N26" s="54">
+        <v>67.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="15"/>
       <c r="D27" s="12">
         <v>22</v>
       </c>
-      <c r="E27" s="37">
-[...5 lines deleted...]
-      <c r="G27" s="37" t="s">
+      <c r="E27" s="35">
+        <v>1</v>
+      </c>
+      <c r="F27" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="G27" s="35" t="s">
         <v>285</v>
       </c>
-      <c r="H27" s="37"/>
-[...2 lines deleted...]
-      <c r="K27" s="28">
+      <c r="H27" s="35"/>
+      <c r="I27" s="17"/>
+      <c r="J27" s="35"/>
+      <c r="K27" s="27">
         <v>11168158</v>
       </c>
-      <c r="L27" s="28">
+      <c r="L27" s="27">
         <v>13113897</v>
       </c>
-      <c r="M27" s="70">
+      <c r="M27" s="58">
         <v>12578617</v>
       </c>
-    </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N27" s="58">
+        <v>12736155</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C28" s="15"/>
       <c r="D28" s="15"/>
-      <c r="E28" s="35">
-[...2 lines deleted...]
-      <c r="F28" s="36" t="s">
+      <c r="E28" s="33">
+        <v>1</v>
+      </c>
+      <c r="F28" s="34" t="s">
         <v>110</v>
       </c>
-      <c r="G28" s="35" t="s">
+      <c r="G28" s="33" t="s">
         <v>285</v>
       </c>
-      <c r="H28" s="35" t="s">
+      <c r="H28" s="33" t="s">
         <v>290</v>
       </c>
-      <c r="I28" s="35" t="s">
+      <c r="I28" s="33" t="s">
         <v>291</v>
       </c>
-      <c r="J28" s="35" t="s">
+      <c r="J28" s="33" t="s">
         <v>292</v>
       </c>
-      <c r="K28" s="35" t="s">
+      <c r="K28" s="33" t="s">
         <v>293</v>
       </c>
-      <c r="L28" s="28">
+      <c r="L28" s="27">
         <v>5862240</v>
       </c>
-      <c r="M28" s="70">
+      <c r="M28" s="58">
         <v>6005184</v>
       </c>
-    </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N28" s="58">
+        <v>10840052</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C29" s="15"/>
       <c r="D29" s="15"/>
-      <c r="E29" s="35">
-[...2 lines deleted...]
-      <c r="F29" s="36" t="s">
+      <c r="E29" s="33">
+        <v>1</v>
+      </c>
+      <c r="F29" s="34" t="s">
         <v>110</v>
       </c>
-      <c r="G29" s="35" t="s">
+      <c r="G29" s="33" t="s">
         <v>109</v>
       </c>
-      <c r="H29" s="35">
+      <c r="H29" s="33">
         <v>18.3</v>
       </c>
-      <c r="I29" s="35">
+      <c r="I29" s="33">
         <v>19.899999999999999</v>
       </c>
-      <c r="J29" s="35">
+      <c r="J29" s="33">
         <v>20.6</v>
       </c>
-      <c r="K29" s="35">
+      <c r="K29" s="33">
         <v>20.3</v>
       </c>
-      <c r="L29" s="37">
+      <c r="L29" s="35">
         <v>21.1</v>
       </c>
-      <c r="M29" s="52">
+      <c r="M29" s="50">
         <v>21.6</v>
       </c>
-    </row>
-    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N29" s="54">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C30" s="15"/>
       <c r="D30" s="15"/>
-      <c r="E30" s="35">
-[...5 lines deleted...]
-      <c r="G30" s="35" t="s">
+      <c r="E30" s="33">
+        <v>1</v>
+      </c>
+      <c r="F30" s="34" t="s">
+        <v>716</v>
+      </c>
+      <c r="G30" s="33" t="s">
         <v>294</v>
       </c>
-      <c r="H30" s="35" t="s">
+      <c r="H30" s="33" t="s">
+        <v>359</v>
+      </c>
+      <c r="I30" s="33" t="s">
         <v>360</v>
       </c>
-      <c r="I30" s="35" t="s">
+      <c r="J30" s="33" t="s">
         <v>361</v>
       </c>
-      <c r="J30" s="35" t="s">
-[...2 lines deleted...]
-      <c r="K30" s="35" t="s">
+      <c r="K30" s="33" t="s">
         <v>295</v>
       </c>
-      <c r="L30" s="23">
+      <c r="L30" s="22">
         <v>4064.4</v>
       </c>
-      <c r="M30" s="56">
+      <c r="M30" s="54">
         <v>3722.6</v>
       </c>
-    </row>
-    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N30" s="54">
+        <v>3356.7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
-      <c r="E31" s="35">
-[...5 lines deleted...]
-      <c r="G31" s="35" t="s">
+      <c r="E31" s="33">
+        <v>1</v>
+      </c>
+      <c r="F31" s="21" t="s">
+        <v>362</v>
+      </c>
+      <c r="G31" s="33" t="s">
         <v>109</v>
       </c>
-      <c r="H31" s="35">
+      <c r="H31" s="33">
         <v>19.2</v>
       </c>
-      <c r="I31" s="35">
+      <c r="I31" s="33">
         <v>16.7</v>
       </c>
-      <c r="J31" s="35">
+      <c r="J31" s="33">
         <v>21.6</v>
       </c>
-      <c r="K31" s="35">
+      <c r="K31" s="33">
         <v>19.5</v>
       </c>
-      <c r="L31" s="18">
+      <c r="L31" s="17">
         <v>17</v>
       </c>
-      <c r="M31" s="52">
+      <c r="M31" s="50">
         <v>15.6</v>
       </c>
-    </row>
-    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N31" s="54">
+        <v>14.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
-      <c r="E32" s="35">
-[...2 lines deleted...]
-      <c r="F32" s="22" t="s">
+      <c r="E32" s="33">
+        <v>1</v>
+      </c>
+      <c r="F32" s="21" t="s">
         <v>296</v>
       </c>
-      <c r="G32" s="35" t="s">
+      <c r="G32" s="33" t="s">
         <v>111</v>
       </c>
-      <c r="H32" s="35">
+      <c r="H32" s="33">
         <v>77.900000000000006</v>
       </c>
-      <c r="I32" s="35">
+      <c r="I32" s="33">
         <v>52.2</v>
       </c>
-      <c r="J32" s="35">
+      <c r="J32" s="33">
         <v>58.4</v>
       </c>
-      <c r="K32" s="35">
+      <c r="K32" s="33">
         <v>58.5</v>
       </c>
-      <c r="L32" s="18">
+      <c r="L32" s="17">
         <v>56</v>
       </c>
-      <c r="M32" s="52">
+      <c r="M32" s="50">
         <v>59.9</v>
       </c>
-    </row>
-    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N32" s="54">
+        <v>65.400000000000006</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C33" s="15"/>
       <c r="D33" s="15"/>
-      <c r="E33" s="35">
-[...2 lines deleted...]
-      <c r="F33" s="36" t="s">
+      <c r="E33" s="33">
+        <v>1</v>
+      </c>
+      <c r="F33" s="34" t="s">
         <v>112</v>
       </c>
-      <c r="G33" s="35" t="s">
+      <c r="G33" s="33" t="s">
         <v>111</v>
       </c>
-      <c r="H33" s="35">
+      <c r="H33" s="33">
         <v>7.2</v>
       </c>
-      <c r="I33" s="35">
+      <c r="I33" s="33">
         <v>5.9</v>
       </c>
-      <c r="J33" s="35">
+      <c r="J33" s="33">
         <v>8.8000000000000007</v>
       </c>
-      <c r="K33" s="35">
+      <c r="K33" s="33">
         <v>6.1</v>
       </c>
-      <c r="L33" s="37">
+      <c r="L33" s="35">
         <v>5.8</v>
       </c>
-      <c r="M33" s="52">
-[...3 lines deleted...]
-    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M33" s="50">
+        <v>5.5</v>
+      </c>
+      <c r="N33" s="57">
+        <v>12.95</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
-      <c r="E34" s="35">
-[...2 lines deleted...]
-      <c r="F34" s="36" t="s">
+      <c r="E34" s="33">
+        <v>1</v>
+      </c>
+      <c r="F34" s="34" t="s">
         <v>113</v>
       </c>
-      <c r="G34" s="35" t="s">
+      <c r="G34" s="33" t="s">
         <v>111</v>
       </c>
-      <c r="H34" s="35">
+      <c r="H34" s="33">
         <v>70.7</v>
       </c>
-      <c r="I34" s="35">
+      <c r="I34" s="33">
         <v>46.3</v>
       </c>
-      <c r="J34" s="35">
+      <c r="J34" s="33">
         <v>49.6</v>
       </c>
-      <c r="K34" s="35">
+      <c r="K34" s="33">
         <v>52.4</v>
       </c>
-      <c r="L34" s="37">
+      <c r="L34" s="35">
         <v>50.2</v>
       </c>
-      <c r="M34" s="52">
+      <c r="M34" s="50">
         <v>54.4</v>
       </c>
-    </row>
-    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N34" s="54">
+        <v>52.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
-      <c r="E35" s="35">
-[...2 lines deleted...]
-      <c r="F35" s="22" t="s">
+      <c r="E35" s="33">
+        <v>1</v>
+      </c>
+      <c r="F35" s="21" t="s">
         <v>296</v>
       </c>
-      <c r="G35" s="35" t="s">
+      <c r="G35" s="33" t="s">
         <v>109</v>
       </c>
-      <c r="H35" s="35">
+      <c r="H35" s="33">
         <v>2.56</v>
       </c>
-      <c r="I35" s="35">
+      <c r="I35" s="33">
         <v>1.7</v>
       </c>
-      <c r="J35" s="35">
+      <c r="J35" s="33">
         <v>1.9</v>
       </c>
-      <c r="K35" s="35">
+      <c r="K35" s="33">
         <v>1.9</v>
       </c>
-      <c r="L35" s="37">
+      <c r="L35" s="35">
         <v>1.8</v>
       </c>
-      <c r="M35" s="52">
+      <c r="M35" s="50">
         <v>1.9</v>
       </c>
-    </row>
-    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N35" s="54">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A36" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
-      <c r="E36" s="35">
-[...2 lines deleted...]
-      <c r="F36" s="36" t="s">
+      <c r="E36" s="33">
+        <v>1</v>
+      </c>
+      <c r="F36" s="34" t="s">
         <v>112</v>
       </c>
-      <c r="G36" s="35" t="s">
+      <c r="G36" s="33" t="s">
         <v>109</v>
       </c>
-      <c r="H36" s="35">
+      <c r="H36" s="33">
         <v>0.26</v>
       </c>
-      <c r="I36" s="35">
+      <c r="I36" s="33">
         <v>0.2</v>
       </c>
-      <c r="J36" s="35">
+      <c r="J36" s="33">
         <v>0.3</v>
       </c>
-      <c r="K36" s="35">
+      <c r="K36" s="33">
         <v>0.2</v>
       </c>
-      <c r="L36" s="37">
+      <c r="L36" s="35">
         <v>0.2</v>
       </c>
-      <c r="M36" s="52">
+      <c r="M36" s="50">
         <v>0.2</v>
       </c>
-    </row>
-    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N36" s="54">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A37" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C37" s="15"/>
       <c r="D37" s="15"/>
-      <c r="E37" s="35">
-[...2 lines deleted...]
-      <c r="F37" s="36" t="s">
+      <c r="E37" s="33">
+        <v>1</v>
+      </c>
+      <c r="F37" s="34" t="s">
         <v>113</v>
       </c>
-      <c r="G37" s="35" t="s">
+      <c r="G37" s="33" t="s">
         <v>109</v>
       </c>
-      <c r="H37" s="35">
+      <c r="H37" s="33">
         <v>2.2999999999999998</v>
       </c>
-      <c r="I37" s="35">
+      <c r="I37" s="33">
         <v>1.5</v>
       </c>
-      <c r="J37" s="35">
+      <c r="J37" s="33">
         <v>1.6</v>
       </c>
-      <c r="K37" s="35">
+      <c r="K37" s="33">
         <v>1.7</v>
       </c>
-      <c r="L37" s="37">
+      <c r="L37" s="35">
         <v>1.6</v>
       </c>
-      <c r="M37" s="52">
+      <c r="M37" s="50">
         <v>1.7</v>
       </c>
-    </row>
-    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N37" s="54">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C38" s="15"/>
       <c r="D38" s="15"/>
-      <c r="E38" s="35">
-[...2 lines deleted...]
-      <c r="F38" s="22" t="s">
+      <c r="E38" s="33">
+        <v>1</v>
+      </c>
+      <c r="F38" s="21" t="s">
         <v>114</v>
       </c>
-      <c r="G38" s="35" t="s">
+      <c r="G38" s="33" t="s">
         <v>109</v>
       </c>
-      <c r="H38" s="35">
+      <c r="H38" s="33">
         <v>79.900000000000006</v>
       </c>
-      <c r="I38" s="35">
+      <c r="I38" s="33">
         <v>73.400000000000006</v>
       </c>
-      <c r="J38" s="35">
+      <c r="J38" s="33">
         <v>80.099999999999994</v>
       </c>
-      <c r="K38" s="35">
+      <c r="K38" s="33">
         <v>76.900000000000006</v>
       </c>
-      <c r="L38" s="18">
+      <c r="L38" s="17">
         <v>70</v>
       </c>
-      <c r="M38" s="52">
+      <c r="M38" s="50">
         <v>68.8</v>
       </c>
-    </row>
-    <row r="39" spans="1:13" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N38" s="54">
+        <v>83.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>165</v>
       </c>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
-      <c r="E39" s="35">
-[...2 lines deleted...]
-      <c r="F39" s="36" t="s">
+      <c r="E39" s="33">
+        <v>1</v>
+      </c>
+      <c r="F39" s="34" t="s">
+        <v>718</v>
+      </c>
+      <c r="G39" s="33" t="s">
         <v>719</v>
       </c>
-      <c r="G39" s="35" t="s">
-[...2 lines deleted...]
-      <c r="H39" s="35">
+      <c r="H39" s="33">
         <v>1.85</v>
       </c>
-      <c r="I39" s="35">
+      <c r="I39" s="33">
         <v>1.51</v>
       </c>
-      <c r="J39" s="35">
+      <c r="J39" s="33">
         <v>1.46</v>
       </c>
-      <c r="K39" s="35">
+      <c r="K39" s="33">
         <v>0.92</v>
       </c>
-      <c r="L39" s="37">
+      <c r="L39" s="35">
         <v>0.67</v>
       </c>
-      <c r="M39" s="52">
+      <c r="M39" s="50">
         <v>0.47</v>
       </c>
-    </row>
-    <row r="40" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N39" s="57">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A40" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>165</v>
       </c>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
-      <c r="E40" s="35">
-[...5 lines deleted...]
-      <c r="G40" s="37" t="s">
+      <c r="E40" s="33">
+        <v>1</v>
+      </c>
+      <c r="F40" s="34" t="s">
         <v>720</v>
       </c>
-      <c r="H40" s="35">
+      <c r="G40" s="35" t="s">
+        <v>719</v>
+      </c>
+      <c r="H40" s="33">
         <v>0.42</v>
       </c>
-      <c r="I40" s="35">
+      <c r="I40" s="33">
         <v>0.41</v>
       </c>
-      <c r="J40" s="35">
+      <c r="J40" s="33">
         <v>0.38</v>
       </c>
-      <c r="K40" s="35">
+      <c r="K40" s="33">
         <v>0.24</v>
       </c>
-      <c r="L40" s="19">
+      <c r="L40" s="18">
         <v>0.2</v>
       </c>
-      <c r="M40" s="52">
+      <c r="M40" s="50">
         <v>0.15</v>
       </c>
-    </row>
-    <row r="41" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N40" s="57">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A41" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="15"/>
       <c r="D41" s="12">
         <v>23</v>
       </c>
-      <c r="E41" s="37">
-[...2 lines deleted...]
-      <c r="F41" s="38" t="s">
+      <c r="E41" s="35">
+        <v>1</v>
+      </c>
+      <c r="F41" s="36" t="s">
+        <v>721</v>
+      </c>
+      <c r="G41" s="35" t="s">
         <v>722</v>
       </c>
-      <c r="G41" s="37" t="s">
-[...5 lines deleted...]
-      <c r="K41" s="37">
+      <c r="H41" s="35"/>
+      <c r="I41" s="35"/>
+      <c r="J41" s="35"/>
+      <c r="K41" s="35">
         <v>212.12</v>
       </c>
-      <c r="L41" s="37">
+      <c r="L41" s="35">
         <v>156.99</v>
       </c>
-      <c r="M41" s="52">
+      <c r="M41" s="50">
         <v>113.35</v>
       </c>
-    </row>
-    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N41" s="57">
+        <v>182.96</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A42" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>165</v>
       </c>
       <c r="C42" s="15"/>
       <c r="D42" s="15"/>
-      <c r="E42" s="35">
-[...2 lines deleted...]
-      <c r="F42" s="36" t="s">
+      <c r="E42" s="33">
+        <v>1</v>
+      </c>
+      <c r="F42" s="34" t="s">
         <v>297</v>
       </c>
-      <c r="G42" s="35" t="s">
-[...2 lines deleted...]
-      <c r="H42" s="35">
+      <c r="G42" s="33" t="s">
+        <v>793</v>
+      </c>
+      <c r="H42" s="33">
         <v>47.56</v>
       </c>
-      <c r="I42" s="35">
+      <c r="I42" s="33">
         <v>40.44</v>
       </c>
-      <c r="J42" s="35">
+      <c r="J42" s="33">
         <v>40.369999999999997</v>
       </c>
-      <c r="K42" s="35">
+      <c r="K42" s="33">
         <v>34.869999999999997</v>
       </c>
-      <c r="L42" s="37">
+      <c r="L42" s="35">
         <v>28.17</v>
       </c>
-      <c r="M42" s="52">
+      <c r="M42" s="50">
         <v>20.66</v>
       </c>
-    </row>
-    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N42" s="57">
+        <v>22.37</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A43" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="15"/>
       <c r="D43" s="15"/>
-      <c r="E43" s="35">
-[...2 lines deleted...]
-      <c r="F43" s="22" t="s">
+      <c r="E43" s="33">
+        <v>1</v>
+      </c>
+      <c r="F43" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="G43" s="35"/>
-[...6 lines deleted...]
-    <row r="44" spans="1:13" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="G43" s="33"/>
+      <c r="H43" s="33"/>
+      <c r="I43" s="33"/>
+      <c r="J43" s="33"/>
+      <c r="K43" s="33"/>
+      <c r="L43" s="35"/>
+      <c r="N43" s="58"/>
+    </row>
+    <row r="44" spans="1:14" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A44" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>156</v>
       </c>
       <c r="C44" s="15"/>
       <c r="D44" s="12">
         <v>20</v>
       </c>
-      <c r="E44" s="35">
-[...5 lines deleted...]
-      <c r="G44" s="21" t="s">
+      <c r="E44" s="33">
+        <v>1</v>
+      </c>
+      <c r="F44" s="34" t="s">
+        <v>790</v>
+      </c>
+      <c r="G44" s="20" t="s">
         <v>115</v>
       </c>
-      <c r="H44" s="35">
+      <c r="H44" s="33">
         <v>233.7</v>
       </c>
-      <c r="I44" s="35">
+      <c r="I44" s="33">
         <v>119.9</v>
       </c>
-      <c r="J44" s="35">
+      <c r="J44" s="33">
         <v>132.9</v>
       </c>
-      <c r="K44" s="35">
+      <c r="K44" s="33">
         <v>134.80000000000001</v>
       </c>
-      <c r="L44" s="37">
+      <c r="L44" s="35">
         <v>149.69999999999999</v>
       </c>
-      <c r="M44" s="52">
+      <c r="M44" s="50">
         <v>137.6</v>
       </c>
-    </row>
-    <row r="45" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N44" s="54">
+        <v>124.4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A45" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>156</v>
       </c>
       <c r="C45" s="15"/>
       <c r="D45" s="12">
         <v>20</v>
       </c>
-      <c r="E45" s="35">
-[...5 lines deleted...]
-      <c r="G45" s="21" t="s">
+      <c r="E45" s="33">
+        <v>1</v>
+      </c>
+      <c r="F45" s="34" t="s">
+        <v>791</v>
+      </c>
+      <c r="G45" s="20" t="s">
         <v>115</v>
       </c>
-      <c r="H45" s="35">
+      <c r="H45" s="33">
         <v>96.6</v>
       </c>
-      <c r="I45" s="35">
+      <c r="I45" s="33">
         <v>72.8</v>
       </c>
-      <c r="J45" s="35">
+      <c r="J45" s="33">
         <v>63.6</v>
       </c>
-      <c r="K45" s="35">
+      <c r="K45" s="33">
         <v>60.1</v>
       </c>
-      <c r="L45" s="37">
+      <c r="L45" s="35">
         <v>82.1</v>
       </c>
-      <c r="M45" s="54">
+      <c r="M45" s="52">
         <v>83</v>
       </c>
-    </row>
-    <row r="46" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N45" s="54">
+        <v>53.7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A46" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>156</v>
       </c>
       <c r="C46" s="15"/>
       <c r="D46" s="12">
         <v>20</v>
       </c>
-      <c r="E46" s="42">
-[...5 lines deleted...]
-      <c r="G46" s="21" t="s">
+      <c r="E46" s="40">
+        <v>1</v>
+      </c>
+      <c r="F46" s="41" t="s">
+        <v>779</v>
+      </c>
+      <c r="G46" s="20" t="s">
         <v>115</v>
       </c>
-      <c r="H46" s="42" t="s">
+      <c r="H46" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="I46" s="42">
+      <c r="I46" s="40">
         <v>117.4</v>
       </c>
-      <c r="J46" s="42">
+      <c r="J46" s="40">
         <v>106.6</v>
       </c>
-      <c r="K46" s="42">
+      <c r="K46" s="40">
         <v>95.7</v>
       </c>
-      <c r="L46" s="42">
+      <c r="L46" s="40">
         <v>95.7</v>
       </c>
-      <c r="M46" s="52">
+      <c r="M46" s="50">
         <v>18.600000000000001</v>
       </c>
-    </row>
-    <row r="47" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N46" s="54">
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A47" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>157</v>
       </c>
       <c r="C47" s="15"/>
       <c r="D47" s="12">
         <v>20</v>
       </c>
-      <c r="E47" s="35">
-[...5 lines deleted...]
-      <c r="G47" s="21" t="s">
+      <c r="E47" s="33">
+        <v>1</v>
+      </c>
+      <c r="F47" s="34" t="s">
+        <v>780</v>
+      </c>
+      <c r="G47" s="20" t="s">
         <v>115</v>
       </c>
-      <c r="H47" s="35" t="s">
-[...2 lines deleted...]
-      <c r="I47" s="35" t="s">
+      <c r="H47" s="33" t="s">
+        <v>794</v>
+      </c>
+      <c r="I47" s="33" t="s">
         <v>116</v>
       </c>
-      <c r="J47" s="35" t="s">
+      <c r="J47" s="33" t="s">
         <v>298</v>
       </c>
-      <c r="K47" s="35" t="s">
+      <c r="K47" s="33" t="s">
         <v>299</v>
       </c>
-      <c r="L47" s="23">
+      <c r="L47" s="22">
         <v>3736.22</v>
       </c>
-      <c r="M47" s="56">
+      <c r="M47" s="54">
         <v>3908.7</v>
       </c>
-    </row>
-    <row r="48" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N47" s="57">
+        <v>5147.95</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A48" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>157</v>
       </c>
       <c r="C48" s="15"/>
       <c r="D48" s="12">
         <v>20</v>
       </c>
-      <c r="E48" s="35">
-[...5 lines deleted...]
-      <c r="G48" s="21" t="s">
+      <c r="E48" s="33">
+        <v>1</v>
+      </c>
+      <c r="F48" s="34" t="s">
+        <v>781</v>
+      </c>
+      <c r="G48" s="20" t="s">
         <v>115</v>
       </c>
-      <c r="H48" s="35" t="s">
+      <c r="H48" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="I48" s="35" t="s">
+      <c r="I48" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="J48" s="35" t="s">
+      <c r="J48" s="33" t="s">
         <v>300</v>
       </c>
-      <c r="K48" s="35" t="s">
+      <c r="K48" s="33" t="s">
         <v>301</v>
       </c>
       <c r="L48" s="18">
         <v>287.23</v>
       </c>
-      <c r="M48" s="52">
-[...3 lines deleted...]
-    <row r="49" spans="1:13" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="M48" s="50">
+        <v>561.65</v>
+      </c>
+      <c r="N48" s="57">
+        <v>2015.44</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A49" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>158</v>
       </c>
       <c r="C49" s="15"/>
       <c r="D49" s="12">
         <v>20</v>
       </c>
-      <c r="E49" s="35">
-[...5 lines deleted...]
-      <c r="G49" s="21" t="s">
+      <c r="E49" s="33">
+        <v>1</v>
+      </c>
+      <c r="F49" s="34" t="s">
+        <v>792</v>
+      </c>
+      <c r="G49" s="20" t="s">
         <v>115</v>
       </c>
-      <c r="H49" s="35" t="s">
+      <c r="H49" s="33" t="s">
         <v>117</v>
       </c>
-      <c r="I49" s="35" t="s">
+      <c r="I49" s="33" t="s">
         <v>118</v>
       </c>
-      <c r="J49" s="35" t="s">
+      <c r="J49" s="33" t="s">
         <v>119</v>
       </c>
-      <c r="K49" s="35" t="s">
+      <c r="K49" s="33" t="s">
         <v>302</v>
       </c>
-      <c r="L49" s="23">
+      <c r="L49" s="22">
         <v>1066.5</v>
       </c>
-      <c r="M49" s="52">
+      <c r="M49" s="50">
         <v>977.9</v>
       </c>
-    </row>
-    <row r="50" spans="1:13" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="N49" s="54">
+        <v>881.7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A50" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>158</v>
       </c>
       <c r="C50" s="15"/>
       <c r="D50" s="12">
         <v>20</v>
       </c>
-      <c r="E50" s="35">
-[...5 lines deleted...]
-      <c r="G50" s="21" t="s">
+      <c r="E50" s="33">
+        <v>1</v>
+      </c>
+      <c r="F50" s="21" t="s">
+        <v>782</v>
+      </c>
+      <c r="G50" s="20" t="s">
         <v>115</v>
       </c>
-      <c r="H50" s="35" t="s">
+      <c r="H50" s="33" t="s">
         <v>120</v>
       </c>
-      <c r="I50" s="35" t="s">
+      <c r="I50" s="33" t="s">
         <v>121</v>
       </c>
-      <c r="J50" s="35" t="s">
+      <c r="J50" s="33" t="s">
         <v>122</v>
       </c>
-      <c r="K50" s="35" t="s">
+      <c r="K50" s="33" t="s">
         <v>303</v>
       </c>
-      <c r="L50" s="23">
+      <c r="L50" s="22">
         <v>1353.7</v>
       </c>
-      <c r="M50" s="56">
+      <c r="M50" s="54">
         <v>1437.3</v>
       </c>
-    </row>
-    <row r="51" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N50" s="54">
+        <v>2521.6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A51" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>159</v>
       </c>
       <c r="C51" s="15"/>
       <c r="D51" s="12">
         <v>20</v>
       </c>
-      <c r="E51" s="35">
-[...5 lines deleted...]
-      <c r="G51" s="21" t="s">
+      <c r="E51" s="33">
+        <v>1</v>
+      </c>
+      <c r="F51" s="34" t="s">
+        <v>783</v>
+      </c>
+      <c r="G51" s="20" t="s">
         <v>115</v>
       </c>
-      <c r="H51" s="35">
+      <c r="H51" s="33">
         <v>264.5</v>
       </c>
-      <c r="I51" s="35">
+      <c r="I51" s="33">
         <v>30.6</v>
       </c>
-      <c r="J51" s="35">
+      <c r="J51" s="33">
         <v>32.1</v>
       </c>
-      <c r="K51" s="35">
+      <c r="K51" s="33">
         <v>23.7</v>
       </c>
-      <c r="L51" s="37">
+      <c r="L51" s="35">
         <v>51.4</v>
       </c>
-      <c r="M51" s="52">
+      <c r="M51" s="50">
         <v>93.5</v>
       </c>
-    </row>
-    <row r="52" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N51" s="54">
+        <v>86.9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A52" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>159</v>
       </c>
       <c r="C52" s="15"/>
       <c r="D52" s="12">
         <v>20</v>
       </c>
-      <c r="E52" s="35">
-[...5 lines deleted...]
-      <c r="G52" s="21" t="s">
+      <c r="E52" s="33">
+        <v>1</v>
+      </c>
+      <c r="F52" s="34" t="s">
+        <v>784</v>
+      </c>
+      <c r="G52" s="20" t="s">
         <v>115</v>
       </c>
-      <c r="H52" s="19">
+      <c r="H52" s="18">
         <v>3</v>
       </c>
-      <c r="I52" s="19">
-[...2 lines deleted...]
-      <c r="J52" s="35">
+      <c r="I52" s="18">
+        <v>0</v>
+      </c>
+      <c r="J52" s="33">
         <v>1.25</v>
       </c>
-      <c r="K52" s="35">
+      <c r="K52" s="33">
         <v>1.1299999999999999</v>
       </c>
-      <c r="L52" s="37">
+      <c r="L52" s="35">
         <v>2.5499999999999998</v>
       </c>
-      <c r="M52" s="53">
+      <c r="M52" s="51">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="53" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="N52" s="57">
+        <v>3.78</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A53" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>159</v>
       </c>
       <c r="C53" s="15"/>
       <c r="D53" s="12">
         <v>20</v>
       </c>
-      <c r="E53" s="35">
-[...5 lines deleted...]
-      <c r="G53" s="21" t="s">
+      <c r="E53" s="33">
+        <v>1</v>
+      </c>
+      <c r="F53" s="34" t="s">
+        <v>785</v>
+      </c>
+      <c r="G53" s="20" t="s">
         <v>115</v>
       </c>
-      <c r="H53" s="35">
+      <c r="H53" s="33">
         <v>380.2</v>
       </c>
-      <c r="I53" s="35">
+      <c r="I53" s="33">
         <v>381.4</v>
       </c>
-      <c r="J53" s="35">
+      <c r="J53" s="33">
         <v>373.6</v>
       </c>
-      <c r="K53" s="18">
+      <c r="K53" s="17">
         <v>380</v>
       </c>
-      <c r="L53" s="37">
+      <c r="L53" s="35">
         <v>348.3</v>
       </c>
-      <c r="M53" s="52">
+      <c r="M53" s="50">
         <v>382.4</v>
       </c>
-    </row>
-    <row r="54" spans="1:13" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="N53" s="54">
+        <v>502.8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A54" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>159</v>
       </c>
       <c r="C54" s="15"/>
       <c r="D54" s="12">
         <v>20</v>
       </c>
-      <c r="E54" s="35">
-[...2 lines deleted...]
-      <c r="F54" s="36" t="s">
+      <c r="E54" s="33">
+        <v>1</v>
+      </c>
+      <c r="F54" s="34" t="s">
+        <v>786</v>
+      </c>
+      <c r="G54" s="20" t="s">
+        <v>115</v>
+      </c>
+      <c r="H54" s="33">
+        <v>108.8</v>
+      </c>
+      <c r="I54" s="33">
+        <v>96.3</v>
+      </c>
+      <c r="J54" s="33">
+        <v>149.9</v>
+      </c>
+      <c r="K54" s="33">
+        <v>135.6</v>
+      </c>
+      <c r="L54" s="17">
+        <v>127</v>
+      </c>
+      <c r="M54" s="50">
+        <v>120.4</v>
+      </c>
+      <c r="N54" s="54">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A55" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B55" s="12" t="s">
+        <v>159</v>
+      </c>
+      <c r="C55" s="15"/>
+      <c r="D55" s="12">
+        <v>20</v>
+      </c>
+      <c r="E55" s="55">
+        <v>1</v>
+      </c>
+      <c r="F55" s="56" t="s">
+        <v>810</v>
+      </c>
+      <c r="G55" s="20" t="s">
+        <v>115</v>
+      </c>
+      <c r="H55" s="55"/>
+      <c r="I55" s="55"/>
+      <c r="J55" s="55"/>
+      <c r="K55" s="55"/>
+      <c r="L55" s="22">
+        <v>2110.4</v>
+      </c>
+      <c r="M55" s="54">
+        <v>2669.3</v>
+      </c>
+      <c r="N55" s="54">
+        <v>3264.3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A56" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>159</v>
+      </c>
+      <c r="C56" s="15"/>
+      <c r="D56" s="12">
+        <v>20</v>
+      </c>
+      <c r="E56" s="55">
+        <v>1</v>
+      </c>
+      <c r="F56" s="56" t="s">
+        <v>809</v>
+      </c>
+      <c r="G56" s="20" t="s">
+        <v>115</v>
+      </c>
+      <c r="H56" s="55"/>
+      <c r="I56" s="55"/>
+      <c r="J56" s="55"/>
+      <c r="K56" s="22">
+        <v>137.30000000000001</v>
+      </c>
+      <c r="L56" s="22">
+        <v>545.4</v>
+      </c>
+      <c r="M56" s="54">
+        <v>581.6</v>
+      </c>
+      <c r="N56" s="54">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A57" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="C57" s="15"/>
+      <c r="D57" s="15"/>
+      <c r="E57" s="33">
+        <v>1</v>
+      </c>
+      <c r="F57" s="34" t="s">
         <v>787</v>
       </c>
-      <c r="G54" s="21" t="s">
+      <c r="G57" s="20" t="s">
+        <v>723</v>
+      </c>
+      <c r="H57" s="33">
+        <v>0.12</v>
+      </c>
+      <c r="I57" s="18">
+        <v>0.1</v>
+      </c>
+      <c r="J57" s="33">
+        <v>0.08</v>
+      </c>
+      <c r="K57" s="33">
+        <v>0.03</v>
+      </c>
+      <c r="L57" s="35">
+        <v>0.01</v>
+      </c>
+      <c r="M57" s="50">
+        <v>0.01</v>
+      </c>
+      <c r="N57" s="57">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A58" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B58" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="C58" s="15"/>
+      <c r="D58" s="15"/>
+      <c r="E58" s="33">
+        <v>1</v>
+      </c>
+      <c r="F58" s="34" t="s">
+        <v>788</v>
+      </c>
+      <c r="G58" s="20" t="s">
+        <v>724</v>
+      </c>
+      <c r="H58" s="33">
+        <v>3.13</v>
+      </c>
+      <c r="I58" s="33">
+        <v>2.61</v>
+      </c>
+      <c r="J58" s="33">
+        <v>2.21</v>
+      </c>
+      <c r="K58" s="33">
+        <v>1.06</v>
+      </c>
+      <c r="L58" s="35">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="M58" s="50">
+        <v>0.46</v>
+      </c>
+      <c r="N58" s="57">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A59" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B59" s="12"/>
+      <c r="C59" s="15"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="33">
+        <v>1</v>
+      </c>
+      <c r="F59" s="21" t="s">
+        <v>789</v>
+      </c>
+      <c r="G59" s="20" t="s">
         <v>115</v>
       </c>
-      <c r="H54" s="35">
-[...108 lines deleted...]
-      <c r="H57" s="35" t="s">
+      <c r="H59" s="33" t="s">
         <v>304</v>
       </c>
-      <c r="I57" s="35" t="s">
+      <c r="I59" s="33" t="s">
         <v>305</v>
       </c>
-      <c r="J57" s="35" t="s">
+      <c r="J59" s="33" t="s">
         <v>306</v>
       </c>
-      <c r="K57" s="35" t="s">
-[...75 lines deleted...]
-      </c>
+      <c r="K59" s="22">
+        <v>3098.5</v>
+      </c>
+      <c r="L59" s="22">
+        <v>4688.3999999999996</v>
+      </c>
+      <c r="M59" s="54">
+        <v>5546.9</v>
+      </c>
+      <c r="N59" s="54">
+        <v>7980</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A60" s="12"/>
+      <c r="B60" s="12"/>
       <c r="C60" s="15"/>
       <c r="D60" s="12"/>
-      <c r="E60" s="35">
-[...27 lines deleted...]
-    <row r="61" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="E60" s="33"/>
+      <c r="F60" s="21" t="s">
+        <v>356</v>
+      </c>
+      <c r="G60" s="33"/>
+      <c r="H60" s="33"/>
+      <c r="I60" s="33"/>
+      <c r="J60" s="33"/>
+      <c r="K60" s="33"/>
+      <c r="L60" s="35"/>
+      <c r="M60" s="50"/>
+      <c r="N60" s="58"/>
+    </row>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A61" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B61" s="12" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C61" s="15"/>
       <c r="D61" s="12">
-        <v>16</v>
-[...29 lines deleted...]
-    <row r="62" spans="1:13" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+      <c r="E61" s="33">
+        <v>1</v>
+      </c>
+      <c r="F61" s="34" t="s">
+        <v>308</v>
+      </c>
+      <c r="G61" s="33" t="s">
+        <v>123</v>
+      </c>
+      <c r="H61" s="33">
+        <v>25.2</v>
+      </c>
+      <c r="I61" s="33">
+        <v>22.2</v>
+      </c>
+      <c r="J61" s="33">
+        <v>24.3</v>
+      </c>
+      <c r="K61" s="33">
+        <v>25.4</v>
+      </c>
+      <c r="L61" s="35">
+        <v>24.8</v>
+      </c>
+      <c r="M61" s="50">
+        <v>14.2</v>
+      </c>
+      <c r="N61" s="54">
+        <v>14.4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A62" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B62" s="12" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C62" s="15"/>
       <c r="D62" s="12"/>
-      <c r="E62" s="35">
-[...27 lines deleted...]
-    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="E62" s="33">
+        <v>1</v>
+      </c>
+      <c r="F62" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="G62" s="33" t="s">
+        <v>123</v>
+      </c>
+      <c r="H62" s="33">
+        <v>0</v>
+      </c>
+      <c r="I62" s="33">
+        <v>0</v>
+      </c>
+      <c r="J62" s="33">
+        <v>0</v>
+      </c>
+      <c r="K62" s="33">
+        <v>0</v>
+      </c>
+      <c r="L62" s="35">
+        <v>0</v>
+      </c>
+      <c r="M62" s="50">
+        <v>0</v>
+      </c>
+      <c r="N62" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A63" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B63" s="12" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C63" s="15"/>
       <c r="D63" s="12">
+        <v>16</v>
+      </c>
+      <c r="E63" s="33">
+        <v>1</v>
+      </c>
+      <c r="F63" s="34" t="s">
+        <v>727</v>
+      </c>
+      <c r="G63" s="33" t="s">
+        <v>726</v>
+      </c>
+      <c r="H63" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="I63" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="J63" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="K63" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="L63" s="35">
+        <v>0.2</v>
+      </c>
+      <c r="M63" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="N63" s="54">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A64" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B64" s="12" t="s">
+        <v>307</v>
+      </c>
+      <c r="C64" s="15"/>
+      <c r="D64" s="12"/>
+      <c r="E64" s="33">
+        <v>1</v>
+      </c>
+      <c r="F64" s="34" t="s">
+        <v>358</v>
+      </c>
+      <c r="G64" s="33" t="s">
+        <v>725</v>
+      </c>
+      <c r="H64" s="33">
         <v>15</v>
       </c>
-      <c r="E63" s="35">
-[...2 lines deleted...]
-      <c r="F63" s="36" t="s">
+      <c r="I64" s="33">
+        <v>12.2</v>
+      </c>
+      <c r="J64" s="33">
+        <v>12.2</v>
+      </c>
+      <c r="K64" s="33">
+        <v>11.5</v>
+      </c>
+      <c r="L64" s="35">
+        <v>9.98</v>
+      </c>
+      <c r="M64" s="50">
+        <v>4.26</v>
+      </c>
+      <c r="N64" s="57">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A65" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B65" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="C65" s="15"/>
+      <c r="D65" s="12">
+        <v>15</v>
+      </c>
+      <c r="E65" s="33">
+        <v>1</v>
+      </c>
+      <c r="F65" s="34" t="s">
         <v>197</v>
       </c>
-      <c r="G63" s="35" t="s">
+      <c r="G65" s="33" t="s">
         <v>124</v>
       </c>
-      <c r="H63" s="35">
+      <c r="H65" s="33">
         <v>28.2</v>
       </c>
-      <c r="I63" s="35">
+      <c r="I65" s="33">
         <v>25</v>
       </c>
-      <c r="J63" s="35">
+      <c r="J65" s="33">
         <v>27.2</v>
       </c>
-      <c r="K63" s="35">
+      <c r="K65" s="33">
         <v>28.5</v>
       </c>
-      <c r="L63" s="37">
+      <c r="L65" s="35">
         <v>27.7</v>
       </c>
-      <c r="M63" s="52">
+      <c r="M65" s="50">
         <v>15.5</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="F64" s="22" t="s">
+      <c r="N65" s="54">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A66" s="12"/>
+      <c r="B66" s="12"/>
+      <c r="C66" s="15"/>
+      <c r="D66" s="15"/>
+      <c r="E66" s="33"/>
+      <c r="F66" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="G66" s="33"/>
+      <c r="H66" s="33"/>
+      <c r="I66" s="33"/>
+      <c r="J66" s="33"/>
+      <c r="K66" s="33"/>
+      <c r="L66" s="35"/>
+      <c r="N66" s="58"/>
+    </row>
+    <row r="67" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A67" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B67" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C67" s="15"/>
+      <c r="D67" s="44">
+        <v>19</v>
+      </c>
+      <c r="E67" s="33">
+        <v>1</v>
+      </c>
+      <c r="F67" s="34" t="s">
         <v>313</v>
       </c>
-      <c r="G64" s="35"/>
-[...14 lines deleted...]
-      <c r="D65" s="46">
+      <c r="G67" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="H67" s="33"/>
+      <c r="I67" s="33"/>
+      <c r="J67" s="33"/>
+      <c r="K67" s="33">
+        <v>1.626E-2</v>
+      </c>
+      <c r="L67" s="35">
+        <v>2.1229000000000001E-2</v>
+      </c>
+      <c r="M67" s="40">
+        <v>2.1229000000000001E-2</v>
+      </c>
+      <c r="N67" s="55">
+        <v>2.1229000000000001E-2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A68" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B68" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C68" s="15"/>
+      <c r="D68" s="44">
         <v>19</v>
       </c>
-      <c r="E65" s="35">
-[...2 lines deleted...]
-      <c r="F65" s="36" t="s">
+      <c r="E68" s="33">
+        <v>1</v>
+      </c>
+      <c r="F68" s="34" t="s">
         <v>314</v>
       </c>
-      <c r="G65" s="35" t="s">
+      <c r="G68" s="33" t="s">
         <v>126</v>
       </c>
-      <c r="H65" s="35"/>
-[...20 lines deleted...]
-      <c r="D66" s="46">
+      <c r="H68" s="33"/>
+      <c r="I68" s="33"/>
+      <c r="J68" s="33"/>
+      <c r="K68" s="33">
+        <v>2.6419999999999998E-3</v>
+      </c>
+      <c r="L68" s="35">
+        <v>3.4499999999999999E-3</v>
+      </c>
+      <c r="M68" s="40">
+        <v>3.4499999999999999E-3</v>
+      </c>
+      <c r="N68" s="55">
+        <v>3.4499999999999999E-3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A69" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B69" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C69" s="15"/>
+      <c r="D69" s="44">
         <v>19</v>
       </c>
-      <c r="E66" s="35">
-[...2 lines deleted...]
-      <c r="F66" s="36" t="s">
+      <c r="E69" s="33">
+        <v>1</v>
+      </c>
+      <c r="F69" s="34" t="s">
         <v>315</v>
       </c>
-      <c r="G66" s="35" t="s">
+      <c r="G69" s="33" t="s">
         <v>126</v>
       </c>
-      <c r="H66" s="35"/>
-[...20 lines deleted...]
-      <c r="D67" s="46">
+      <c r="H69" s="33"/>
+      <c r="I69" s="33"/>
+      <c r="J69" s="33"/>
+      <c r="K69" s="33">
+        <v>1.3300000000000001E-4</v>
+      </c>
+      <c r="L69" s="35">
+        <v>3.6499999999999998E-4</v>
+      </c>
+      <c r="M69" s="40">
+        <v>3.6499999999999998E-4</v>
+      </c>
+      <c r="N69" s="55">
+        <v>3.6499999999999998E-4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A70" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B70" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C70" s="15"/>
+      <c r="D70" s="44">
         <v>19</v>
       </c>
-      <c r="E67" s="35">
-[...2 lines deleted...]
-      <c r="F67" s="36" t="s">
+      <c r="E70" s="33">
+        <v>1</v>
+      </c>
+      <c r="F70" s="34" t="s">
         <v>316</v>
       </c>
-      <c r="G67" s="35" t="s">
+      <c r="G70" s="33" t="s">
         <v>126</v>
       </c>
-      <c r="H67" s="35"/>
-[...20 lines deleted...]
-      <c r="D68" s="46">
+      <c r="H70" s="33"/>
+      <c r="I70" s="33"/>
+      <c r="J70" s="33"/>
+      <c r="K70" s="33">
+        <v>2.8639999999999998E-3</v>
+      </c>
+      <c r="L70" s="35">
+        <v>4.9430000000000003E-3</v>
+      </c>
+      <c r="M70" s="40">
+        <v>4.9430000000000003E-3</v>
+      </c>
+      <c r="N70" s="55">
+        <v>4.9430000000000003E-3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A71" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C71" s="15"/>
+      <c r="D71" s="44">
         <v>19</v>
       </c>
-      <c r="E68" s="35">
-[...2 lines deleted...]
-      <c r="F68" s="36" t="s">
+      <c r="E71" s="33">
+        <v>1</v>
+      </c>
+      <c r="F71" s="34" t="s">
         <v>317</v>
       </c>
-      <c r="G68" s="35" t="s">
+      <c r="G71" s="33" t="s">
         <v>126</v>
       </c>
-      <c r="H68" s="35"/>
-[...20 lines deleted...]
-      <c r="D69" s="46">
+      <c r="H71" s="33"/>
+      <c r="I71" s="33"/>
+      <c r="J71" s="33"/>
+      <c r="K71" s="33">
+        <v>1.9999999999999999E-7</v>
+      </c>
+      <c r="L71" s="35">
+        <v>3.8E-6</v>
+      </c>
+      <c r="M71" s="40">
+        <v>3.8E-6</v>
+      </c>
+      <c r="N71" s="55">
+        <v>3.8E-6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A72" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B72" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C72" s="15"/>
+      <c r="D72" s="44">
         <v>19</v>
       </c>
-      <c r="E69" s="35">
-[...2 lines deleted...]
-      <c r="F69" s="36" t="s">
+      <c r="E72" s="33">
+        <v>1</v>
+      </c>
+      <c r="F72" s="34" t="s">
         <v>318</v>
       </c>
-      <c r="G69" s="35" t="s">
+      <c r="G72" s="33" t="s">
         <v>126</v>
       </c>
-      <c r="H69" s="35"/>
-[...20 lines deleted...]
-      <c r="D70" s="46">
+      <c r="H72" s="33"/>
+      <c r="I72" s="33"/>
+      <c r="J72" s="33"/>
+      <c r="K72" s="33">
+        <v>0.10238800000000001</v>
+      </c>
+      <c r="L72" s="35">
+        <v>0.236016</v>
+      </c>
+      <c r="M72" s="40">
+        <v>0.236016</v>
+      </c>
+      <c r="N72" s="55">
+        <v>0.236016</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A73" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B73" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C73" s="15"/>
+      <c r="D73" s="44">
         <v>19</v>
       </c>
-      <c r="E70" s="35">
-[...2 lines deleted...]
-      <c r="F70" s="36" t="s">
+      <c r="E73" s="33">
+        <v>1</v>
+      </c>
+      <c r="F73" s="34" t="s">
         <v>319</v>
       </c>
-      <c r="G70" s="35" t="s">
+      <c r="G73" s="33" t="s">
         <v>126</v>
       </c>
-      <c r="H70" s="35"/>
-[...20 lines deleted...]
-      <c r="D71" s="46">
+      <c r="H73" s="33"/>
+      <c r="I73" s="33"/>
+      <c r="J73" s="33"/>
+      <c r="K73" s="33">
+        <v>1.6199999999999999E-8</v>
+      </c>
+      <c r="L73" s="35" t="s">
+        <v>739</v>
+      </c>
+      <c r="M73" s="40" t="s">
+        <v>739</v>
+      </c>
+      <c r="N73" s="55" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A74" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B74" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C74" s="15"/>
+      <c r="D74" s="44">
         <v>19</v>
       </c>
-      <c r="E71" s="35">
-[...2 lines deleted...]
-      <c r="F71" s="36" t="s">
+      <c r="E74" s="33">
+        <v>1</v>
+      </c>
+      <c r="F74" s="34" t="s">
         <v>320</v>
       </c>
-      <c r="G71" s="35" t="s">
+      <c r="G74" s="33" t="s">
         <v>126</v>
       </c>
-      <c r="H71" s="35"/>
-[...5 lines deleted...]
-      <c r="L71" s="37" t="s">
+      <c r="H74" s="33"/>
+      <c r="I74" s="33"/>
+      <c r="J74" s="33"/>
+      <c r="K74" s="33">
+        <v>1.0529999999999999E-3</v>
+      </c>
+      <c r="L74" s="35">
+        <v>1.0529999999999999E-3</v>
+      </c>
+      <c r="M74" s="40">
+        <v>1.0529999999999999E-3</v>
+      </c>
+      <c r="N74" s="55">
+        <v>1.0529999999999999E-3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A75" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B75" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C75" s="15"/>
+      <c r="D75" s="44">
+        <v>19</v>
+      </c>
+      <c r="E75" s="33">
+        <v>1</v>
+      </c>
+      <c r="F75" s="34" t="s">
+        <v>321</v>
+      </c>
+      <c r="G75" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="H75" s="33"/>
+      <c r="I75" s="33"/>
+      <c r="J75" s="33"/>
+      <c r="K75" s="33">
+        <v>2.4899999999999998E-4</v>
+      </c>
+      <c r="L75" s="35">
+        <v>2.5700000000000001E-4</v>
+      </c>
+      <c r="M75" s="40">
+        <v>2.5700000000000001E-4</v>
+      </c>
+      <c r="N75" s="55">
+        <v>2.5700000000000001E-4</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A76" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C76" s="15"/>
+      <c r="D76" s="44">
+        <v>19</v>
+      </c>
+      <c r="E76" s="33">
+        <v>1</v>
+      </c>
+      <c r="F76" s="34" t="s">
+        <v>322</v>
+      </c>
+      <c r="G76" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="H76" s="33"/>
+      <c r="I76" s="33"/>
+      <c r="J76" s="33"/>
+      <c r="K76" s="33">
+        <v>1.0529999999999999E-3</v>
+      </c>
+      <c r="L76" s="35">
+        <v>1.0529999999999999E-3</v>
+      </c>
+      <c r="M76" s="40">
+        <v>1.0529999999999999E-3</v>
+      </c>
+      <c r="N76" s="55">
+        <v>1.0529999999999999E-3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A77" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B77" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C77" s="15"/>
+      <c r="D77" s="44">
+        <v>19</v>
+      </c>
+      <c r="E77" s="33">
+        <v>1</v>
+      </c>
+      <c r="F77" s="34" t="s">
+        <v>323</v>
+      </c>
+      <c r="G77" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="H77" s="33"/>
+      <c r="I77" s="33"/>
+      <c r="J77" s="33"/>
+      <c r="K77" s="33">
+        <v>8.8730000000000007E-3</v>
+      </c>
+      <c r="L77" s="35">
+        <v>1.9196999999999999E-2</v>
+      </c>
+      <c r="M77" s="40">
+        <v>1.9196999999999999E-2</v>
+      </c>
+      <c r="N77" s="55">
+        <v>1.9196999999999999E-2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A78" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B78" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C78" s="15"/>
+      <c r="D78" s="44">
+        <v>19</v>
+      </c>
+      <c r="E78" s="33">
+        <v>1</v>
+      </c>
+      <c r="F78" s="34" t="s">
+        <v>324</v>
+      </c>
+      <c r="G78" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="H78" s="33"/>
+      <c r="I78" s="33"/>
+      <c r="J78" s="33"/>
+      <c r="K78" s="33">
+        <v>4.9360000000000003E-3</v>
+      </c>
+      <c r="L78" s="35">
+        <v>7.8329999999999997E-3</v>
+      </c>
+      <c r="M78" s="40">
+        <v>7.8329999999999997E-3</v>
+      </c>
+      <c r="N78" s="55">
+        <v>7.8329999999999997E-3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A79" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B79" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C79" s="15"/>
+      <c r="D79" s="44">
+        <v>19</v>
+      </c>
+      <c r="E79" s="33">
+        <v>1</v>
+      </c>
+      <c r="F79" s="34" t="s">
+        <v>325</v>
+      </c>
+      <c r="G79" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="H79" s="33"/>
+      <c r="I79" s="33"/>
+      <c r="J79" s="33"/>
+      <c r="K79" s="33">
+        <v>7.2000000000000002E-5</v>
+      </c>
+      <c r="L79" s="35">
+        <v>1.3450000000000001E-3</v>
+      </c>
+      <c r="M79" s="40">
+        <v>1.3450000000000001E-3</v>
+      </c>
+      <c r="N79" s="55">
+        <v>1.3450000000000001E-3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A80" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B80" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C80" s="15"/>
+      <c r="D80" s="44">
+        <v>19</v>
+      </c>
+      <c r="E80" s="33">
+        <v>1</v>
+      </c>
+      <c r="F80" s="34" t="s">
+        <v>326</v>
+      </c>
+      <c r="G80" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="H80" s="33"/>
+      <c r="I80" s="33"/>
+      <c r="J80" s="33"/>
+      <c r="K80" s="33">
+        <v>5.2649999999999997E-3</v>
+      </c>
+      <c r="L80" s="35">
+        <v>5.2649999999999997E-3</v>
+      </c>
+      <c r="M80" s="40">
+        <v>5.2649999999999997E-3</v>
+      </c>
+      <c r="N80" s="55">
+        <v>5.2649999999999997E-3</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A81" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B81" s="42" t="s">
+        <v>311</v>
+      </c>
+      <c r="C81" s="43"/>
+      <c r="D81" s="44">
+        <v>19</v>
+      </c>
+      <c r="E81" s="44">
+        <v>1</v>
+      </c>
+      <c r="F81" s="45" t="s">
+        <v>728</v>
+      </c>
+      <c r="G81" s="44" t="s">
+        <v>126</v>
+      </c>
+      <c r="H81" s="35"/>
+      <c r="I81" s="35"/>
+      <c r="J81" s="35"/>
+      <c r="K81" s="35"/>
+      <c r="L81" s="35">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="M81" s="40">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="N81" s="55">
+        <v>4.7999999999999996E-3</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A82" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B82" s="42" t="s">
+        <v>311</v>
+      </c>
+      <c r="C82" s="43"/>
+      <c r="D82" s="44">
+        <v>19</v>
+      </c>
+      <c r="E82" s="44">
+        <v>1</v>
+      </c>
+      <c r="F82" s="45" t="s">
+        <v>729</v>
+      </c>
+      <c r="G82" s="44" t="s">
+        <v>126</v>
+      </c>
+      <c r="H82" s="35"/>
+      <c r="I82" s="35"/>
+      <c r="J82" s="35"/>
+      <c r="K82" s="35"/>
+      <c r="L82" s="35">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="M82" s="40">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="N82" s="55">
+        <v>4.7999999999999996E-3</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A83" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B83" s="42" t="s">
+        <v>311</v>
+      </c>
+      <c r="C83" s="43"/>
+      <c r="D83" s="44">
+        <v>19</v>
+      </c>
+      <c r="E83" s="44">
+        <v>1</v>
+      </c>
+      <c r="F83" s="45" t="s">
+        <v>730</v>
+      </c>
+      <c r="G83" s="44" t="s">
+        <v>126</v>
+      </c>
+      <c r="H83" s="35"/>
+      <c r="I83" s="35"/>
+      <c r="J83" s="35"/>
+      <c r="K83" s="35"/>
+      <c r="L83" s="35" t="s">
         <v>740</v>
       </c>
-      <c r="M71" s="42" t="s">
+      <c r="M83" s="40" t="s">
         <v>740</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D72" s="46">
+      <c r="N83" s="55" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A84" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B84" s="42" t="s">
+        <v>311</v>
+      </c>
+      <c r="C84" s="43"/>
+      <c r="D84" s="44">
         <v>19</v>
       </c>
-      <c r="E72" s="35">
-[...5 lines deleted...]
-      <c r="G72" s="35" t="s">
+      <c r="E84" s="44">
+        <v>1</v>
+      </c>
+      <c r="F84" s="45" t="s">
+        <v>731</v>
+      </c>
+      <c r="G84" s="44" t="s">
         <v>126</v>
       </c>
-      <c r="H72" s="35"/>
-[...20 lines deleted...]
-      <c r="D73" s="46">
+      <c r="H84" s="35"/>
+      <c r="I84" s="35"/>
+      <c r="J84" s="35"/>
+      <c r="K84" s="35"/>
+      <c r="L84" s="35">
+        <v>1.5280000000000001E-3</v>
+      </c>
+      <c r="M84" s="40">
+        <v>1.5280000000000001E-3</v>
+      </c>
+      <c r="N84" s="55">
+        <v>1.5280000000000001E-3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A85" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B85" s="42" t="s">
+        <v>311</v>
+      </c>
+      <c r="C85" s="43"/>
+      <c r="D85" s="44">
         <v>19</v>
       </c>
-      <c r="E73" s="35">
-[...5 lines deleted...]
-      <c r="G73" s="35" t="s">
+      <c r="E85" s="44">
+        <v>1</v>
+      </c>
+      <c r="F85" s="45" t="s">
+        <v>732</v>
+      </c>
+      <c r="G85" s="44" t="s">
         <v>126</v>
       </c>
-      <c r="H73" s="35"/>
-[...20 lines deleted...]
-      <c r="D74" s="46">
+      <c r="H85" s="35"/>
+      <c r="I85" s="35"/>
+      <c r="J85" s="35"/>
+      <c r="K85" s="35"/>
+      <c r="L85" s="35">
+        <v>3.8999999999999999E-5</v>
+      </c>
+      <c r="M85" s="40">
+        <v>3.8999999999999999E-5</v>
+      </c>
+      <c r="N85" s="55">
+        <v>3.8999999999999999E-5</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A86" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B86" s="42" t="s">
+        <v>311</v>
+      </c>
+      <c r="C86" s="43"/>
+      <c r="D86" s="44">
         <v>19</v>
       </c>
-      <c r="E74" s="35">
-[...5 lines deleted...]
-      <c r="G74" s="35" t="s">
+      <c r="E86" s="44">
+        <v>1</v>
+      </c>
+      <c r="F86" s="45" t="s">
+        <v>733</v>
+      </c>
+      <c r="G86" s="44" t="s">
         <v>126</v>
       </c>
-      <c r="H74" s="35"/>
-[...20 lines deleted...]
-      <c r="D75" s="46">
+      <c r="H86" s="35"/>
+      <c r="I86" s="35"/>
+      <c r="J86" s="35"/>
+      <c r="K86" s="35"/>
+      <c r="L86" s="35">
+        <v>4.9999999999999998E-7</v>
+      </c>
+      <c r="M86" s="40">
+        <v>4.9999999999999998E-7</v>
+      </c>
+      <c r="N86" s="55">
+        <v>4.9999999999999998E-7</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A87" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B87" s="42" t="s">
+        <v>311</v>
+      </c>
+      <c r="C87" s="43"/>
+      <c r="D87" s="44">
         <v>19</v>
       </c>
-      <c r="E75" s="35">
-[...5 lines deleted...]
-      <c r="G75" s="35" t="s">
+      <c r="E87" s="44">
+        <v>1</v>
+      </c>
+      <c r="F87" s="45" t="s">
+        <v>734</v>
+      </c>
+      <c r="G87" s="44" t="s">
         <v>126</v>
       </c>
-      <c r="H75" s="35"/>
-[...20 lines deleted...]
-      <c r="D76" s="46">
+      <c r="H87" s="35"/>
+      <c r="I87" s="35"/>
+      <c r="J87" s="35"/>
+      <c r="K87" s="35"/>
+      <c r="L87" s="35">
+        <v>2.4000000000000001E-5</v>
+      </c>
+      <c r="M87" s="40">
+        <v>2.4000000000000001E-5</v>
+      </c>
+      <c r="N87" s="55">
+        <v>2.4000000000000001E-5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A88" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B88" s="42" t="s">
+        <v>311</v>
+      </c>
+      <c r="C88" s="43"/>
+      <c r="D88" s="44">
         <v>19</v>
       </c>
-      <c r="E76" s="35">
-[...287 lines deleted...]
-      <c r="F85" s="47" t="s">
+      <c r="E88" s="44">
+        <v>1</v>
+      </c>
+      <c r="F88" s="45" t="s">
         <v>735</v>
       </c>
-      <c r="G85" s="46" t="s">
-[...92 lines deleted...]
-      <c r="G88" s="35" t="s">
+      <c r="G88" s="44" t="s">
         <v>126</v>
       </c>
       <c r="H88" s="35"/>
       <c r="I88" s="35"/>
       <c r="J88" s="35"/>
-      <c r="K88" s="35">
-[...9 lines deleted...]
-    <row r="89" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="K88" s="35"/>
+      <c r="L88" s="35">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="M88" s="40">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="N88" s="55">
+        <v>1.7999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A89" s="12" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-      <c r="D89" s="46">
+        <v>585</v>
+      </c>
+      <c r="B89" s="42" t="s">
+        <v>311</v>
+      </c>
+      <c r="C89" s="43"/>
+      <c r="D89" s="44">
         <v>19</v>
       </c>
-      <c r="E89" s="35">
-[...5 lines deleted...]
-      <c r="G89" s="35" t="s">
+      <c r="E89" s="44">
+        <v>1</v>
+      </c>
+      <c r="F89" s="45" t="s">
+        <v>736</v>
+      </c>
+      <c r="G89" s="44" t="s">
         <v>126</v>
       </c>
       <c r="H89" s="35"/>
       <c r="I89" s="35"/>
       <c r="J89" s="35"/>
-      <c r="K89" s="35">
+      <c r="K89" s="35"/>
+      <c r="L89" s="35" t="s">
+        <v>741</v>
+      </c>
+      <c r="M89" s="40" t="s">
+        <v>741</v>
+      </c>
+      <c r="N89" s="55" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A90" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B90" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C90" s="15"/>
+      <c r="D90" s="44">
+        <v>19</v>
+      </c>
+      <c r="E90" s="33">
+        <v>1</v>
+      </c>
+      <c r="F90" s="21" t="s">
+        <v>327</v>
+      </c>
+      <c r="G90" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="H90" s="33"/>
+      <c r="I90" s="33"/>
+      <c r="J90" s="33"/>
+      <c r="K90" s="33">
+        <v>0.145788</v>
+      </c>
+      <c r="L90" s="35">
+        <v>0.33120100000000002</v>
+      </c>
+      <c r="M90" s="40">
+        <v>0.33120100000000002</v>
+      </c>
+      <c r="N90" s="55">
+        <v>0.33120100000000002</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A91" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C91" s="15"/>
+      <c r="D91" s="44">
+        <v>19</v>
+      </c>
+      <c r="E91" s="33">
+        <v>1</v>
+      </c>
+      <c r="F91" s="34" t="s">
+        <v>328</v>
+      </c>
+      <c r="G91" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="H91" s="33"/>
+      <c r="I91" s="33"/>
+      <c r="J91" s="33"/>
+      <c r="K91" s="33">
         <v>5.398E-3</v>
       </c>
-      <c r="L89" s="37">
+      <c r="L91" s="35">
         <v>3.3230000000000003E-2</v>
       </c>
-      <c r="M89" s="42">
+      <c r="M91" s="40">
         <v>3.3230000000000003E-2</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D90" s="46">
+      <c r="N91" s="55">
+        <v>3.3230000000000003E-2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A92" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B92" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C92" s="15"/>
+      <c r="D92" s="44">
         <v>19</v>
       </c>
-      <c r="E90" s="35">
-[...5 lines deleted...]
-      <c r="G90" s="35" t="s">
+      <c r="E92" s="33">
+        <v>1</v>
+      </c>
+      <c r="F92" s="34" t="s">
+        <v>329</v>
+      </c>
+      <c r="G92" s="33" t="s">
         <v>126</v>
       </c>
-      <c r="H90" s="35"/>
-[...2 lines deleted...]
-      <c r="K90" s="35">
+      <c r="H92" s="33"/>
+      <c r="I92" s="33"/>
+      <c r="J92" s="33"/>
+      <c r="K92" s="33">
         <v>0.14039019999999999</v>
       </c>
-      <c r="L90" s="37">
+      <c r="L92" s="35">
         <v>0.29797119999999999</v>
       </c>
-      <c r="M90" s="42">
+      <c r="M92" s="40">
         <v>0.29797119999999999</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="F91" s="22" t="s">
+      <c r="N92" s="55">
+        <v>0.29797119999999999</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A93" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B93" s="12"/>
+      <c r="C93" s="15"/>
+      <c r="D93" s="44"/>
+      <c r="E93" s="33">
+        <v>1</v>
+      </c>
+      <c r="F93" s="21" t="s">
         <v>125</v>
       </c>
-      <c r="G91" s="35"/>
-[...10 lines deleted...]
-      <c r="B92" s="12" t="s">
+      <c r="G93" s="33"/>
+      <c r="H93" s="33"/>
+      <c r="I93" s="33"/>
+      <c r="J93" s="33"/>
+      <c r="K93" s="33"/>
+      <c r="L93" s="35"/>
+    </row>
+    <row r="94" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A94" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B94" s="12" t="s">
         <v>161</v>
       </c>
-      <c r="C92" s="15"/>
-      <c r="D92" s="46">
+      <c r="C94" s="15"/>
+      <c r="D94" s="44">
         <v>17</v>
       </c>
-      <c r="E92" s="35">
-[...2 lines deleted...]
-      <c r="F92" s="36" t="s">
+      <c r="E94" s="33">
+        <v>1</v>
+      </c>
+      <c r="F94" s="34" t="s">
         <v>198</v>
       </c>
-      <c r="G92" s="35" t="s">
+      <c r="G94" s="33" t="s">
         <v>126</v>
       </c>
-      <c r="H92" s="35">
+      <c r="H94" s="33">
         <v>243.2</v>
       </c>
-      <c r="I92" s="35">
+      <c r="I94" s="33">
         <v>243.7</v>
       </c>
-      <c r="J92" s="35">
+      <c r="J94" s="33">
         <v>297.60000000000002</v>
       </c>
-      <c r="K92" s="35">
+      <c r="K94" s="33">
         <v>235.7</v>
       </c>
-      <c r="L92" s="37">
+      <c r="L94" s="35">
         <v>333.262</v>
       </c>
-      <c r="M92" s="52">
+      <c r="M94" s="50">
         <v>346.99200000000002</v>
       </c>
-    </row>
-[...78 lines deleted...]
-    <row r="95" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N94" s="57">
+        <v>434.65</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A95" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>163</v>
       </c>
       <c r="C95" s="15"/>
-      <c r="D95" s="46">
+      <c r="D95" s="44">
         <v>17</v>
       </c>
-      <c r="E95" s="35">
-[...5 lines deleted...]
-      <c r="G95" s="35" t="s">
+      <c r="E95" s="33">
+        <v>1</v>
+      </c>
+      <c r="F95" s="34" t="s">
+        <v>330</v>
+      </c>
+      <c r="G95" s="33" t="s">
         <v>126</v>
       </c>
-      <c r="H95" s="19">
+      <c r="H95" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="I95" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="J95" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="K95" s="17">
+        <v>0</v>
+      </c>
+      <c r="L95" s="35">
+        <v>0.183</v>
+      </c>
+      <c r="M95" s="50">
+        <v>0.12</v>
+      </c>
+      <c r="N95" s="57">
         <v>0.1</v>
       </c>
-      <c r="I95" s="19">
-[...15 lines deleted...]
-    <row r="96" spans="1:13" x14ac:dyDescent="0.25">
+    </row>
+    <row r="96" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A96" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B96" s="12" t="s">
         <v>163</v>
       </c>
       <c r="C96" s="15"/>
-      <c r="D96" s="46">
+      <c r="D96" s="44">
         <v>17</v>
       </c>
-      <c r="E96" s="35">
-[...5 lines deleted...]
-      <c r="G96" s="35" t="s">
+      <c r="E96" s="33">
+        <v>1</v>
+      </c>
+      <c r="F96" s="34" t="s">
+        <v>331</v>
+      </c>
+      <c r="G96" s="33" t="s">
         <v>126</v>
       </c>
-      <c r="H96" s="35">
-[...18 lines deleted...]
-    <row r="97" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="H96" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="I96" s="33">
+        <v>2.6</v>
+      </c>
+      <c r="J96" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="K96" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="L96" s="35">
+        <v>6.9649999999999999</v>
+      </c>
+      <c r="M96" s="50">
+        <v>9.4220000000000006</v>
+      </c>
+      <c r="N96" s="75">
+        <v>19.957999999999998</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A97" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B97" s="12" t="s">
         <v>163</v>
       </c>
       <c r="C97" s="15"/>
-      <c r="D97" s="46">
+      <c r="D97" s="44">
         <v>17</v>
       </c>
-      <c r="E97" s="35">
-[...5 lines deleted...]
-      <c r="G97" s="35" t="s">
+      <c r="E97" s="33">
+        <v>1</v>
+      </c>
+      <c r="F97" s="34" t="s">
+        <v>332</v>
+      </c>
+      <c r="G97" s="33" t="s">
         <v>126</v>
       </c>
-      <c r="H97" s="35">
-[...12 lines deleted...]
-        <v>38.039000000000001</v>
+      <c r="H97" s="18">
+        <v>0.1</v>
+      </c>
+      <c r="I97" s="18">
+        <v>0.4</v>
+      </c>
+      <c r="J97" s="33">
+        <v>0.12</v>
+      </c>
+      <c r="K97" s="33">
+        <v>0.13</v>
+      </c>
+      <c r="L97" s="35">
+        <v>0.2</v>
       </c>
       <c r="M97" s="52">
-        <v>58.7</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="N97" s="57">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A98" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B98" s="12" t="s">
         <v>163</v>
       </c>
       <c r="C98" s="15"/>
-      <c r="D98" s="15"/>
-[...28 lines deleted...]
-    <row r="99" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D98" s="44">
+        <v>17</v>
+      </c>
+      <c r="E98" s="33">
+        <v>1</v>
+      </c>
+      <c r="F98" s="34" t="s">
+        <v>333</v>
+      </c>
+      <c r="G98" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="H98" s="33">
+        <v>196.8</v>
+      </c>
+      <c r="I98" s="33">
+        <v>207.8</v>
+      </c>
+      <c r="J98" s="33">
+        <v>266.8</v>
+      </c>
+      <c r="K98" s="33">
+        <v>202.1</v>
+      </c>
+      <c r="L98" s="35">
+        <v>287.875</v>
+      </c>
+      <c r="M98" s="50">
+        <v>280.14400000000001</v>
+      </c>
+      <c r="N98" s="75">
+        <v>380.47899999999998</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A99" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B99" s="12" t="s">
         <v>163</v>
       </c>
       <c r="C99" s="15"/>
-      <c r="D99" s="15"/>
-[...3 lines deleted...]
-      <c r="F99" s="36" t="s">
+      <c r="D99" s="44">
+        <v>17</v>
+      </c>
+      <c r="E99" s="33">
+        <v>1</v>
+      </c>
+      <c r="F99" s="34" t="s">
+        <v>334</v>
+      </c>
+      <c r="G99" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="H99" s="33">
+        <v>45.8</v>
+      </c>
+      <c r="I99" s="33">
+        <v>32.6</v>
+      </c>
+      <c r="J99" s="17">
+        <v>29</v>
+      </c>
+      <c r="K99" s="33">
+        <v>31.8</v>
+      </c>
+      <c r="L99" s="35">
+        <v>38.039000000000001</v>
+      </c>
+      <c r="M99" s="50">
+        <v>58.7</v>
+      </c>
+      <c r="N99" s="54">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A100" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B100" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="C100" s="15"/>
+      <c r="D100" s="15"/>
+      <c r="E100" s="33">
+        <v>1</v>
+      </c>
+      <c r="F100" s="34" t="s">
+        <v>737</v>
+      </c>
+      <c r="G100" s="33" t="s">
+        <v>738</v>
+      </c>
+      <c r="H100" s="33">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="I100" s="33">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="J100" s="33">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="K100" s="33">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="L100" s="35">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="M100" s="50">
+        <v>2E-3</v>
+      </c>
+      <c r="N100" s="75">
+        <v>3.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B101" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="C101" s="15"/>
+      <c r="D101" s="15"/>
+      <c r="E101" s="33">
+        <v>1</v>
+      </c>
+      <c r="F101" s="34" t="s">
+        <v>335</v>
+      </c>
+      <c r="G101" s="33" t="s">
         <v>336</v>
       </c>
-      <c r="G99" s="35" t="s">
-[...2 lines deleted...]
-      <c r="H99" s="35">
+      <c r="H101" s="33">
         <v>0.14000000000000001</v>
       </c>
-      <c r="I99" s="35">
+      <c r="I101" s="33">
         <v>0.13</v>
       </c>
-      <c r="J99" s="35">
+      <c r="J101" s="33">
         <v>0.15</v>
       </c>
-      <c r="K99" s="35">
+      <c r="K101" s="33">
         <v>0.11</v>
       </c>
-      <c r="L99" s="37">
+      <c r="L101" s="35">
         <v>0.13</v>
       </c>
-      <c r="M99" s="53">
+      <c r="M101" s="51">
         <v>0.1</v>
       </c>
-    </row>
-[...76 lines deleted...]
-    <row r="102" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N101" s="57">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A102" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>162</v>
       </c>
       <c r="C102" s="15"/>
-      <c r="D102" s="46">
+      <c r="D102" s="44">
         <v>18</v>
       </c>
-      <c r="E102" s="35">
-[...5 lines deleted...]
-      <c r="G102" s="35" t="s">
+      <c r="E102" s="33">
+        <v>1</v>
+      </c>
+      <c r="F102" s="34" t="s">
+        <v>357</v>
+      </c>
+      <c r="G102" s="33" t="s">
         <v>126</v>
       </c>
-      <c r="H102" s="35">
-[...18 lines deleted...]
-    <row r="103" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="H102" s="33">
+        <v>7.4</v>
+      </c>
+      <c r="I102" s="17">
+        <v>3</v>
+      </c>
+      <c r="J102" s="33">
+        <v>5.8</v>
+      </c>
+      <c r="K102" s="33">
+        <v>174.9</v>
+      </c>
+      <c r="L102" s="35">
+        <v>191.12</v>
+      </c>
+      <c r="M102" s="50">
+        <v>199.93</v>
+      </c>
+      <c r="N102" s="57">
+        <v>333.28</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A103" s="12" t="s">
-        <v>586</v>
-[...3 lines deleted...]
-      </c>
+        <v>585</v>
+      </c>
+      <c r="B103" s="12"/>
       <c r="C103" s="15"/>
-      <c r="D103" s="46">
+      <c r="D103" s="44">
         <v>18</v>
       </c>
-      <c r="E103" s="35">
-[...5 lines deleted...]
-      <c r="G103" s="35" t="s">
+      <c r="E103" s="33">
+        <v>1</v>
+      </c>
+      <c r="F103" s="34" t="s">
+        <v>337</v>
+      </c>
+      <c r="G103" s="33" t="s">
         <v>126</v>
       </c>
-      <c r="H103" s="35">
-[...18 lines deleted...]
-    <row r="104" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="H103" s="18">
+        <v>20.9</v>
+      </c>
+      <c r="I103" s="18">
+        <v>8.1</v>
+      </c>
+      <c r="J103" s="18">
+        <v>4</v>
+      </c>
+      <c r="K103" s="33">
+        <v>4.97</v>
+      </c>
+      <c r="L103" s="35">
+        <v>16.931000000000001</v>
+      </c>
+      <c r="M103" s="50">
+        <v>24.4</v>
+      </c>
+      <c r="N103" s="54">
+        <v>14.4</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A104" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B104" s="12" t="s">
         <v>162</v>
       </c>
       <c r="C104" s="15"/>
-      <c r="D104" s="46">
+      <c r="D104" s="44">
         <v>18</v>
       </c>
-      <c r="E104" s="35">
-[...5 lines deleted...]
-      <c r="G104" s="35" t="s">
+      <c r="E104" s="33">
+        <v>1</v>
+      </c>
+      <c r="F104" s="34" t="s">
+        <v>338</v>
+      </c>
+      <c r="G104" s="33" t="s">
         <v>126</v>
       </c>
-      <c r="H104" s="35">
+      <c r="H104" s="33">
+        <v>3.6</v>
+      </c>
+      <c r="I104" s="33">
+        <v>5.5</v>
+      </c>
+      <c r="J104" s="33">
+        <v>4.8</v>
+      </c>
+      <c r="K104" s="33">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="L104" s="35">
+        <v>6.9450000000000003</v>
+      </c>
+      <c r="M104" s="50">
+        <v>3.69</v>
+      </c>
+      <c r="N104" s="75">
+        <v>22.012</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A105" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B105" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="C105" s="15"/>
+      <c r="D105" s="44">
+        <v>18</v>
+      </c>
+      <c r="E105" s="33">
+        <v>1</v>
+      </c>
+      <c r="F105" s="34" t="s">
+        <v>339</v>
+      </c>
+      <c r="G105" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="H105" s="33">
+        <v>0</v>
+      </c>
+      <c r="I105" s="33">
+        <v>0</v>
+      </c>
+      <c r="J105" s="33">
+        <v>0</v>
+      </c>
+      <c r="K105" s="33">
+        <v>0</v>
+      </c>
+      <c r="L105" s="35">
+        <v>0</v>
+      </c>
+      <c r="M105" s="50">
+        <v>0</v>
+      </c>
+      <c r="N105" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A106" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B106" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="C106" s="15"/>
+      <c r="D106" s="44">
+        <v>18</v>
+      </c>
+      <c r="E106" s="33">
+        <v>1</v>
+      </c>
+      <c r="F106" s="34" t="s">
+        <v>340</v>
+      </c>
+      <c r="G106" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="H106" s="33">
         <v>216.9</v>
       </c>
-      <c r="I104" s="35">
+      <c r="I106" s="33">
         <v>227.1</v>
       </c>
-      <c r="J104" s="18">
+      <c r="J106" s="17">
         <v>283</v>
       </c>
-      <c r="K104" s="35">
+      <c r="K106" s="33">
         <v>47.7</v>
       </c>
-      <c r="L104" s="37">
+      <c r="L106" s="35">
         <v>117.07</v>
       </c>
-      <c r="M104" s="52">
+      <c r="M106" s="50">
         <v>118.124</v>
       </c>
-    </row>
-[...70 lines deleted...]
-    <row r="107" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N106" s="54">
+        <v>59.2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A107" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B107" s="12"/>
       <c r="C107" s="15"/>
-      <c r="D107" s="46"/>
-[...28 lines deleted...]
-    <row r="108" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="D107" s="44"/>
+      <c r="E107" s="33">
+        <v>1</v>
+      </c>
+      <c r="F107" s="34" t="s">
+        <v>127</v>
+      </c>
+      <c r="G107" s="33" t="s">
+        <v>128</v>
+      </c>
+      <c r="H107" s="33">
+        <v>15.8</v>
+      </c>
+      <c r="I107" s="17">
+        <v>6</v>
+      </c>
+      <c r="J107" s="33">
+        <v>5.6</v>
+      </c>
+      <c r="K107" s="33">
+        <v>5.8</v>
+      </c>
+      <c r="L107" s="35">
+        <v>2.44</v>
+      </c>
+      <c r="M107" s="50">
+        <v>1.35</v>
+      </c>
+      <c r="N107" s="57">
+        <v>2.39</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A108" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B108" s="12"/>
       <c r="C108" s="15"/>
-      <c r="D108" s="46">
-[...30 lines deleted...]
-    <row r="109" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="D108" s="44"/>
+      <c r="E108" s="33">
+        <v>1</v>
+      </c>
+      <c r="F108" s="34" t="s">
+        <v>129</v>
+      </c>
+      <c r="G108" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="H108" s="33">
+        <v>23.2</v>
+      </c>
+      <c r="I108" s="33">
+        <v>11.2</v>
+      </c>
+      <c r="J108" s="33">
+        <v>21.9</v>
+      </c>
+      <c r="K108" s="33">
+        <v>13.9</v>
+      </c>
+      <c r="L108" s="35">
+        <v>12.5</v>
+      </c>
+      <c r="M108" s="50">
+        <v>1.4950000000000001</v>
+      </c>
+      <c r="N108" s="75">
+        <v>10.438000000000001</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A109" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B109" s="12"/>
       <c r="C109" s="15"/>
-      <c r="D109" s="46">
-[...8 lines deleted...]
-      <c r="G109" s="35" t="s">
+      <c r="D109" s="44"/>
+      <c r="E109" s="33">
+        <v>1</v>
+      </c>
+      <c r="F109" s="21" t="s">
+        <v>341</v>
+      </c>
+      <c r="G109" s="33" t="s">
+        <v>342</v>
+      </c>
+      <c r="H109" s="33" t="s">
         <v>343</v>
       </c>
-      <c r="H109" s="35" t="s">
-[...18 lines deleted...]
-    <row r="110" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="I109" s="33" t="s">
+        <v>344</v>
+      </c>
+      <c r="J109" s="33" t="s">
+        <v>130</v>
+      </c>
+      <c r="K109" s="22">
+        <v>2188</v>
+      </c>
+      <c r="L109" s="22">
+        <v>1814.9</v>
+      </c>
+      <c r="M109" s="52">
+        <v>783</v>
+      </c>
+      <c r="N109" s="54">
+        <v>1877.2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A110" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B110" s="12"/>
       <c r="C110" s="15"/>
-      <c r="D110" s="46">
+      <c r="D110" s="44">
         <v>21</v>
       </c>
-      <c r="E110" s="35">
-[...27 lines deleted...]
-    <row r="111" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="E110" s="33">
+        <v>1</v>
+      </c>
+      <c r="F110" s="34" t="s">
+        <v>345</v>
+      </c>
+      <c r="G110" s="33" t="s">
+        <v>342</v>
+      </c>
+      <c r="H110" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I110" s="17">
+        <v>0</v>
+      </c>
+      <c r="J110" s="33">
+        <v>898.5</v>
+      </c>
+      <c r="K110" s="17">
+        <v>0</v>
+      </c>
+      <c r="L110" s="17">
+        <v>0</v>
+      </c>
+      <c r="M110" s="52">
+        <v>0</v>
+      </c>
+      <c r="N110" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A111" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B111" s="12"/>
       <c r="C111" s="15"/>
-      <c r="D111" s="46">
+      <c r="D111" s="44">
         <v>21</v>
       </c>
-      <c r="E111" s="35">
-[...17 lines deleted...]
-      <c r="K111" s="18">
+      <c r="E111" s="33">
+        <v>1</v>
+      </c>
+      <c r="F111" s="34" t="s">
+        <v>346</v>
+      </c>
+      <c r="G111" s="33" t="s">
+        <v>342</v>
+      </c>
+      <c r="H111" s="33" t="s">
+        <v>347</v>
+      </c>
+      <c r="I111" s="33" t="s">
+        <v>348</v>
+      </c>
+      <c r="J111" s="33" t="s">
+        <v>349</v>
+      </c>
+      <c r="K111" s="22">
+        <v>1442</v>
+      </c>
+      <c r="L111" s="17">
         <v>525</v>
       </c>
-      <c r="L111" s="18">
-[...6 lines deleted...]
-    <row r="112" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M111" s="52">
+        <v>0</v>
+      </c>
+      <c r="N111" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A112" s="12" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B112" s="12"/>
       <c r="C112" s="15"/>
-      <c r="D112" s="46"/>
-[...3 lines deleted...]
-      <c r="F112" s="36" t="s">
+      <c r="D112" s="44">
+        <v>21</v>
+      </c>
+      <c r="E112" s="33">
+        <v>1</v>
+      </c>
+      <c r="F112" s="34" t="s">
+        <v>350</v>
+      </c>
+      <c r="G112" s="33" t="s">
+        <v>342</v>
+      </c>
+      <c r="H112" s="33" t="s">
+        <v>351</v>
+      </c>
+      <c r="I112" s="33">
+        <v>773.96</v>
+      </c>
+      <c r="J112" s="33" t="s">
+        <v>352</v>
+      </c>
+      <c r="K112" s="17">
+        <v>221</v>
+      </c>
+      <c r="L112" s="35">
+        <v>777.9</v>
+      </c>
+      <c r="M112" s="52">
+        <v>783</v>
+      </c>
+      <c r="N112" s="54">
+        <v>1877.2</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A113" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B113" s="12"/>
+      <c r="C113" s="15"/>
+      <c r="D113" s="44">
+        <v>21</v>
+      </c>
+      <c r="E113" s="33">
+        <v>1</v>
+      </c>
+      <c r="F113" s="34" t="s">
+        <v>353</v>
+      </c>
+      <c r="G113" s="33" t="s">
+        <v>342</v>
+      </c>
+      <c r="H113" s="17">
+        <v>166</v>
+      </c>
+      <c r="I113" s="17">
+        <v>200</v>
+      </c>
+      <c r="J113" s="17">
+        <v>477</v>
+      </c>
+      <c r="K113" s="17">
+        <v>525</v>
+      </c>
+      <c r="L113" s="17">
+        <v>512</v>
+      </c>
+      <c r="M113" s="52">
+        <v>0</v>
+      </c>
+      <c r="N113" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A114" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B114" s="12"/>
+      <c r="C114" s="15"/>
+      <c r="D114" s="44"/>
+      <c r="E114" s="33">
+        <v>1</v>
+      </c>
+      <c r="F114" s="34" t="s">
+        <v>354</v>
+      </c>
+      <c r="G114" s="33" t="s">
         <v>355</v>
       </c>
-      <c r="G112" s="35" t="s">
-[...17 lines deleted...]
-      <c r="M112" s="52">
+      <c r="H114" s="33">
+        <v>0</v>
+      </c>
+      <c r="I114" s="33">
+        <v>0</v>
+      </c>
+      <c r="J114" s="33">
+        <v>0</v>
+      </c>
+      <c r="K114" s="33">
+        <v>0</v>
+      </c>
+      <c r="L114" s="35">
+        <v>0</v>
+      </c>
+      <c r="M114" s="50">
+        <v>0</v>
+      </c>
+      <c r="N114" s="58">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C1:J2"/>
-    <mergeCell ref="A3:M3"/>
-[...1 lines deleted...]
-    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="F1:J2" location="'Местные сообщества'!A42" display="Партнерство с местными сообществами1" xr:uid="{7E0D2001-3718-426A-9748-58BC92947B4B}"/>
     <hyperlink ref="C1:J2" location="В!A92" display="Единая надежная и экологически эффективная инфраструктура рынка1" xr:uid="{9CF9C631-769A-49CF-AF5D-DEF1AF30BDB0}"/>
     <hyperlink ref="E4" location="В!A93" display="Периметр отчетности2" xr:uid="{943B9037-4A49-4C48-8C2B-8C862AC76429}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B55ADB1-A210-4CB6-B1D9-2ECA9F294DE2}">
-  <dimension ref="A1:L44"/>
+  <dimension ref="A1:M50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.88671875" style="3"/>
     <col min="2" max="2" width="8.88671875" style="1"/>
     <col min="3" max="3" width="10.6640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.33203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="45.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.88671875" style="1" customWidth="1"/>
     <col min="7" max="8" width="8.88671875" style="1"/>
     <col min="9" max="9" width="8.6640625" style="1" customWidth="1"/>
     <col min="10" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C1" s="66" t="s">
+    <row r="1" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C1" s="68" t="s">
         <v>203</v>
       </c>
-      <c r="D1" s="66"/>
-[...15 lines deleted...]
-    <row r="3" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+    </row>
+    <row r="2" spans="1:13" ht="67.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+    </row>
+    <row r="3" spans="1:13" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>137</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G3" s="4">
         <v>2019</v>
       </c>
       <c r="H3" s="4">
         <v>2020</v>
       </c>
       <c r="I3" s="4">
         <v>2021</v>
       </c>
       <c r="J3" s="4">
         <v>2022</v>
       </c>
       <c r="K3" s="4">
         <v>2023</v>
       </c>
       <c r="L3" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M3" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" s="12" t="s">
         <v>151</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="13">
         <v>2</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>211</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>212</v>
       </c>
       <c r="G4" s="13">
         <v>245.5</v>
       </c>
       <c r="H4" s="13">
         <v>362.5</v>
       </c>
       <c r="I4" s="13">
         <v>348</v>
       </c>
       <c r="J4" s="13">
         <v>215.2</v>
       </c>
-      <c r="K4" s="52">
+      <c r="K4" s="50">
         <v>431.3</v>
       </c>
-      <c r="L4" s="52">
+      <c r="L4" s="50">
         <v>449.7</v>
       </c>
-    </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M4" s="54">
+        <v>394.7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
         <v>151</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="13">
         <v>3</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>212</v>
       </c>
       <c r="G5" s="13">
         <v>43.2</v>
       </c>
       <c r="H5" s="13">
         <v>48.6</v>
       </c>
       <c r="I5" s="13">
         <v>54.9</v>
       </c>
       <c r="J5" s="13">
         <v>83.5</v>
       </c>
-      <c r="K5" s="52">
+      <c r="K5" s="50">
         <v>104.7</v>
       </c>
-      <c r="L5" s="52">
+      <c r="L5" s="50">
         <v>145.1</v>
       </c>
-    </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M5" s="54">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
         <v>151</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="13">
         <v>3</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>213</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>214</v>
       </c>
       <c r="G6" s="13">
         <v>7.7</v>
       </c>
       <c r="H6" s="13">
         <v>7.93</v>
       </c>
       <c r="I6" s="13">
         <v>9.4499999999999993</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="K6" s="52">
+      <c r="K6" s="50">
         <v>4.84</v>
       </c>
-      <c r="L6" s="52">
+      <c r="L6" s="50">
         <v>17.350000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="60" t="s">
+      <c r="M6" s="57">
+        <v>26.11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="18" x14ac:dyDescent="0.25">
+      <c r="A7" s="65" t="s">
         <v>141</v>
       </c>
-      <c r="B7" s="60"/>
-[...11 lines deleted...]
-    <row r="8" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="B7" s="65"/>
+      <c r="C7" s="65"/>
+      <c r="D7" s="65"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="65"/>
+      <c r="G7" s="65"/>
+      <c r="H7" s="65"/>
+      <c r="I7" s="65"/>
+      <c r="J7" s="65"/>
+      <c r="K7" s="65"/>
+      <c r="L7" s="65"/>
+      <c r="M7" s="65"/>
+    </row>
+    <row r="8" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>137</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>194</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G8" s="4">
         <v>2019</v>
       </c>
       <c r="H8" s="4">
         <v>2020</v>
       </c>
       <c r="I8" s="4">
         <v>2021</v>
       </c>
       <c r="J8" s="4">
         <v>2022</v>
       </c>
       <c r="K8" s="4">
         <v>2023</v>
       </c>
       <c r="L8" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M8" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="12"/>
       <c r="D9" s="13">
         <v>2</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>215</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>216</v>
       </c>
       <c r="G9" s="13">
         <v>798.3</v>
       </c>
       <c r="H9" s="13">
         <v>947.2</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>24</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>217</v>
       </c>
-      <c r="K9" s="56">
+      <c r="K9" s="54">
         <v>1309.8</v>
       </c>
-      <c r="L9" s="56">
+      <c r="L9" s="54">
         <v>1490</v>
       </c>
-    </row>
-    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M9" s="54">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="12" t="s">
         <v>218</v>
       </c>
       <c r="D10" s="13">
         <v>2</v>
       </c>
       <c r="E10" s="14" t="s">
         <v>219</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>212</v>
       </c>
       <c r="G10" s="13" t="s">
         <v>220</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>221</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>222</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>223</v>
       </c>
-      <c r="K10" s="56">
+      <c r="K10" s="54">
         <v>5156.8</v>
       </c>
-      <c r="L10" s="56">
+      <c r="L10" s="54">
         <v>5820.3</v>
       </c>
-    </row>
-    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M10" s="54">
+        <v>6783.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B11" s="15"/>
-      <c r="C11" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="13">
+      <c r="C11" s="12"/>
+      <c r="D11" s="55">
         <v>2</v>
       </c>
-      <c r="E11" s="14" t="s">
-[...24 lines deleted...]
-    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="E11" s="56" t="s">
+        <v>811</v>
+      </c>
+      <c r="F11" s="55" t="s">
+        <v>212</v>
+      </c>
+      <c r="G11" s="55"/>
+      <c r="H11" s="55"/>
+      <c r="I11" s="55"/>
+      <c r="J11" s="55"/>
+      <c r="K11" s="54"/>
+      <c r="L11" s="54"/>
+      <c r="M11" s="54">
+        <v>6846.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B12" s="15"/>
-      <c r="C12" s="12"/>
+      <c r="C12" s="12" t="s">
+        <v>177</v>
+      </c>
       <c r="D12" s="13">
         <v>2</v>
       </c>
       <c r="E12" s="14" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="F12" s="13" t="s">
-        <v>216</v>
-[...11 lines deleted...]
-        <v>17.600000000000001</v>
+        <v>225</v>
+      </c>
+      <c r="G12" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>228</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>229</v>
       </c>
       <c r="K12" s="54">
-        <v>23</v>
+        <v>5047.6000000000004</v>
       </c>
       <c r="L12" s="54">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+        <v>5759.8</v>
+      </c>
+      <c r="M12" s="54">
+        <v>5567.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B13" s="15"/>
-      <c r="C13" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="13">
+      <c r="C13" s="12"/>
+      <c r="D13" s="55">
         <v>2</v>
       </c>
-      <c r="E13" s="14" t="s">
-[...24 lines deleted...]
-    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="E13" s="56" t="s">
+        <v>812</v>
+      </c>
+      <c r="F13" s="55" t="s">
+        <v>225</v>
+      </c>
+      <c r="G13" s="55"/>
+      <c r="H13" s="55"/>
+      <c r="I13" s="55"/>
+      <c r="J13" s="55"/>
+      <c r="K13" s="54"/>
+      <c r="L13" s="54"/>
+      <c r="M13" s="54">
+        <v>6460.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B14" s="15"/>
-      <c r="C14" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="12"/>
       <c r="D14" s="13">
         <v>2</v>
       </c>
       <c r="E14" s="14" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F14" s="13" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="G14" s="13">
-        <v>514.20000000000005</v>
-[...17 lines deleted...]
-    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+        <v>12.4</v>
+      </c>
+      <c r="H14" s="13">
+        <v>23.9</v>
+      </c>
+      <c r="I14" s="17">
+        <v>30</v>
+      </c>
+      <c r="J14" s="13">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="K14" s="52">
+        <v>23</v>
+      </c>
+      <c r="L14" s="52">
+        <v>33</v>
+      </c>
+      <c r="M14" s="54">
+        <v>38.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B15" s="15"/>
-      <c r="C15" s="12"/>
+      <c r="C15" s="12" t="s">
+        <v>218</v>
+      </c>
       <c r="D15" s="13">
         <v>2</v>
       </c>
       <c r="E15" s="14" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F15" s="13" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="G15" s="13">
-        <v>82.4</v>
+        <v>112</v>
       </c>
       <c r="H15" s="13">
-        <v>129.9</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>95.6</v>
+      </c>
+      <c r="I15" s="13">
+        <v>117.6</v>
       </c>
       <c r="J15" s="13">
-        <v>77.3</v>
-[...8 lines deleted...]
-    <row r="16" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+        <v>69.5</v>
+      </c>
+      <c r="K15" s="50">
+        <v>90.7</v>
+      </c>
+      <c r="L15" s="50">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="M15" s="54">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B16" s="15"/>
-      <c r="C16" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="13">
+      <c r="C16" s="12"/>
+      <c r="D16" s="55">
         <v>2</v>
       </c>
-      <c r="E16" s="14" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="13" t="s">
+      <c r="E16" s="56" t="s">
+        <v>813</v>
+      </c>
+      <c r="F16" s="55" t="s">
         <v>212</v>
       </c>
-      <c r="G16" s="13">
-[...18 lines deleted...]
-    <row r="17" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="G16" s="55"/>
+      <c r="H16" s="55"/>
+      <c r="I16" s="55"/>
+      <c r="J16" s="55"/>
+      <c r="K16" s="50"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="54">
+        <v>149.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="12" t="s">
         <v>177</v>
       </c>
       <c r="D17" s="13">
         <v>2</v>
       </c>
       <c r="E17" s="14" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>225</v>
       </c>
       <c r="G17" s="13">
-        <v>898.3</v>
+        <v>514.20000000000005</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>237</v>
+        <v>25</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>200</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>238</v>
-[...8 lines deleted...]
-    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+        <v>233</v>
+      </c>
+      <c r="K17" s="54">
+        <v>3159.6</v>
+      </c>
+      <c r="L17" s="54">
+        <v>3854.2</v>
+      </c>
+      <c r="M17" s="54">
+        <v>3187.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="12"/>
-      <c r="D18" s="13">
+      <c r="D18" s="55">
         <v>2</v>
       </c>
-      <c r="E18" s="14" t="s">
-[...24 lines deleted...]
-    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="E18" s="56" t="s">
+        <v>814</v>
+      </c>
+      <c r="F18" s="55" t="s">
+        <v>225</v>
+      </c>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="54"/>
+      <c r="L18" s="54"/>
+      <c r="M18" s="54">
+        <v>3910.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B19" s="15"/>
-      <c r="C19" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C19" s="12"/>
       <c r="D19" s="13">
         <v>2</v>
       </c>
       <c r="E19" s="14" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="F19" s="13" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="G19" s="13">
-        <v>112</v>
+        <v>82.4</v>
       </c>
       <c r="H19" s="13">
-        <v>122.5</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>129.9</v>
+      </c>
+      <c r="I19" s="17">
+        <v>158</v>
       </c>
       <c r="J19" s="13">
-        <v>77.599999999999994</v>
+        <v>77.3</v>
       </c>
       <c r="K19" s="52">
-        <v>157.1</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+      <c r="L19" s="50">
+        <v>99.9</v>
+      </c>
+      <c r="M19" s="54">
+        <v>145.19999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="12" t="s">
-        <v>177</v>
+        <v>218</v>
       </c>
       <c r="D20" s="13">
         <v>2</v>
       </c>
       <c r="E20" s="14" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="F20" s="13" t="s">
-        <v>225</v>
+        <v>212</v>
       </c>
       <c r="G20" s="13">
-        <v>21.1</v>
+        <v>326.89999999999998</v>
       </c>
       <c r="H20" s="13">
-        <v>46.5</v>
+        <v>519.5</v>
       </c>
       <c r="I20" s="13">
-        <v>62.9</v>
+        <v>619.6</v>
       </c>
       <c r="J20" s="13">
-        <v>76.599999999999994</v>
-[...8 lines deleted...]
-    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+        <v>305.7</v>
+      </c>
+      <c r="K20" s="50">
+        <v>310.89999999999998</v>
+      </c>
+      <c r="L20" s="50">
+        <v>376.8</v>
+      </c>
+      <c r="M20" s="54">
+        <v>511.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B21" s="15"/>
-      <c r="C21" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="13">
+      <c r="C21" s="12"/>
+      <c r="D21" s="55">
         <v>2</v>
       </c>
-      <c r="E21" s="14" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="13" t="s">
+      <c r="E21" s="56" t="s">
+        <v>815</v>
+      </c>
+      <c r="F21" s="55" t="s">
         <v>212</v>
       </c>
-      <c r="G21" s="13" t="s">
-[...18 lines deleted...]
-    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="G21" s="55"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="55"/>
+      <c r="J21" s="55"/>
+      <c r="K21" s="50"/>
+      <c r="L21" s="50"/>
+      <c r="M21" s="54">
+        <v>546.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="12" t="s">
         <v>177</v>
       </c>
-      <c r="D22" s="42">
+      <c r="D22" s="13">
         <v>2</v>
       </c>
-      <c r="E22" s="43" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="42" t="s">
+      <c r="E22" s="14" t="s">
+        <v>236</v>
+      </c>
+      <c r="F22" s="13" t="s">
         <v>225</v>
       </c>
-      <c r="G22" s="42">
-[...18 lines deleted...]
-    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="G22" s="13">
+        <v>898.3</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>238</v>
+      </c>
+      <c r="K22" s="54">
+        <v>1157.5999999999999</v>
+      </c>
+      <c r="L22" s="54">
+        <v>1126.2</v>
+      </c>
+      <c r="M22" s="54">
+        <v>1448.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="12"/>
-      <c r="D23" s="13">
+      <c r="D23" s="55">
         <v>2</v>
       </c>
-      <c r="E23" s="14" t="s">
-[...24 lines deleted...]
-    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="E23" s="56" t="s">
+        <v>816</v>
+      </c>
+      <c r="F23" s="55" t="s">
+        <v>225</v>
+      </c>
+      <c r="G23" s="55"/>
+      <c r="H23" s="55"/>
+      <c r="I23" s="55"/>
+      <c r="J23" s="55"/>
+      <c r="K23" s="54"/>
+      <c r="L23" s="54"/>
+      <c r="M23" s="54">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B24" s="15"/>
       <c r="C24" s="12"/>
       <c r="D24" s="13">
         <v>2</v>
       </c>
       <c r="E24" s="14" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="F24" s="13" t="s">
-        <v>23</v>
+        <v>216</v>
       </c>
       <c r="G24" s="13">
-        <v>49</v>
+        <v>28.2</v>
       </c>
       <c r="H24" s="13">
-        <v>46</v>
+        <v>30.6</v>
       </c>
       <c r="I24" s="13">
-        <v>48</v>
-[...11 lines deleted...]
-    <row r="25" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+        <v>22.4</v>
+      </c>
+      <c r="J24" s="13">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="K24" s="50">
+        <v>39.9</v>
+      </c>
+      <c r="L24" s="50">
+        <v>38.5</v>
+      </c>
+      <c r="M24" s="54">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B25" s="15"/>
-      <c r="C25" s="15"/>
+      <c r="C25" s="12" t="s">
+        <v>218</v>
+      </c>
       <c r="D25" s="13">
         <v>2</v>
       </c>
       <c r="E25" s="14" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="F25" s="13" t="s">
-        <v>23</v>
+        <v>212</v>
       </c>
       <c r="G25" s="13">
-        <v>49</v>
+        <v>112</v>
       </c>
       <c r="H25" s="13">
-        <v>49</v>
+        <v>122.5</v>
       </c>
       <c r="I25" s="13">
-        <v>48</v>
-[...11 lines deleted...]
-    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+      <c r="J25" s="13">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="K25" s="50">
+        <v>157.1</v>
+      </c>
+      <c r="L25" s="50">
+        <v>150.30000000000001</v>
+      </c>
+      <c r="M25" s="54">
+        <v>165.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B26" s="15"/>
-      <c r="C26" s="15"/>
+      <c r="C26" s="12" t="s">
+        <v>177</v>
+      </c>
       <c r="D26" s="13">
         <v>2</v>
       </c>
       <c r="E26" s="14" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="F26" s="13" t="s">
-        <v>23</v>
+        <v>225</v>
       </c>
       <c r="G26" s="13">
-        <v>13</v>
+        <v>21.1</v>
       </c>
       <c r="H26" s="13">
-        <v>16</v>
+        <v>46.5</v>
       </c>
       <c r="I26" s="13">
-        <v>13</v>
-[...11 lines deleted...]
-    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+        <v>62.9</v>
+      </c>
+      <c r="J26" s="13">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="K26" s="52">
+        <v>138</v>
+      </c>
+      <c r="L26" s="50">
+        <v>198.9</v>
+      </c>
+      <c r="M26" s="54">
+        <v>367.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B27" s="15"/>
-      <c r="C27" s="15"/>
+      <c r="C27" s="12" t="s">
+        <v>218</v>
+      </c>
       <c r="D27" s="13">
         <v>2</v>
       </c>
       <c r="E27" s="14" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="F27" s="13" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>9</v>
+        <v>212</v>
+      </c>
+      <c r="G27" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>245</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>247</v>
-[...8 lines deleted...]
-    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+        <v>246</v>
+      </c>
+      <c r="K27" s="54">
+        <v>3297.8</v>
+      </c>
+      <c r="L27" s="54">
+        <v>4159.3999999999996</v>
+      </c>
+      <c r="M27" s="54">
+        <v>5343.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B28" s="15"/>
-      <c r="C28" s="15"/>
-      <c r="D28" s="13">
+      <c r="C28" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="D28" s="40">
         <v>2</v>
       </c>
-      <c r="E28" s="14" t="s">
-[...24 lines deleted...]
-    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="E28" s="41" t="s">
+        <v>796</v>
+      </c>
+      <c r="F28" s="40" t="s">
+        <v>225</v>
+      </c>
+      <c r="G28" s="40">
+        <v>11.1</v>
+      </c>
+      <c r="H28" s="40">
+        <v>33.6</v>
+      </c>
+      <c r="I28" s="40">
+        <v>95.8</v>
+      </c>
+      <c r="J28" s="40">
+        <v>166.2</v>
+      </c>
+      <c r="K28" s="50">
+        <v>283.7</v>
+      </c>
+      <c r="L28" s="50">
+        <v>447.8</v>
+      </c>
+      <c r="M28" s="54">
+        <v>453.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B29" s="15"/>
-      <c r="C29" s="15"/>
+      <c r="C29" s="12"/>
       <c r="D29" s="13">
         <v>2</v>
       </c>
       <c r="E29" s="14" t="s">
-        <v>252</v>
+        <v>795</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>212</v>
       </c>
-      <c r="G29" s="46">
-[...50 lines deleted...]
-      <c r="F31" s="4" t="s">
+      <c r="G29" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="H29" s="13">
+        <v>329.5</v>
+      </c>
+      <c r="I29" s="13">
+        <v>322.3</v>
+      </c>
+      <c r="J29" s="17">
+        <v>268</v>
+      </c>
+      <c r="K29" s="50">
+        <v>328.5</v>
+      </c>
+      <c r="L29" s="50">
+        <v>253.9</v>
+      </c>
+      <c r="M29" s="54">
+        <v>162.9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A30" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="B30" s="15"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="13">
         <v>2</v>
       </c>
-      <c r="G31" s="4">
-[...18 lines deleted...]
-    <row r="32" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="E30" s="14" t="s">
+        <v>253</v>
+      </c>
+      <c r="F30" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="13">
+        <v>49</v>
+      </c>
+      <c r="H30" s="13">
+        <v>46</v>
+      </c>
+      <c r="I30" s="13">
+        <v>48</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="K30" s="35" t="s">
+        <v>247</v>
+      </c>
+      <c r="L30" s="40" t="s">
+        <v>247</v>
+      </c>
+      <c r="M30" s="55" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A31" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="B31" s="15"/>
+      <c r="C31" s="15"/>
+      <c r="D31" s="13">
+        <v>2</v>
+      </c>
+      <c r="E31" s="14" t="s">
+        <v>248</v>
+      </c>
+      <c r="F31" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="13">
+        <v>49</v>
+      </c>
+      <c r="H31" s="13">
+        <v>49</v>
+      </c>
+      <c r="I31" s="13">
+        <v>48</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="K31" s="35" t="s">
+        <v>247</v>
+      </c>
+      <c r="L31" s="40" t="s">
+        <v>247</v>
+      </c>
+      <c r="M31" s="55" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B32" s="12"/>
+        <v>152</v>
+      </c>
+      <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="13">
         <v>2</v>
       </c>
       <c r="E32" s="14" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="F32" s="13" t="s">
-        <v>212</v>
+        <v>23</v>
       </c>
       <c r="G32" s="13">
-        <v>3.1</v>
+        <v>13</v>
       </c>
       <c r="H32" s="13">
-        <v>6.4</v>
+        <v>16</v>
       </c>
       <c r="I32" s="13">
-        <v>7.9</v>
-[...11 lines deleted...]
-    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="K32" s="35" t="s">
+        <v>247</v>
+      </c>
+      <c r="L32" s="40" t="s">
+        <v>247</v>
+      </c>
+      <c r="M32" s="55" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B33" s="12"/>
+        <v>152</v>
+      </c>
+      <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="13">
         <v>2</v>
       </c>
       <c r="E33" s="14" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="F33" s="13" t="s">
-        <v>256</v>
+        <v>23</v>
       </c>
       <c r="G33" s="13">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="H33" s="13">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="I33" s="13">
-        <v>28</v>
-[...11 lines deleted...]
-    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="K33" s="35" t="s">
+        <v>247</v>
+      </c>
+      <c r="L33" s="40" t="s">
+        <v>247</v>
+      </c>
+      <c r="M33" s="55" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34" s="12" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B34" s="12"/>
+        <v>152</v>
+      </c>
+      <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="13">
         <v>2</v>
       </c>
       <c r="E34" s="14" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="F34" s="13" t="s">
-        <v>212</v>
-[...20 lines deleted...]
-    <row r="35" spans="1:12" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>216</v>
+      </c>
+      <c r="G34" s="44">
+        <v>3.2</v>
+      </c>
+      <c r="H34" s="47">
+        <v>4</v>
+      </c>
+      <c r="I34" s="44">
+        <v>3.3</v>
+      </c>
+      <c r="J34" s="47">
+        <v>2.7</v>
+      </c>
+      <c r="K34" s="47">
+        <v>5.5</v>
+      </c>
+      <c r="L34" s="50">
+        <v>8.5</v>
+      </c>
+      <c r="M34" s="54">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A35" s="12" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B35" s="12"/>
+        <v>152</v>
+      </c>
+      <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="13">
         <v>2</v>
       </c>
       <c r="E35" s="14" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="F35" s="13" t="s">
-        <v>259</v>
-[...21 lines deleted...]
-      <c r="A36" s="12" t="s">
+        <v>212</v>
+      </c>
+      <c r="G35" s="44">
+        <v>455.4</v>
+      </c>
+      <c r="H35" s="44">
+        <v>260.39999999999998</v>
+      </c>
+      <c r="I35" s="47">
+        <v>513</v>
+      </c>
+      <c r="J35" s="49">
+        <v>3.3</v>
+      </c>
+      <c r="K35" s="49">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="L35" s="50">
+        <v>87.5</v>
+      </c>
+      <c r="M35" s="54">
+        <v>128.19999999999999</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="18" x14ac:dyDescent="0.25">
+      <c r="A36" s="65" t="s">
+        <v>142</v>
+      </c>
+      <c r="B36" s="65"/>
+      <c r="C36" s="65"/>
+      <c r="D36" s="65"/>
+      <c r="E36" s="65"/>
+      <c r="F36" s="65"/>
+      <c r="G36" s="65"/>
+      <c r="H36" s="65"/>
+      <c r="I36" s="65"/>
+      <c r="J36" s="65"/>
+      <c r="K36" s="65"/>
+      <c r="L36" s="65"/>
+      <c r="M36" s="65"/>
+    </row>
+    <row r="37" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A37" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="F37" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="G37" s="4">
+        <v>2019</v>
+      </c>
+      <c r="H37" s="4">
+        <v>2020</v>
+      </c>
+      <c r="I37" s="4">
+        <v>2021</v>
+      </c>
+      <c r="J37" s="4">
+        <v>2022</v>
+      </c>
+      <c r="K37" s="4">
+        <v>2023</v>
+      </c>
+      <c r="L37" s="4">
+        <v>2024</v>
+      </c>
+      <c r="M37" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A38" s="12" t="s">
         <v>154</v>
-      </c>
-[...66 lines deleted...]
-        <v>151</v>
       </c>
       <c r="B38" s="12"/>
       <c r="C38" s="15"/>
       <c r="D38" s="13">
         <v>2</v>
       </c>
       <c r="E38" s="14" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="F38" s="13" t="s">
-        <v>264</v>
+        <v>212</v>
       </c>
       <c r="G38" s="13">
-        <v>6</v>
+        <v>3.1</v>
       </c>
       <c r="H38" s="13">
-        <v>13</v>
+        <v>6.4</v>
       </c>
       <c r="I38" s="13">
-        <v>22</v>
+        <v>7.9</v>
       </c>
       <c r="J38" s="13">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>5.6</v>
+      </c>
+      <c r="K38" s="50">
+        <v>11.3</v>
       </c>
       <c r="L38" s="52">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+      <c r="M38" s="54">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A39" s="12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B39" s="12"/>
       <c r="C39" s="15"/>
       <c r="D39" s="13">
         <v>2</v>
       </c>
       <c r="E39" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="F39" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="G39" s="13">
+        <v>15</v>
+      </c>
+      <c r="H39" s="13">
+        <v>22</v>
+      </c>
+      <c r="I39" s="13">
         <v>28</v>
       </c>
-      <c r="F39" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J39" s="13">
-        <v>5</v>
-[...8 lines deleted...]
-    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="K39" s="50">
+        <v>40</v>
+      </c>
+      <c r="L39" s="50">
+        <v>41</v>
+      </c>
+      <c r="M39" s="58">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A40" s="12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B40" s="12"/>
       <c r="C40" s="15"/>
       <c r="D40" s="13">
         <v>2</v>
       </c>
       <c r="E40" s="14" t="s">
+        <v>257</v>
+      </c>
+      <c r="F40" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="G40" s="13">
+        <v>58</v>
+      </c>
+      <c r="H40" s="13">
+        <v>280</v>
+      </c>
+      <c r="I40" s="13">
+        <v>322</v>
+      </c>
+      <c r="J40" s="13">
+        <v>225</v>
+      </c>
+      <c r="K40" s="50">
+        <v>470</v>
+      </c>
+      <c r="L40" s="58">
+        <v>1500</v>
+      </c>
+      <c r="M40" s="58">
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B41" s="12"/>
+      <c r="C41" s="15"/>
+      <c r="D41" s="13">
+        <v>2</v>
+      </c>
+      <c r="E41" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="F41" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="G41" s="13">
+        <v>15</v>
+      </c>
+      <c r="H41" s="13">
+        <v>24</v>
+      </c>
+      <c r="I41" s="13">
+        <v>28</v>
+      </c>
+      <c r="J41" s="13">
+        <v>30</v>
+      </c>
+      <c r="K41" s="50">
+        <v>31</v>
+      </c>
+      <c r="L41" s="50">
+        <v>37</v>
+      </c>
+      <c r="M41" s="58">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="38.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B42" s="12"/>
+      <c r="C42" s="15"/>
+      <c r="D42" s="13">
+        <v>2</v>
+      </c>
+      <c r="E42" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="F42" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="G42" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="H42" s="13">
+        <v>17.5</v>
+      </c>
+      <c r="I42" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J42" s="13">
+        <v>15.6</v>
+      </c>
+      <c r="K42" s="52">
+        <v>28</v>
+      </c>
+      <c r="L42" s="50">
+        <v>25.8</v>
+      </c>
+      <c r="M42" s="54">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A43" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="B43" s="12"/>
+      <c r="C43" s="15"/>
+      <c r="D43" s="13">
+        <v>2</v>
+      </c>
+      <c r="E43" s="14" t="s">
+        <v>262</v>
+      </c>
+      <c r="F43" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="G43" s="13">
+        <v>1.9</v>
+      </c>
+      <c r="H43" s="13">
+        <v>11.5</v>
+      </c>
+      <c r="I43" s="13">
+        <v>169.4</v>
+      </c>
+      <c r="J43" s="13">
+        <v>106.2</v>
+      </c>
+      <c r="K43" s="50">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="L43" s="50">
+        <v>52.8</v>
+      </c>
+      <c r="M43" s="54">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A44" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="B44" s="12"/>
+      <c r="C44" s="15"/>
+      <c r="D44" s="13">
+        <v>2</v>
+      </c>
+      <c r="E44" s="14" t="s">
+        <v>263</v>
+      </c>
+      <c r="F44" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="G44" s="13">
+        <v>6</v>
+      </c>
+      <c r="H44" s="13">
+        <v>13</v>
+      </c>
+      <c r="I44" s="13">
+        <v>22</v>
+      </c>
+      <c r="J44" s="13">
+        <v>27</v>
+      </c>
+      <c r="K44" s="50">
+        <v>32</v>
+      </c>
+      <c r="L44" s="50">
+        <v>36</v>
+      </c>
+      <c r="M44" s="58">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A45" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="B45" s="12"/>
+      <c r="C45" s="15"/>
+      <c r="D45" s="13">
+        <v>2</v>
+      </c>
+      <c r="E45" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="F45" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="G45" s="13">
+        <v>2</v>
+      </c>
+      <c r="H45" s="13">
+        <v>2</v>
+      </c>
+      <c r="I45" s="13">
+        <v>5</v>
+      </c>
+      <c r="J45" s="13">
+        <v>5</v>
+      </c>
+      <c r="K45" s="50">
+        <v>7</v>
+      </c>
+      <c r="L45" s="50">
+        <v>7</v>
+      </c>
+      <c r="M45" s="58">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A46" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="B46" s="12"/>
+      <c r="C46" s="15"/>
+      <c r="D46" s="13">
+        <v>2</v>
+      </c>
+      <c r="E46" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="F40" s="13" t="s">
+      <c r="F46" s="13" t="s">
         <v>266</v>
       </c>
-      <c r="G40" s="13" t="s">
+      <c r="G46" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="H40" s="13">
+      <c r="H46" s="13">
         <v>2</v>
       </c>
-      <c r="I40" s="13">
+      <c r="I46" s="13">
         <v>6</v>
       </c>
-      <c r="J40" s="13">
+      <c r="J46" s="13">
         <v>6</v>
       </c>
-      <c r="K40" s="52">
+      <c r="K46" s="50">
         <v>5</v>
       </c>
-      <c r="L40" s="52">
+      <c r="L46" s="50">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="I44" s="6"/>
+      <c r="M46" s="58">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="C47" s="6"/>
+      <c r="E47" s="9"/>
+      <c r="F47" s="6"/>
+      <c r="G47" s="6"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="6"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="C48" s="6"/>
+      <c r="E48" s="6"/>
+      <c r="F48" s="6"/>
+      <c r="G48" s="6"/>
+      <c r="H48" s="6"/>
+      <c r="I48" s="6"/>
+    </row>
+    <row r="49" spans="3:9" x14ac:dyDescent="0.25">
+      <c r="C49" s="6"/>
+      <c r="E49" s="6"/>
+      <c r="F49" s="6"/>
+      <c r="G49" s="6"/>
+      <c r="H49" s="6"/>
+      <c r="I49" s="6"/>
+    </row>
+    <row r="50" spans="3:9" x14ac:dyDescent="0.25">
+      <c r="C50" s="6"/>
+      <c r="E50" s="6"/>
+      <c r="F50" s="6"/>
+      <c r="G50" s="6"/>
+      <c r="H50" s="6"/>
+      <c r="I50" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C1:I2"/>
-    <mergeCell ref="A7:L7"/>
-    <mergeCell ref="A30:L30"/>
+    <mergeCell ref="A7:M7"/>
+    <mergeCell ref="A36:M36"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="D3" location="В!A93" display="Периметр отчетности2" xr:uid="{FF6CB31E-17DD-4DD5-B5D2-13E1088CD419}"/>
     <hyperlink ref="C1:I2" location="В!A92" display="Развитие передовых практик ответственного инвестирования1" xr:uid="{A5E719E1-323C-4224-A7DE-63DB049924DE}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{493C0995-E4F9-42EF-8076-8698272EC7DC}">
-  <dimension ref="A1:L36"/>
+  <dimension ref="A1:M36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.88671875" style="3"/>
     <col min="2" max="3" width="8.88671875" style="1"/>
     <col min="4" max="4" width="11.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="45.6640625" style="1" customWidth="1"/>
     <col min="6" max="7" width="8.88671875" style="1"/>
     <col min="8" max="9" width="10.33203125" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.44140625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="23.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C1" s="63" t="s">
+    <row r="1" spans="1:13" ht="23.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C1" s="62" t="s">
         <v>202</v>
       </c>
-      <c r="D1" s="63"/>
-[...31 lines deleted...]
-    <row r="4" spans="1:12" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+    </row>
+    <row r="2" spans="1:13" ht="65.400000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+    </row>
+    <row r="3" spans="1:13" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="65"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+    </row>
+    <row r="4" spans="1:13" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>137</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G4" s="4">
         <v>2019</v>
       </c>
       <c r="H4" s="4">
         <v>2020</v>
       </c>
       <c r="I4" s="4">
         <v>2021</v>
       </c>
       <c r="J4" s="4">
         <v>2022</v>
       </c>
       <c r="K4" s="4">
         <v>2023</v>
       </c>
       <c r="L4" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M4" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="15"/>
       <c r="D5" s="13">
         <v>1</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>267</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="13">
         <v>3.9</v>
       </c>
       <c r="H5" s="13">
         <v>8.8000000000000007</v>
       </c>
       <c r="I5" s="13">
         <v>16.8</v>
       </c>
       <c r="J5" s="13">
         <v>22.9</v>
       </c>
-      <c r="K5" s="37">
+      <c r="K5" s="35">
         <v>29.7</v>
       </c>
-      <c r="L5" s="52">
+      <c r="L5" s="50">
         <v>35.1</v>
       </c>
-    </row>
-    <row r="6" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M5" s="54">
+        <v>40.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="15"/>
       <c r="D6" s="13">
         <v>1</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>268</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>269</v>
       </c>
-      <c r="K6" s="37" t="s">
-[...6 lines deleted...]
-    <row r="7" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="K6" s="35" t="s">
+        <v>709</v>
+      </c>
+      <c r="L6" s="40" t="s">
+        <v>797</v>
+      </c>
+      <c r="M6" s="55" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="15"/>
       <c r="D7" s="13">
         <v>1</v>
       </c>
       <c r="E7" s="14" t="s">
         <v>270</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>9</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>9</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="K7" s="37" t="s">
-[...6 lines deleted...]
-    <row r="8" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="K7" s="35" t="s">
+        <v>710</v>
+      </c>
+      <c r="L7" s="40" t="s">
+        <v>798</v>
+      </c>
+      <c r="M7" s="55" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="15"/>
       <c r="D8" s="13">
         <v>2</v>
       </c>
       <c r="E8" s="14" t="s">
         <v>271</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="13">
         <v>30</v>
       </c>
       <c r="H8" s="13">
         <v>35</v>
       </c>
       <c r="I8" s="13">
         <v>35</v>
       </c>
       <c r="J8" s="13">
         <v>37</v>
       </c>
-      <c r="K8" s="37">
+      <c r="K8" s="35">
         <v>54</v>
       </c>
-      <c r="L8" s="52">
+      <c r="L8" s="50">
         <v>54</v>
       </c>
-    </row>
-    <row r="9" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M8" s="54">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="15"/>
       <c r="D9" s="13">
         <v>1</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>272</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>12</v>
       </c>
       <c r="I9" s="13">
         <v>17</v>
       </c>
       <c r="J9" s="13">
         <v>13</v>
       </c>
-      <c r="K9" s="37" t="s">
+      <c r="K9" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="L9" s="42" t="s">
+      <c r="L9" s="40" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="60" t="s">
+      <c r="M9" s="55" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="60"/>
-[...11 lines deleted...]
-    <row r="11" spans="1:12" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="65"/>
+      <c r="C10" s="65"/>
+      <c r="D10" s="65"/>
+      <c r="E10" s="65"/>
+      <c r="F10" s="65"/>
+      <c r="G10" s="65"/>
+      <c r="H10" s="65"/>
+      <c r="I10" s="65"/>
+      <c r="J10" s="65"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="65"/>
+      <c r="M10" s="65"/>
+    </row>
+    <row r="11" spans="1:13" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>137</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>194</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G11" s="4">
         <v>2019</v>
       </c>
       <c r="H11" s="4">
         <v>2020</v>
       </c>
       <c r="I11" s="4">
         <v>2021</v>
       </c>
       <c r="J11" s="4">
         <v>2022</v>
       </c>
       <c r="K11" s="4">
         <v>2023</v>
       </c>
       <c r="L11" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="12" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M11" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C12" s="15"/>
       <c r="D12" s="13">
         <v>1</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>273</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>274</v>
       </c>
-      <c r="G12" s="19">
+      <c r="G12" s="18">
         <v>24.2</v>
       </c>
-      <c r="H12" s="19">
+      <c r="H12" s="18">
         <v>113.2</v>
       </c>
-      <c r="I12" s="19">
+      <c r="I12" s="18">
         <v>34.9</v>
       </c>
       <c r="J12" s="13">
         <v>114.05</v>
       </c>
-      <c r="K12" s="19">
+      <c r="K12" s="18">
         <v>129.4</v>
       </c>
-      <c r="L12" s="52">
+      <c r="L12" s="50">
         <v>156.11000000000001</v>
       </c>
-    </row>
-    <row r="13" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M12" s="57">
+        <v>111.89</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C13" s="15"/>
       <c r="D13" s="13">
         <v>1</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>275</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>274</v>
       </c>
       <c r="G13" s="13">
         <v>10.4</v>
       </c>
       <c r="H13" s="13">
         <v>9.5</v>
       </c>
       <c r="I13" s="13">
         <v>19.100000000000001</v>
       </c>
       <c r="J13" s="13">
         <v>5.5</v>
       </c>
-      <c r="K13" s="37">
+      <c r="K13" s="35">
         <v>110.6</v>
       </c>
-      <c r="L13" s="52">
+      <c r="L13" s="50">
         <v>106.8</v>
       </c>
-    </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M13" s="54">
+        <v>57.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C14" s="15"/>
       <c r="D14" s="13">
         <v>1</v>
       </c>
-      <c r="E14" s="17" t="s">
+      <c r="E14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>274</v>
       </c>
-      <c r="G14" s="19">
+      <c r="G14" s="18">
         <v>4.2</v>
       </c>
-      <c r="H14" s="19">
+      <c r="H14" s="18">
         <v>5.3</v>
       </c>
-      <c r="I14" s="19">
+      <c r="I14" s="18">
         <v>3.2</v>
       </c>
       <c r="J14" s="13">
         <v>3.15</v>
       </c>
-      <c r="K14" s="19">
+      <c r="K14" s="18">
         <v>3.3</v>
       </c>
-      <c r="L14" s="52">
+      <c r="L14" s="50">
         <v>3.85</v>
       </c>
-    </row>
-    <row r="15" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="M14" s="57">
+        <v>3.89</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C15" s="15"/>
       <c r="D15" s="13">
         <v>1</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>276</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>274</v>
       </c>
       <c r="G15" s="13">
         <v>8.4</v>
       </c>
       <c r="H15" s="13">
         <v>97.9</v>
       </c>
       <c r="I15" s="13">
         <v>10.5</v>
       </c>
       <c r="J15" s="13">
         <v>104.9</v>
       </c>
-      <c r="K15" s="37">
+      <c r="K15" s="35">
         <v>14.2</v>
       </c>
-      <c r="L15" s="52">
+      <c r="L15" s="50">
         <v>40.299999999999997</v>
       </c>
-    </row>
-    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M15" s="54">
+        <v>44.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C16" s="15"/>
-      <c r="D16" s="13">
-[...5 lines deleted...]
-      <c r="F16" s="13" t="s">
+      <c r="D16" s="55">
+        <v>1</v>
+      </c>
+      <c r="E16" s="16" t="s">
+        <v>284</v>
+      </c>
+      <c r="F16" s="55" t="s">
         <v>274</v>
       </c>
-      <c r="G16" s="13">
-[...12 lines deleted...]
-        <v>1.3</v>
+      <c r="G16" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="H16" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="J16" s="17">
+        <v>3</v>
+      </c>
+      <c r="K16" s="55" t="s">
+        <v>12</v>
       </c>
       <c r="L16" s="52">
-        <v>5.15</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="M16" s="54">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C17" s="15"/>
       <c r="D17" s="13">
         <v>1</v>
       </c>
-      <c r="E17" s="14" t="s">
-        <v>277</v>
+      <c r="E17" s="16" t="s">
+        <v>15</v>
       </c>
       <c r="F17" s="13" t="s">
-        <v>10</v>
-[...20 lines deleted...]
-    <row r="18" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>274</v>
+      </c>
+      <c r="G17" s="13">
+        <v>1.2</v>
+      </c>
+      <c r="H17" s="13">
+        <v>0.7</v>
+      </c>
+      <c r="I17" s="13">
+        <v>2.1</v>
+      </c>
+      <c r="J17" s="13">
+        <v>0.5</v>
+      </c>
+      <c r="K17" s="35">
+        <v>1.3</v>
+      </c>
+      <c r="L17" s="50">
+        <v>5.15</v>
+      </c>
+      <c r="M17" s="54">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C18" s="15"/>
       <c r="D18" s="13">
         <v>1</v>
       </c>
       <c r="E18" s="14" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="H18" s="13">
-[...15 lines deleted...]
-    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="H18" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>278</v>
+      </c>
+      <c r="K18" s="35" t="s">
+        <v>711</v>
+      </c>
+      <c r="L18" s="40" t="s">
+        <v>711</v>
+      </c>
+      <c r="M18" s="55" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C19" s="15"/>
       <c r="D19" s="13">
         <v>1</v>
       </c>
-      <c r="E19" s="17" t="s">
-        <v>17</v>
+      <c r="E19" s="14" t="s">
+        <v>275</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>12</v>
       </c>
       <c r="H19" s="13">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="I19" s="13">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="J19" s="13">
-        <v>35</v>
-[...4 lines deleted...]
-      <c r="L19" s="52">
         <v>21</v>
       </c>
-    </row>
-    <row r="20" spans="1:12" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K19" s="35" t="s">
+        <v>711</v>
+      </c>
+      <c r="L19" s="40" t="s">
+        <v>711</v>
+      </c>
+      <c r="M19" s="55" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C20" s="15"/>
       <c r="D20" s="13">
         <v>1</v>
       </c>
-      <c r="E20" s="68" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="67" t="s">
+      <c r="E20" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="67" t="s">
+      <c r="G20" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="H20" s="67" t="s">
-[...15 lines deleted...]
-    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="H20" s="13">
+        <v>62</v>
+      </c>
+      <c r="I20" s="13">
+        <v>43</v>
+      </c>
+      <c r="J20" s="13">
+        <v>35</v>
+      </c>
+      <c r="K20" s="35">
+        <v>30</v>
+      </c>
+      <c r="L20" s="50">
+        <v>21</v>
+      </c>
+      <c r="M20" s="55" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C21" s="15"/>
       <c r="D21" s="13">
         <v>1</v>
       </c>
-      <c r="E21" s="68"/>
-[...8 lines deleted...]
-    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="E21" s="70" t="s">
+        <v>276</v>
+      </c>
+      <c r="F21" s="69" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="69" t="s">
+        <v>12</v>
+      </c>
+      <c r="H21" s="69" t="s">
+        <v>133</v>
+      </c>
+      <c r="I21" s="69" t="s">
+        <v>18</v>
+      </c>
+      <c r="J21" s="69" t="s">
+        <v>279</v>
+      </c>
+      <c r="K21" s="35" t="s">
+        <v>711</v>
+      </c>
+      <c r="L21" s="40" t="s">
+        <v>711</v>
+      </c>
+      <c r="M21" s="55" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C22" s="15"/>
       <c r="D22" s="13">
         <v>1</v>
       </c>
-      <c r="E22" s="17" t="s">
+      <c r="E22" s="70"/>
+      <c r="F22" s="69"/>
+      <c r="G22" s="69"/>
+      <c r="H22" s="69"/>
+      <c r="I22" s="69"/>
+      <c r="J22" s="69"/>
+      <c r="K22" s="35"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="54"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A23" s="12" t="s">
+        <v>411</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="C23" s="15"/>
+      <c r="D23" s="13">
+        <v>1</v>
+      </c>
+      <c r="E23" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="F22" s="13" t="s">
+      <c r="F23" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="G22" s="13" t="s">
+      <c r="G23" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="H22" s="13" t="s">
+      <c r="H23" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="I22" s="13" t="s">
+      <c r="I23" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="J22" s="13">
+      <c r="J23" s="13">
         <v>90</v>
       </c>
-      <c r="K22" s="37" t="s">
+      <c r="K23" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="L22" s="42" t="s">
+      <c r="L23" s="40" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="60" t="s">
+      <c r="M23" s="55" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="60"/>
-[...12 lines deleted...]
-      <c r="A24" s="4" t="s">
+      <c r="B24" s="65"/>
+      <c r="C24" s="65"/>
+      <c r="D24" s="65"/>
+      <c r="E24" s="65"/>
+      <c r="F24" s="65"/>
+      <c r="G24" s="65"/>
+      <c r="H24" s="65"/>
+      <c r="I24" s="65"/>
+      <c r="J24" s="65"/>
+      <c r="K24" s="65"/>
+      <c r="L24" s="65"/>
+      <c r="M24" s="65"/>
+    </row>
+    <row r="25" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A25" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="B24" s="4" t="s">
+      <c r="B25" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="C24" s="4" t="s">
+      <c r="C25" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="D24" s="4" t="s">
+      <c r="D25" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="E24" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="4" t="s">
+      <c r="E25" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="F25" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="G24" s="4">
+      <c r="G25" s="4">
         <v>2019</v>
       </c>
-      <c r="H24" s="4">
+      <c r="H25" s="4">
         <v>2020</v>
       </c>
-      <c r="I24" s="4">
+      <c r="I25" s="4">
         <v>2021</v>
       </c>
-      <c r="J24" s="4">
+      <c r="J25" s="4">
         <v>2022</v>
       </c>
-      <c r="K24" s="4">
+      <c r="K25" s="4">
         <v>2023</v>
       </c>
-      <c r="L24" s="4">
+      <c r="L25" s="4">
         <v>2024</v>
       </c>
-    </row>
-[...36 lines deleted...]
-    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M25" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="13">
         <v>1</v>
       </c>
-      <c r="E26" s="17" t="s">
-        <v>281</v>
+      <c r="E26" s="14" t="s">
+        <v>280</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>274</v>
       </c>
       <c r="G26" s="13">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="H26" s="13">
-        <v>17.399999999999999</v>
+        <v>47.5</v>
       </c>
       <c r="I26" s="13">
-        <v>21</v>
+        <v>57.6</v>
       </c>
       <c r="J26" s="13">
-        <v>44.1</v>
-[...8 lines deleted...]
-    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="K26" s="35">
+        <v>142.6</v>
+      </c>
+      <c r="L26" s="50">
+        <v>223.68</v>
+      </c>
+      <c r="M26" s="54">
+        <v>246.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C27" s="15"/>
       <c r="D27" s="13">
         <v>1</v>
       </c>
-      <c r="E27" s="17" t="s">
-        <v>282</v>
+      <c r="E27" s="16" t="s">
+        <v>281</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>274</v>
       </c>
       <c r="G27" s="13">
-        <v>0.9</v>
+        <v>86</v>
       </c>
       <c r="H27" s="13">
-        <v>22.6</v>
+        <v>17.399999999999999</v>
       </c>
       <c r="I27" s="13">
-        <v>28.5</v>
-[...11 lines deleted...]
-    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+      <c r="J27" s="13">
+        <v>44.1</v>
+      </c>
+      <c r="K27" s="35">
+        <v>107.9</v>
+      </c>
+      <c r="L27" s="50">
+        <v>173.82</v>
+      </c>
+      <c r="M27" s="54">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C28" s="15"/>
       <c r="D28" s="13">
         <v>1</v>
       </c>
-      <c r="E28" s="17" t="s">
-        <v>283</v>
+      <c r="E28" s="16" t="s">
+        <v>282</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>274</v>
       </c>
       <c r="G28" s="13">
-        <v>8.1</v>
+        <v>0.9</v>
       </c>
       <c r="H28" s="13">
-        <v>7.5</v>
+        <v>22.6</v>
       </c>
       <c r="I28" s="13">
-        <v>8.1</v>
-[...11 lines deleted...]
-    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+        <v>28.5</v>
+      </c>
+      <c r="J28" s="17">
+        <v>17</v>
+      </c>
+      <c r="K28" s="35">
+        <v>24.4</v>
+      </c>
+      <c r="L28" s="50">
+        <v>32.5</v>
+      </c>
+      <c r="M28" s="54">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>179</v>
       </c>
       <c r="C29" s="15"/>
       <c r="D29" s="13">
         <v>1</v>
       </c>
-      <c r="E29" s="17" t="s">
-        <v>284</v>
+      <c r="E29" s="16" t="s">
+        <v>283</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>274</v>
       </c>
-      <c r="G29" s="13" t="s">
-[...19 lines deleted...]
-      <c r="A30" s="60" t="s">
+      <c r="G29" s="13">
+        <v>8.1</v>
+      </c>
+      <c r="H29" s="13">
+        <v>7.5</v>
+      </c>
+      <c r="I29" s="13">
+        <v>8.1</v>
+      </c>
+      <c r="J29" s="13">
+        <v>11.5</v>
+      </c>
+      <c r="K29" s="35">
+        <v>10.4</v>
+      </c>
+      <c r="L29" s="50">
+        <v>14.35</v>
+      </c>
+      <c r="M29" s="54">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="65" t="s">
         <v>20</v>
       </c>
-      <c r="B30" s="60"/>
-[...11 lines deleted...]
-    <row r="31" spans="1:12" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="B30" s="65"/>
+      <c r="C30" s="65"/>
+      <c r="D30" s="65"/>
+      <c r="E30" s="65"/>
+      <c r="F30" s="65"/>
+      <c r="G30" s="65"/>
+      <c r="H30" s="65"/>
+      <c r="I30" s="65"/>
+      <c r="J30" s="65"/>
+      <c r="K30" s="65"/>
+      <c r="L30" s="65"/>
+      <c r="M30" s="65"/>
+    </row>
+    <row r="31" spans="1:13" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>136</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>137</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>194</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G31" s="4">
         <v>2019</v>
       </c>
       <c r="H31" s="4">
         <v>2020</v>
       </c>
       <c r="I31" s="4">
         <v>2021</v>
       </c>
       <c r="J31" s="4">
         <v>2022</v>
       </c>
       <c r="K31" s="4">
         <v>2023</v>
       </c>
       <c r="L31" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M31" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>178</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="8">
         <v>1</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="8">
         <v>0</v>
       </c>
       <c r="H32" s="8">
         <v>0</v>
       </c>
       <c r="I32" s="8">
         <v>0</v>
       </c>
       <c r="J32" s="11">
         <v>0</v>
       </c>
       <c r="K32" s="11">
         <v>0</v>
       </c>
       <c r="L32" s="11">
         <v>0</v>
       </c>
+      <c r="M32" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="35" spans="1:9" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="61"/>
-[...7 lines deleted...]
-      <c r="I35" s="61"/>
+      <c r="A35" s="64"/>
+      <c r="B35" s="64"/>
+      <c r="C35" s="64"/>
+      <c r="D35" s="64"/>
+      <c r="E35" s="64"/>
+      <c r="F35" s="64"/>
+      <c r="G35" s="64"/>
+      <c r="H35" s="64"/>
+      <c r="I35" s="64"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A36" s="61"/>
-[...7 lines deleted...]
-      <c r="I36" s="61"/>
+      <c r="A36" s="64"/>
+      <c r="B36" s="64"/>
+      <c r="C36" s="64"/>
+      <c r="D36" s="64"/>
+      <c r="E36" s="64"/>
+      <c r="F36" s="64"/>
+      <c r="G36" s="64"/>
+      <c r="H36" s="64"/>
+      <c r="I36" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="A23:L23"/>
-    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="A24:M24"/>
+    <mergeCell ref="J21:J22"/>
     <mergeCell ref="C1:I2"/>
     <mergeCell ref="A35:I35"/>
     <mergeCell ref="A36:I36"/>
-    <mergeCell ref="I20:I21"/>
-[...6 lines deleted...]
-    <mergeCell ref="A30:L30"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="A10:M10"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="A30:M30"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="D4" location="В!A93" display="Периметр отчетности2" xr:uid="{61B4F35E-C329-451C-A57B-C607DBE98FBB}"/>
     <hyperlink ref="E1:I2" location="'Местные сообщества'!A42" display="Партнерство с местными сообществами1" xr:uid="{2E6181B4-5CD9-42D7-83F3-16CC929CDB9C}"/>
     <hyperlink ref="C1:I2" location="В!A92" display="Хорошие отношения с местными сообществами1" xr:uid="{119A93D2-E9EB-4DA3-97A5-1B970957A078}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>