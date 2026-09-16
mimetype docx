--- v0 (2026-07-27)
+++ v1 (2026-09-16)
@@ -82,51 +82,51 @@
       <w:pPr>
         <w:pStyle w:val="af2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="4253" w:right="-79"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk136260579"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00437A8A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Приказом Публичного акционерного общества «Московская Биржа ММВБ-РТС»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCC8CFB" w14:textId="413A83A0" w:rsidR="007A5EB1" w:rsidRPr="00437A8A" w:rsidRDefault="007A5EB1" w:rsidP="000E1970">
+    <w:p w14:paraId="3CCC8CFB" w14:textId="3B01886F" w:rsidR="007A5EB1" w:rsidRPr="00437A8A" w:rsidRDefault="007A5EB1" w:rsidP="000E1970">
       <w:pPr>
         <w:pStyle w:val="af2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="4253" w:right="27"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437A8A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Приказ № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -151,58 +151,58 @@
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00D92644">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="008C483C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00D21A8C">
+      <w:r w:rsidR="001572BA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>2962</w:t>
+        <w:t>3032</w:t>
       </w:r>
       <w:r w:rsidR="006D5042">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00437A8A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>от</w:t>
       </w:r>
       <w:r w:rsidR="008C483C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
@@ -3846,51 +3846,51 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2746C499" w14:textId="77777777" w:rsidR="00623C79" w:rsidRPr="006866AD" w:rsidRDefault="00623C79" w:rsidP="00623C79">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:beforeLines="50" w:before="120"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006866AD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>где:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F0D6DB" w14:textId="77777777" w:rsidR="00623C79" w:rsidRPr="006866AD" w:rsidRDefault="00D21A8C" w:rsidP="00623C79">
+    <w:p w14:paraId="60F0D6DB" w14:textId="77777777" w:rsidR="00623C79" w:rsidRPr="006866AD" w:rsidRDefault="001572BA" w:rsidP="00623C79">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:beforeLines="50" w:before="120"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Segoe UI"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
@@ -3942,51 +3942,51 @@
       <w:r w:rsidR="00623C79" w:rsidRPr="006866AD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">i-й </w:t>
       </w:r>
       <w:r w:rsidR="00623C79">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>момент расчета отклонения</w:t>
       </w:r>
       <w:r w:rsidR="00623C79" w:rsidRPr="006866AD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126F6F05" w14:textId="38A9576D" w:rsidR="00623C79" w:rsidRPr="00970896" w:rsidRDefault="00D21A8C" w:rsidP="00623C79">
+    <w:p w14:paraId="126F6F05" w14:textId="38A9576D" w:rsidR="00623C79" w:rsidRPr="00970896" w:rsidRDefault="001572BA" w:rsidP="00623C79">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:beforeLines="50" w:before="120"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Segoe UI"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
@@ -13891,58 +13891,58 @@
   </w:num>
   <w:num w:numId="50" w16cid:durableId="79253397">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="731662903">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="90127218">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1213421048">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="1345667859">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="1442335199">
     <w:abstractNumId w:val="49"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="170"/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0072274A"/>
     <w:rsid w:val="00000342"/>
     <w:rsid w:val="00005337"/>
     <w:rsid w:val="00006B5D"/>
     <w:rsid w:val="00010025"/>
     <w:rsid w:val="000105FA"/>
     <w:rsid w:val="00011345"/>
@@ -13951,76 +13951,78 @@
     <w:rsid w:val="000173C1"/>
     <w:rsid w:val="00021182"/>
     <w:rsid w:val="00034FF6"/>
     <w:rsid w:val="00043D39"/>
     <w:rsid w:val="00061746"/>
     <w:rsid w:val="000624D2"/>
     <w:rsid w:val="0006462D"/>
     <w:rsid w:val="00074D7C"/>
     <w:rsid w:val="00075EAF"/>
     <w:rsid w:val="0007740A"/>
     <w:rsid w:val="000848CC"/>
     <w:rsid w:val="00093FC3"/>
     <w:rsid w:val="000951CC"/>
     <w:rsid w:val="000A3603"/>
     <w:rsid w:val="000A7748"/>
     <w:rsid w:val="000B2405"/>
     <w:rsid w:val="000B79B1"/>
     <w:rsid w:val="000C2486"/>
     <w:rsid w:val="000C293A"/>
     <w:rsid w:val="000C3FCC"/>
     <w:rsid w:val="000C5D4C"/>
     <w:rsid w:val="000D291F"/>
     <w:rsid w:val="000D2FAF"/>
     <w:rsid w:val="000D4075"/>
     <w:rsid w:val="000D44E4"/>
+    <w:rsid w:val="000E0416"/>
     <w:rsid w:val="000E1970"/>
     <w:rsid w:val="000E46D6"/>
     <w:rsid w:val="000E7A94"/>
     <w:rsid w:val="000F6A30"/>
     <w:rsid w:val="000F70A1"/>
     <w:rsid w:val="000F7DA4"/>
     <w:rsid w:val="00106638"/>
     <w:rsid w:val="0010664D"/>
     <w:rsid w:val="00107440"/>
     <w:rsid w:val="00107AB4"/>
     <w:rsid w:val="0011211C"/>
     <w:rsid w:val="00112AA4"/>
     <w:rsid w:val="001177D9"/>
     <w:rsid w:val="0012293E"/>
     <w:rsid w:val="00122D59"/>
     <w:rsid w:val="0012322B"/>
     <w:rsid w:val="00126AE1"/>
     <w:rsid w:val="0012710D"/>
     <w:rsid w:val="00134320"/>
     <w:rsid w:val="0013609E"/>
     <w:rsid w:val="00136D5B"/>
     <w:rsid w:val="00142C7A"/>
     <w:rsid w:val="001502EE"/>
     <w:rsid w:val="00151AD4"/>
     <w:rsid w:val="0015442E"/>
     <w:rsid w:val="00156E5D"/>
+    <w:rsid w:val="001572BA"/>
     <w:rsid w:val="00161808"/>
     <w:rsid w:val="00161C77"/>
     <w:rsid w:val="00162115"/>
     <w:rsid w:val="00165451"/>
     <w:rsid w:val="001674DC"/>
     <w:rsid w:val="001722C2"/>
     <w:rsid w:val="00172D9C"/>
     <w:rsid w:val="00173267"/>
     <w:rsid w:val="001827E7"/>
     <w:rsid w:val="0018500D"/>
     <w:rsid w:val="00186D81"/>
     <w:rsid w:val="00194401"/>
     <w:rsid w:val="001B5228"/>
     <w:rsid w:val="001B63ED"/>
     <w:rsid w:val="001B6DCE"/>
     <w:rsid w:val="001D1926"/>
     <w:rsid w:val="001D699A"/>
     <w:rsid w:val="001D7F80"/>
     <w:rsid w:val="001E3BBD"/>
     <w:rsid w:val="001F392F"/>
     <w:rsid w:val="001F6391"/>
     <w:rsid w:val="00206D02"/>
     <w:rsid w:val="0020760A"/>
     <w:rsid w:val="002140D1"/>
     <w:rsid w:val="00217DEE"/>
@@ -14465,50 +14467,51 @@
     <w:rsid w:val="00E002A2"/>
     <w:rsid w:val="00E01C78"/>
     <w:rsid w:val="00E04657"/>
     <w:rsid w:val="00E04945"/>
     <w:rsid w:val="00E04B7D"/>
     <w:rsid w:val="00E109C0"/>
     <w:rsid w:val="00E11A10"/>
     <w:rsid w:val="00E11BA7"/>
     <w:rsid w:val="00E1347A"/>
     <w:rsid w:val="00E21CD7"/>
     <w:rsid w:val="00E21EDE"/>
     <w:rsid w:val="00E23A0A"/>
     <w:rsid w:val="00E37303"/>
     <w:rsid w:val="00E37AAB"/>
     <w:rsid w:val="00E448DF"/>
     <w:rsid w:val="00E46A22"/>
     <w:rsid w:val="00E55E93"/>
     <w:rsid w:val="00E63AE2"/>
     <w:rsid w:val="00E6619E"/>
     <w:rsid w:val="00E71568"/>
     <w:rsid w:val="00E71638"/>
     <w:rsid w:val="00E730C7"/>
     <w:rsid w:val="00E83232"/>
     <w:rsid w:val="00E869CD"/>
     <w:rsid w:val="00E872A3"/>
+    <w:rsid w:val="00E90E7C"/>
     <w:rsid w:val="00E918D2"/>
     <w:rsid w:val="00E960E3"/>
     <w:rsid w:val="00EA027E"/>
     <w:rsid w:val="00EA2175"/>
     <w:rsid w:val="00EB50A2"/>
     <w:rsid w:val="00ED0F1F"/>
     <w:rsid w:val="00ED1D3E"/>
     <w:rsid w:val="00EE027F"/>
     <w:rsid w:val="00EE0C9F"/>
     <w:rsid w:val="00EE1D5F"/>
     <w:rsid w:val="00EE56C9"/>
     <w:rsid w:val="00EF064A"/>
     <w:rsid w:val="00EF2DA6"/>
     <w:rsid w:val="00EF7989"/>
     <w:rsid w:val="00F029EA"/>
     <w:rsid w:val="00F0578D"/>
     <w:rsid w:val="00F06742"/>
     <w:rsid w:val="00F14D4E"/>
     <w:rsid w:val="00F15385"/>
     <w:rsid w:val="00F22284"/>
     <w:rsid w:val="00F26887"/>
     <w:rsid w:val="00F34176"/>
     <w:rsid w:val="00F402CB"/>
     <w:rsid w:val="00F46226"/>
     <w:rsid w:val="00F51E04"/>
@@ -14526,51 +14529,51 @@
     <w:rsid w:val="00FD15AB"/>
     <w:rsid w:val="00FD29DC"/>
     <w:rsid w:val="00FD2C0F"/>
     <w:rsid w:val="00FE1FF3"/>
     <w:rsid w:val="00FF17D2"/>
     <w:rsid w:val="00FF459A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5B2B5977"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7D4ECE67-9BA9-4724-8002-ACE0F4FE5EA7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
@@ -16136,54 +16139,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010035985D061DB535429A13FA31A345D1CF" ma:contentTypeVersion="14" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9877e7bd7e8b3522990df6a34d855bc3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="590b810f-da58-4cf5-94a3-c1feff451ff5" xmlns:ns3="cbbd4c86-5e58-4f35-b268-781fca8ca889" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d00c025ad8fa97be40d53b87be85863" ns2:_="" ns3:_="">
     <xsd:import namespace="590b810f-da58-4cf5-94a3-c1feff451ff5"/>
     <xsd:import namespace="cbbd4c86-5e58-4f35-b268-781fca8ca889"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -16364,112 +16363,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="590b810f-da58-4cf5-94a3-c1feff451ff5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="cbbd4c86-5e58-4f35-b268-781fca8ca889"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AB4E442-599E-487C-B29E-A8B2302AB9C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="590b810f-da58-4cf5-94a3-c1feff451ff5"/>
     <ds:schemaRef ds:uri="cbbd4c86-5e58-4f35-b268-781fca8ca889"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE1E978D-C605-4293-A856-0A8B26DB8319}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FB29893-0D26-46E5-81BB-D79D5E0667A0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FC09942-CCB7-4A4D-82E2-4360DD1B456A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="590b810f-da58-4cf5-94a3-c1feff451ff5"/>
     <ds:schemaRef ds:uri="cbbd4c86-5e58-4f35-b268-781fca8ca889"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE1E978D-C605-4293-A856-0A8B26DB8319}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1579</Words>
   <Characters>10506</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>87</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>